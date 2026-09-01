--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -44,117 +44,117 @@
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Кисть со смешанной синтетической и натуральной щетиной</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
-    <t xml:space="preserve">Кисть плоская 25х10мм (12мм), универсальная, смешанная синтетическая и натуральная щетина, пластиковая ручка &amp;quot;Гамма Лазурь&amp;quot;, РемоКолор </t>
+    <t xml:space="preserve">Кисть плоская 25х10мм (12мм), смешанная синтетическая и натуральная щетина, пластиковая ручка &amp;quot;Гамма Лазурь&amp;quot;, РемоКолор </t>
   </si>
   <si>
     <t>01-7-310</t>
   </si>
   <si>
-    <t xml:space="preserve">Кисть плоская 38х10мм (12мм), универсальная, смешанная синтетическая и натуральная щетина, пластиковая ручка, &amp;quot;Гамма Лазурь&amp;quot;, РемоКолор </t>
+    <t xml:space="preserve">Кисть плоская 38х10мм (12мм), смешанная синтетическая и натуральная щетина, пластиковая ручка, &amp;quot;Гамма Лазурь&amp;quot;, РемоКолор </t>
   </si>
   <si>
     <t>01-7-315</t>
   </si>
   <si>
-    <t xml:space="preserve">Кисть плоская 50х10мм (12мм), универсальная, смешанная синтетическая и натуральная щетина, пластиковая ручка, &amp;quot;Гамма Лазурь&amp;quot;, РемоКолор </t>
+    <t xml:space="preserve">Кисть плоская 50х10мм (12мм), смешанная синтетическая и натуральная щетина, пластиковая ручка, &amp;quot;Гамма Лазурь&amp;quot;, РемоКолор </t>
   </si>
   <si>
     <t>01-7-320</t>
   </si>
   <si>
-    <t xml:space="preserve">Кисть плоская 63х10мм (12мм), универсальная, смешанная синтетическая и натуральная щетина, пластиковая ручка, &amp;quot;Гамма Лазурь&amp;quot;, РемоКолор </t>
+    <t xml:space="preserve">Кисть плоская 63х10мм (12мм), смешанная синтетическая и натуральная щетина, пластиковая ручка, &amp;quot;Гамма Лазурь&amp;quot;, РемоКолор </t>
   </si>
   <si>
     <t>01-7-325</t>
   </si>
   <si>
-    <t xml:space="preserve">Кисть плоская 75х10мм (12мм), универсальная, смешанная синтетическая и натуральная щетина, пластиковая ручка, &amp;quot;Гамма Лазурь&amp;quot;, РемоКолор </t>
+    <t xml:space="preserve">Кисть плоская 75х10мм (12мм), смешанная синтетическая и натуральная щетина, пластиковая ручка, &amp;quot;Гамма Лазурь&amp;quot;, РемоКолор </t>
   </si>
   <si>
     <t>01-7-330</t>
   </si>
   <si>
-    <t xml:space="preserve">Кисть плоская 100х10мм (12мм), универсальная, смешанная синтетическая и натуральная щетина, пластиковая ручка, &amp;quot;Гамма Лазурь&amp;quot;, РемоКолор </t>
+    <t xml:space="preserve">Кисть плоская 100х10мм (12мм), смешанная синтетическая и натуральная щетина, пластиковая ручка, &amp;quot;Гамма Лазурь&amp;quot;, РемоКолор </t>
   </si>
   <si>
     <t>01-7-340</t>
   </si>
   <si>
-    <t xml:space="preserve">Кисть плоская 1&amp;quot; 25 (11мм) смешанная синтетическая и натуральная щетина (расщепленная) для грунтовок и пропиток на водной основе, пластиковая ручка, &amp;quot;Олимп Аква&amp;quot;, РемоКолор </t>
+    <t xml:space="preserve">Кисть плоская 1&amp;quot; 25 (11мм) смешанная синтетическая и натуральная щетина (расщепленная), пластиковая ручка, &amp;quot;Олимп Лазурь&amp;quot;, РемоКолор </t>
   </si>
   <si>
     <t>01-8-310</t>
   </si>
   <si>
-    <t xml:space="preserve">Кисть плоская 1,5&amp;quot; 38 (11мм) смешанная синтетическая и натуральная щетина (расщепленная) для грунтовок и пропиток на водной основе, пластиковая ручка, &amp;quot;Олимп Аква&amp;quot;, РемоКолор </t>
+    <t xml:space="preserve">Кисть плоская 1,5&amp;quot; 38 (11мм) смешанная синтетическая и натуральная щетина (расщепленная), пластиковая ручка, &amp;quot;Олимп Лазурь&amp;quot;, РемоКолор </t>
   </si>
   <si>
     <t>01-8-315</t>
   </si>
   <si>
-    <t xml:space="preserve">Кисть плоская 2&amp;quot; 50 (11мм) смешанная синтетическая и натуральная щетина (расщепленная) для грунтовок и пропиток на водной основе, пластиковая ручка, &amp;quot;Олимп Аква&amp;quot;, РемоКолор </t>
+    <t xml:space="preserve">Кисть плоская 2&amp;quot; 50 (11мм) смешанная синтетическая и натуральная щетина (расщепленная), пластиковая ручка, &amp;quot;Олимп Лазурь&amp;quot;, РемоКолор </t>
   </si>
   <si>
     <t>01-8-320</t>
   </si>
   <si>
-    <t xml:space="preserve">Кисть плоская 2,5&amp;quot; 63 (11мм) смешанная синтетическая и натуральная щетина (расщепленная) для грунтовок и пропиток на водной основе, пластиковая ручка, &amp;quot;Олимп Аква&amp;quot;, РемоКолор </t>
+    <t xml:space="preserve">Кисть плоская 2,5&amp;quot; 63 (11мм) смешанная синтетическая и натуральная щетина (расщепленная), пластиковая ручка, &amp;quot;Олимп Лазурь&amp;quot;, РемоКолор </t>
   </si>
   <si>
     <t>01-8-325</t>
   </si>
   <si>
-    <t xml:space="preserve">Кисть плоская 3&amp;quot; 75 (11мм) смешанная синтетическая и натуральная щетина (расщепленная) для грунтовок и пропиток на водной основе, пластиковая ручка, &amp;quot;Олимп Аква&amp;quot;, РемоКолор </t>
+    <t xml:space="preserve">Кисть плоская 3&amp;quot; 75 (11мм) смешанная синтетическая и натуральная щетина (расщепленная), пластиковая ручка, &amp;quot;Олимп Лазурь&amp;quot;, РемоКолор </t>
   </si>
   <si>
     <t>01-8-330</t>
   </si>
   <si>
-    <t xml:space="preserve">Кисть плоская 4&amp;quot; 100 (11мм) смешанная синтетическая и натуральная щетина (расщепленная) для грунтовок и пропиток на водной основе, пластиковая ручка, &amp;quot;Олимп Аква&amp;quot;, РемоКолор </t>
+    <t xml:space="preserve">Кисть плоская 4&amp;quot; 100 (11мм) смешанная синтетическая и натуральная щетина (расщепленная), пластиковая ручка, &amp;quot;Олимп Лазурь&amp;quot;, РемоКолор </t>
   </si>
   <si>
     <t>01-8-340</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -272,51 +272,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42656cc415e4ec616c1dc90d67c93051.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cde02f2e9061cdb5d4cc95e56d037f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>