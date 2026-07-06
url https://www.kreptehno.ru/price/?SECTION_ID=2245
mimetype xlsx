--- v0 (2026-07-06)
+++ v1 (2026-07-06)
@@ -2354,51 +2354,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b6b732741e158d2c71377f314bcae1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be916d75fa781e04f01b9f15fe8268f21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>