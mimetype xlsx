--- v1 (2026-07-06)
+++ v2 (2026-08-23)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="727">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="723">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Электроинструмент и бензоинструмент STIHL, VIKING /Бензо- и электропилы STIHL  и аксессуары к ним</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -911,51 +911,51 @@
   <si>
     <t>0000 930 3303/10</t>
   </si>
   <si>
     <t>Леска (струна) 1,4 мм*16м,  круглого сечения, для мотокос, STIHL</t>
   </si>
   <si>
     <t>0000 930 2284</t>
   </si>
   <si>
     <t>Набор пластмассовых ножей 12 шт. 104мм для VILLARTEC P-Cut 3</t>
   </si>
   <si>
     <t>2600012150**</t>
   </si>
   <si>
     <t xml:space="preserve">Головка DUROCUT 5-2 для FS 38, 45, 50 STIHL </t>
   </si>
   <si>
     <t>4006 710 2131**</t>
   </si>
   <si>
     <t xml:space="preserve">Головка AUTOCUT C27-2  (леска 2,4/2,7мм ) для мотокос STIHL FS55- FS250 </t>
   </si>
   <si>
-    <t>4002 820 2310**</t>
+    <t>4002 820 2310/40028202302</t>
   </si>
   <si>
     <t>Леска (струна) 3,3 мм*24м, пятиугольного сечения + Шнайдер, для мотокос, черный, STIHL</t>
   </si>
   <si>
     <t>0000 930 3345Ш**</t>
   </si>
   <si>
     <t>Леска (струна) 2.4 мм*83м,  крестообразного сечения, для мотокос, зеленый, STIHL</t>
   </si>
   <si>
     <t>0000 930 3410**</t>
   </si>
   <si>
     <t>Леска (струна) 3,0 мм*58м, пятиугольного сечения, для мотокос, желтый, STIHL</t>
   </si>
   <si>
     <t>0000 930 3344**</t>
   </si>
   <si>
     <t xml:space="preserve">Головка AUTOCUT C6-2 для тримера FS 38, 45, 50, FSE 60, 71, 81 STIHL </t>
   </si>
   <si>
     <t>VAPJ93341**</t>
   </si>
@@ -1095,62 +1095,50 @@
     <t>CNRG-156-0001/291-0001</t>
   </si>
   <si>
     <t xml:space="preserve">Присадка к топливу 0,5л для двухтактных двигателей STIHL </t>
   </si>
   <si>
     <t>0781 319 8405</t>
   </si>
   <si>
     <t xml:space="preserve">Ручка для круглых напильников с углами заточки STIHL </t>
   </si>
   <si>
     <t>0000 881 4500/AL340**</t>
   </si>
   <si>
     <t xml:space="preserve">Рукоятка пластиковая для напильников STIHL </t>
   </si>
   <si>
     <t>0000 881 4504**</t>
   </si>
   <si>
     <t>Емкость мерная для горючей смеси 100мл, DDE</t>
   </si>
   <si>
     <t>240-621</t>
-  </si>
-[...10 lines deleted...]
-    <t>917-859</t>
   </si>
   <si>
     <t>Свеча STIHL-METEOR WSR6F для бензопил и мотокос ( FS, MS,TS STIHL)</t>
   </si>
   <si>
     <t>1110 400 7005M</t>
   </si>
   <si>
     <t xml:space="preserve">Масло для 2-тактных двигателей (присадка к топливу) 1л полусинтетическое JASO FC N-Stroke Agro 2T+ CNRG </t>
   </si>
   <si>
     <t>CNRG-157-0001/292-0001</t>
   </si>
   <si>
     <t>Свеча зажигания для 2-х тактных двигателей (MS 170,180, FS 38,45,55,120,250), (уп. 4шт.), Champion</t>
   </si>
   <si>
     <t>0000 400 7016C**</t>
   </si>
   <si>
     <t xml:space="preserve">Рукоятка деревянная для трехгранных, плоских и круглых напильников STIHL </t>
   </si>
   <si>
     <t>0811 490 7860**</t>
   </si>
@@ -2354,51 +2342,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be916d75fa781e04f01b9f15fe8268f21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bf939f92265ce86f7b1621d5fb8541.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2694,54 +2682,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D385"/>
+  <dimension ref="A1:D383"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B385" sqref="B385"/>
+      <selection activeCell="B383" sqref="B383"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -3176,73 +3164,73 @@
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>1186</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>1085</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>504</v>
+        <v>410</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>593</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>964</v>
+        <v>920</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>715</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>1235</v>
       </c>
     </row>
     <row r="53" spans="1:4">
@@ -3615,51 +3603,51 @@
         <v>154</v>
       </c>
       <c r="D87" s="8">
         <v>38753</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D88" s="8">
         <v>253</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D89" s="8">
-        <v>388</v>
+        <v>205</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D90" s="8">
         <v>1574</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D91" s="8">
         <v>16961</v>
       </c>
     </row>
     <row r="92" spans="1:4">
@@ -3791,51 +3779,51 @@
         <v>186</v>
       </c>
       <c r="D103" s="8">
         <v>393</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D104" s="8">
         <v>12248</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D105" s="8">
-        <v>25446</v>
+        <v>45200</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D106" s="8">
         <v>20261</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D107" s="8">
         <v>18847</v>
       </c>
     </row>
     <row r="108" spans="1:4">
@@ -4022,51 +4010,51 @@
         <v>228</v>
       </c>
       <c r="D124" s="8">
         <v>39588</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D125" s="8">
         <v>65986</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D126" s="8">
-        <v>25630</v>
+        <v>29320</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D127" s="8">
         <v>534</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="5" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>6</v>
       </c>
@@ -4093,51 +4081,51 @@
         <v>239</v>
       </c>
       <c r="D131" s="8">
         <v>5302</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D132" s="8">
         <v>2293</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D133" s="8">
-        <v>810</v>
+        <v>899</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D134" s="8">
         <v>1981</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D135" s="8">
         <v>608</v>
       </c>
     </row>
     <row r="136" spans="1:4">
@@ -4258,62 +4246,62 @@
         <v>269</v>
       </c>
       <c r="D146" s="8">
         <v>126</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D147" s="8">
         <v>461</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D148" s="8">
-        <v>2860</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D149" s="8">
-        <v>2092</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D150" s="8">
         <v>1649</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D151" s="8">
         <v>2091</v>
       </c>
     </row>
     <row r="152" spans="1:4">
@@ -4434,51 +4422,51 @@
         <v>301</v>
       </c>
       <c r="D162" s="8">
         <v>1649</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D163" s="8">
         <v>1871</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D164" s="8">
-        <v>1246</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D165" s="8">
         <v>7515</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D166" s="8">
         <v>1125</v>
       </c>
     </row>
     <row r="167" spans="1:4">
@@ -4593,51 +4581,51 @@
         <v>328</v>
       </c>
       <c r="D177" s="8">
         <v>771</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D178" s="8">
         <v>3309</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D179" s="8">
-        <v>1070</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D180" s="8">
         <v>4970</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D181" s="8">
         <v>1208</v>
       </c>
     </row>
     <row r="182" spans="1:4">
@@ -4747,2111 +4735,2089 @@
         <v>356</v>
       </c>
       <c r="D191" s="8">
         <v>174</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="B192" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D192" s="8">
         <v>106</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="B193" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D193" s="8">
-        <v>660</v>
+        <v>450</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="B194" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D194" s="8">
-        <v>469</v>
+        <v>536</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="B195" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D195" s="8">
-        <v>450</v>
+        <v>421</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="B196" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D196" s="8">
-        <v>536</v>
+        <v>174</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="B197" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D197" s="8">
-        <v>421</v>
+        <v>744</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="B198" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D198" s="8">
-        <v>174</v>
+        <v>630</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D199" s="8">
-        <v>744</v>
+        <v>796</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D200" s="8">
-        <v>630</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D201" s="8">
-        <v>796</v>
+        <v>364</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D202" s="8">
-        <v>1872</v>
+        <v>73</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D203" s="8">
-        <v>364</v>
+        <v>465</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="B204" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D204" s="8">
-        <v>73</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="205" spans="1:4">
-      <c r="B205" s="6" t="s">
+      <c r="B205" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="C205" s="7" t="s">
+    </row>
+    <row r="206" spans="1:4">
+      <c r="B206" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D206" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="B207" s="6" t="s">
         <v>384</v>
       </c>
-      <c r="D205" s="8">
-[...4 lines deleted...]
-      <c r="B206" s="6" t="s">
+      <c r="C207" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="C206" s="7" t="s">
+      <c r="D207" s="8">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="B208" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="D206" s="8">
-[...4 lines deleted...]
-      <c r="B207" s="5" t="s">
+      <c r="C208" s="7" t="s">
         <v>387</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D208" s="8">
+        <v>577</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="B209" s="6" t="s">
         <v>388</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D209" s="8">
-        <v>4203</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="B210" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D210" s="8">
-        <v>577</v>
+        <v>393</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="B211" s="6" t="s">
         <v>392</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D211" s="8">
-        <v>2813</v>
+        <v>3695</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="B212" s="6" t="s">
         <v>394</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D212" s="8">
-        <v>393</v>
+        <v>3621</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="B213" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D213" s="8">
-        <v>3695</v>
+        <v>3528</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="B214" s="6" t="s">
         <v>398</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D214" s="8">
-        <v>3621</v>
+        <v>5344</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="B215" s="6" t="s">
         <v>400</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D215" s="8">
-        <v>3528</v>
+        <v>38533</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="B216" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D216" s="8">
-        <v>5344</v>
+        <v>16961</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="B217" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D217" s="8">
-        <v>38533</v>
+        <v>996</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="B218" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D218" s="8">
-        <v>16961</v>
+        <v>17224</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="B219" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D219" s="8">
-        <v>996</v>
+        <v>16019</v>
       </c>
     </row>
     <row r="220" spans="1:4">
-      <c r="B220" s="6" t="s">
+      <c r="B220" s="5" t="s">
         <v>410</v>
       </c>
-      <c r="C220" s="7" t="s">
+    </row>
+    <row r="221" spans="1:4">
+      <c r="B221" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C221" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D221" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="B222" s="6" t="s">
         <v>411</v>
       </c>
-      <c r="D220" s="8">
-[...4 lines deleted...]
-      <c r="B221" s="6" t="s">
+      <c r="C222" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="C221" s="7" t="s">
+      <c r="D222" s="8">
+        <v>36270</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="B223" s="6" t="s">
         <v>413</v>
       </c>
-      <c r="D221" s="8">
-[...4 lines deleted...]
-      <c r="B222" s="5" t="s">
+      <c r="C223" s="7" t="s">
         <v>414</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D223" s="8">
+        <v>8959</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="B224" s="6" t="s">
         <v>415</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D224" s="8">
-        <v>36270</v>
+        <v>8698</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="B225" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D225" s="8">
-        <v>8959</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="B226" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D226" s="8">
-        <v>8698</v>
+        <v>14845</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="B227" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D227" s="8">
-        <v>3489</v>
+        <v>5398</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="B228" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D228" s="8">
-        <v>14845</v>
+        <v>10829</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="B229" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D229" s="8">
-        <v>5398</v>
+        <v>413</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="B230" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D230" s="8">
-        <v>10829</v>
+        <v>293</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="B231" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D231" s="8">
-        <v>413</v>
+        <v>15012</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="B232" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D232" s="8">
-        <v>293</v>
+        <v>4859</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="B233" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D233" s="8">
-        <v>15012</v>
+        <v>776</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="B234" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D234" s="8">
-        <v>4859</v>
+        <v>228</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="B235" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D235" s="8">
-        <v>776</v>
+        <v>995</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="B236" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D236" s="8">
-        <v>228</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="B237" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D237" s="8">
-        <v>995</v>
+        <v>12689</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="B238" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D238" s="8">
-        <v>1091</v>
+        <v>47154</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="B239" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D239" s="8">
-        <v>12689</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="B240" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D240" s="8">
-        <v>47154</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="241" spans="1:4">
-      <c r="B241" s="6" t="s">
+      <c r="B241" s="5" t="s">
         <v>449</v>
       </c>
-      <c r="C241" s="7" t="s">
+    </row>
+    <row r="242" spans="1:4">
+      <c r="B242" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="B243" s="6" t="s">
         <v>450</v>
       </c>
-      <c r="D241" s="8">
-[...4 lines deleted...]
-      <c r="B242" s="6" t="s">
+      <c r="C243" s="7" t="s">
         <v>451</v>
       </c>
-      <c r="C242" s="7" t="s">
+      <c r="D243" s="8">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="B244" s="6" t="s">
         <v>452</v>
       </c>
-      <c r="D242" s="8">
-[...4 lines deleted...]
-      <c r="B243" s="5" t="s">
+      <c r="C244" s="7" t="s">
         <v>453</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D244" s="8">
+        <v>1963</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="B245" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D245" s="8">
-        <v>2744</v>
+        <v>775</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="B246" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D246" s="8">
-        <v>1963</v>
+        <v>31843</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="B247" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D247" s="8">
-        <v>775</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="B248" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D248" s="8">
-        <v>31843</v>
+        <v>8255</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="B249" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D249" s="8">
-        <v>1431</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="B250" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D250" s="8">
-        <v>8255</v>
+        <v>527</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="B251" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D251" s="8">
-        <v>2963</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="B252" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D252" s="8">
-        <v>527</v>
+        <v>8906</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="B253" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D253" s="8">
-        <v>2361</v>
+        <v>23268</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="B254" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D254" s="8">
-        <v>8906</v>
+        <v>12856</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="B255" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D255" s="8">
-        <v>23268</v>
+        <v>10296</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="B256" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D256" s="8">
-        <v>12856</v>
+        <v>197</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="B257" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D257" s="8">
-        <v>10296</v>
+        <v>197</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="B258" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D258" s="8">
-        <v>197</v>
+        <v>45990</v>
       </c>
     </row>
     <row r="259" spans="1:4">
-      <c r="B259" s="6" t="s">
+      <c r="B259" s="5" t="s">
         <v>482</v>
       </c>
-      <c r="C259" s="7" t="s">
+    </row>
+    <row r="260" spans="1:4">
+      <c r="B260" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C260" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D260" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="B261" s="6" t="s">
         <v>483</v>
       </c>
-      <c r="D259" s="8">
-[...4 lines deleted...]
-      <c r="B260" s="6" t="s">
+      <c r="C261" s="7" t="s">
         <v>484</v>
       </c>
-      <c r="C260" s="7" t="s">
+      <c r="D261" s="8">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="B262" s="6" t="s">
         <v>485</v>
       </c>
-      <c r="D260" s="8">
-[...4 lines deleted...]
-      <c r="B261" s="5" t="s">
+      <c r="C262" s="7" t="s">
         <v>486</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D262" s="8">
+        <v>3340</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="B263" s="6" t="s">
         <v>487</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D263" s="8">
-        <v>2950</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="B264" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D264" s="8">
-        <v>3180</v>
+        <v>526</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="B265" s="6" t="s">
         <v>491</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D265" s="8">
-        <v>1134</v>
+        <v>452</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="B266" s="6" t="s">
         <v>493</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D266" s="8">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="B267" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D267" s="8">
-        <v>452</v>
+        <v>4084</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="B268" s="6" t="s">
         <v>497</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D268" s="8">
-        <v>530</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="B269" s="6" t="s">
         <v>499</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D269" s="8">
-        <v>4084</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="B270" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D270" s="8">
-        <v>1510</v>
+        <v>3890</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="B271" s="6" t="s">
         <v>503</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D271" s="8">
-        <v>1380</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="B272" s="6" t="s">
         <v>505</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D272" s="8">
-        <v>4325</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="B273" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D273" s="8">
-        <v>2510</v>
+        <v>5692</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="B274" s="6" t="s">
         <v>509</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D274" s="8">
-        <v>2600</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="B275" s="6" t="s">
         <v>511</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D275" s="8">
-        <v>5692</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="B276" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D276" s="8">
-        <v>1970</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="B277" s="6" t="s">
         <v>515</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D277" s="8">
-        <v>1351</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="B278" s="6" t="s">
         <v>517</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D278" s="8">
-        <v>4650</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="B279" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D279" s="8">
-        <v>1428</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="B280" s="6" t="s">
         <v>521</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D280" s="8">
-        <v>2195</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="B281" s="6" t="s">
         <v>523</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D281" s="8">
-        <v>1571</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="B282" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D282" s="8">
-        <v>1270</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="B283" s="6" t="s">
         <v>527</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D283" s="8">
-        <v>1570</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6" t="s">
         <v>529</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D284" s="8">
-        <v>2359</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6" t="s">
         <v>531</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D285" s="8">
-        <v>1770</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6" t="s">
         <v>533</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D286" s="8">
-        <v>1326</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6" t="s">
         <v>535</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D287" s="8">
-        <v>1835</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="B288" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D288" s="8">
-        <v>1709</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="6" t="s">
         <v>539</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D289" s="8">
-        <v>2550</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="B290" s="6" t="s">
         <v>541</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D290" s="8">
-        <v>1770</v>
+        <v>974</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="B291" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D291" s="8">
-        <v>2403</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="B292" s="6" t="s">
         <v>545</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D292" s="8">
-        <v>974</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="B293" s="6" t="s">
         <v>547</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D293" s="8">
-        <v>2031</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="B294" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D294" s="8">
-        <v>2018</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="B295" s="6" t="s">
         <v>551</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D295" s="8">
-        <v>1404</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="B296" s="6" t="s">
         <v>553</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D296" s="8">
-        <v>1670</v>
+        <v>7105</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="B297" s="6" t="s">
         <v>555</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D297" s="8">
-        <v>1581</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="B298" s="6" t="s">
         <v>557</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D298" s="8">
-        <v>7105</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="B299" s="6" t="s">
         <v>559</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D299" s="8">
-        <v>2323</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="B300" s="6" t="s">
         <v>561</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D300" s="8">
-        <v>1382</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="B301" s="6" t="s">
         <v>563</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D301" s="8">
-        <v>2546</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="B302" s="6" t="s">
         <v>565</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D302" s="8">
-        <v>11.3</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="B303" s="6" t="s">
         <v>567</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D303" s="8">
-        <v>2010</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="B304" s="6" t="s">
         <v>569</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D304" s="8">
-        <v>1249</v>
+        <v>294</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="B305" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D305" s="8">
-        <v>1163</v>
+        <v>434</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="B306" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D306" s="8">
-        <v>294</v>
+        <v>6088</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="B307" s="6" t="s">
         <v>575</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D307" s="8">
-        <v>434</v>
+        <v>5139</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="B308" s="6" t="s">
         <v>577</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D308" s="8">
-        <v>6088</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="B309" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D309" s="8">
-        <v>5139</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="B310" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D310" s="8">
-        <v>1018</v>
+        <v>547</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="B311" s="6" t="s">
         <v>583</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D311" s="8">
-        <v>4360</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="B312" s="6" t="s">
         <v>585</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D312" s="8">
-        <v>547</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="B313" s="6" t="s">
         <v>587</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>588</v>
       </c>
       <c r="D313" s="8">
-        <v>1027</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="B314" s="6" t="s">
         <v>589</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D314" s="8">
-        <v>1426</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="B315" s="6" t="s">
         <v>591</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D315" s="8">
-        <v>3309</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="B316" s="6" t="s">
         <v>593</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D316" s="8">
-        <v>2977</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="B317" s="6" t="s">
         <v>595</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D317" s="8">
-        <v>1976</v>
+        <v>4496</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="B318" s="6" t="s">
         <v>597</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D318" s="8">
-        <v>2490</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="B319" s="6" t="s">
         <v>599</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>600</v>
       </c>
       <c r="D319" s="8">
-        <v>4496</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="B320" s="6" t="s">
         <v>601</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D320" s="8">
-        <v>1262</v>
+        <v>7404</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="B321" s="6" t="s">
         <v>603</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D321" s="8">
-        <v>2881</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="B322" s="6" t="s">
         <v>605</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>606</v>
       </c>
       <c r="D322" s="8">
-        <v>7404</v>
+        <v>981</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="B323" s="6" t="s">
         <v>607</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D323" s="8">
-        <v>1770</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="B324" s="6" t="s">
         <v>609</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D324" s="8">
-        <v>981</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="B325" s="6" t="s">
         <v>611</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>612</v>
       </c>
       <c r="D325" s="8">
-        <v>2480</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="B326" s="6" t="s">
         <v>613</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D326" s="8">
-        <v>1900</v>
+        <v>4416</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="B327" s="6" t="s">
         <v>615</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D327" s="8">
-        <v>5700</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="B328" s="6" t="s">
         <v>617</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>618</v>
       </c>
       <c r="D328" s="8">
-        <v>4416</v>
+        <v>5376</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="B329" s="6" t="s">
         <v>619</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D329" s="8">
-        <v>1991</v>
+        <v>862</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="B330" s="6" t="s">
         <v>621</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D330" s="8">
-        <v>5376</v>
+        <v>553</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="B331" s="6" t="s">
         <v>623</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D331" s="8">
-        <v>862</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="B332" s="6" t="s">
         <v>625</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D332" s="8">
-        <v>553</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="B333" s="6" t="s">
         <v>627</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D333" s="8">
-        <v>2098</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="B334" s="6" t="s">
         <v>629</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>630</v>
       </c>
       <c r="D334" s="8">
-        <v>1622</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="B335" s="6" t="s">
         <v>631</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D335" s="8">
-        <v>1760</v>
+        <v>9396</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="B336" s="6" t="s">
         <v>633</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D336" s="8">
-        <v>2203</v>
+        <v>3973</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="B337" s="6" t="s">
         <v>635</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>636</v>
       </c>
       <c r="D337" s="8">
-        <v>9396</v>
+        <v>7511</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="B338" s="6" t="s">
         <v>637</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D338" s="8">
-        <v>3973</v>
+        <v>7847</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="B339" s="6" t="s">
         <v>639</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D339" s="8">
-        <v>7511</v>
+        <v>7294</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="B340" s="6" t="s">
         <v>641</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D340" s="8">
-        <v>7847</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="B341" s="6" t="s">
         <v>643</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D341" s="8">
-        <v>7294</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="B342" s="6" t="s">
         <v>645</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D342" s="8">
-        <v>2180</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="B343" s="6" t="s">
         <v>647</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D343" s="8">
-        <v>2314</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="B344" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="C344" s="7" t="s">
         <v>649</v>
       </c>
-      <c r="C344" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D344" s="8">
-        <v>2070</v>
+        <v>4416</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="B345" s="6" t="s">
+        <v>650</v>
+      </c>
+      <c r="C345" s="7" t="s">
         <v>651</v>
       </c>
-      <c r="C345" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D345" s="8">
-        <v>2109</v>
+        <v>159</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="B346" s="6" t="s">
-        <v>517</v>
+        <v>652</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D346" s="8">
-        <v>4416</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="B347" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D347" s="8">
-        <v>159</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="B348" s="6" t="s">
         <v>656</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D348" s="8">
-        <v>2643</v>
+        <v>469</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="B349" s="6" t="s">
         <v>658</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D349" s="8">
-        <v>2040</v>
+        <v>507</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="B350" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D350" s="8">
-        <v>469</v>
+        <v>8289</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="B351" s="6" t="s">
         <v>662</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D351" s="8">
-        <v>507</v>
+        <v>795</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="B352" s="6" t="s">
         <v>664</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D352" s="8">
-        <v>8289</v>
+        <v>584</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="B353" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D353" s="8">
-        <v>795</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="B354" s="6" t="s">
         <v>668</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D354" s="8">
-        <v>584</v>
+        <v>927</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="B355" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D355" s="8">
-        <v>1131</v>
+        <v>938</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="B356" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D356" s="8">
-        <v>927</v>
+        <v>546</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="B357" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D357" s="8">
-        <v>938</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="B358" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D358" s="8">
-        <v>615</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="B359" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D359" s="8">
-        <v>2070</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="B360" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D360" s="8">
-        <v>2087</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="B361" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D361" s="8">
-        <v>2293</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="B362" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D362" s="8">
-        <v>2135</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="B363" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D363" s="8">
-        <v>2712</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="B364" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D364" s="8">
-        <v>2293</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="B365" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D365" s="8">
-        <v>2823</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="B366" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D366" s="8">
-        <v>1305</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="B367" s="6" t="s">
         <v>694</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D367" s="8">
-        <v>1431</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="B368" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D368" s="8">
-        <v>2127</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="B369" s="6" t="s">
         <v>698</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D369" s="8">
-        <v>2372</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="B370" s="6" t="s">
         <v>700</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D370" s="8">
-        <v>1415</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="B371" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D371" s="8">
-        <v>1550</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="B372" s="6" t="s">
         <v>704</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D372" s="8">
-        <v>2182</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="B373" s="6" t="s">
         <v>706</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D373" s="8">
-        <v>2601</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="B374" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D374" s="8">
-        <v>1257</v>
+        <v>180</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="B375" s="6" t="s">
         <v>710</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D375" s="8">
-        <v>1882</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="B376" s="6" t="s">
         <v>712</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D376" s="8">
-        <v>180</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="B377" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D377" s="8">
-        <v>1938</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="B378" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D378" s="8">
-        <v>1916</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="B379" s="6" t="s">
         <v>718</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D379" s="8">
-        <v>2029</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="B380" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D380" s="8">
-        <v>3500</v>
-[...3 lines deleted...]
-      <c r="B381" s="6" t="s">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="B383" s="5" t="s">
         <v>722</v>
-      </c>
-[...20 lines deleted...]
-        <v>726</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>