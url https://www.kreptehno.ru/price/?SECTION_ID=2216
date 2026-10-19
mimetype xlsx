--- v1 (2026-09-01)
+++ v2 (2026-10-19)
@@ -83,51 +83,51 @@
   <si>
     <t>23268/17002</t>
   </si>
   <si>
     <t>Очиститель монтажной пены ECO 500 мл, TYTAN</t>
   </si>
   <si>
     <t>47820/63715</t>
   </si>
   <si>
     <t>Пена профессиональная зимняя 65 О2, 750 мл, TYTAN</t>
   </si>
   <si>
     <t>96443/16975</t>
   </si>
   <si>
     <t>Пена профессиональная LOW EX 60, 750 мл, TYTAN</t>
   </si>
   <si>
     <t>17149/64095</t>
   </si>
   <si>
     <t>Очиститель застывшей пены 340 мл, Penosil</t>
   </si>
   <si>
-    <t>А0225</t>
+    <t>А0225Z</t>
   </si>
   <si>
     <t>Пена профессиональная GoldGun65 (золотой баллон) 875 мл, Penosi</t>
   </si>
   <si>
     <t>А1085/А1251Z</t>
   </si>
   <si>
     <t>Пена монтажная всесезонная STD ЭРГО 750 мл, TYTAN</t>
   </si>
   <si>
     <t>16401</t>
   </si>
   <si>
     <t>Пена монтажная всесезонная 700 мл, Ultima</t>
   </si>
   <si>
     <t>UDFUF00003</t>
   </si>
   <si>
     <t>Клей-пена строительный многоцелевой BOND 750 мл до -10, TYTAN</t>
   </si>
   <si>
     <t>15959/16340</t>
   </si>
@@ -137,51 +137,51 @@
   <si>
     <t>17408</t>
   </si>
   <si>
     <t>Клей-пена многоцелевой 60 СЕКУНД 750 мл, TYTAN</t>
   </si>
   <si>
     <t>26296/16319</t>
   </si>
   <si>
     <t>Теплоизоляция напыляемая полиуретановая TERMOSPRAY под пистолет 870 мл, TYTAN</t>
   </si>
   <si>
     <t>15157/66220</t>
   </si>
   <si>
     <t>Клей-пена для гипсокартона 830 мл, TYTAN</t>
   </si>
   <si>
     <t>71361</t>
   </si>
   <si>
     <t>Пена монтажная всесезонная, полиуретановая 400 мл, HAUSER BASE</t>
   </si>
   <si>
-    <t>92540/15362</t>
+    <t>15362/22364</t>
   </si>
   <si>
     <t>Пена профессиональная всесезонная, полиуретановая 620 мл, HAUSER PRO</t>
   </si>
   <si>
     <t>11082/15799</t>
   </si>
   <si>
     <t>Пена профессиональная всесезонная Flexifoam GUN высокоэластичная (синяя) 750 мл, SOUDAL</t>
   </si>
   <si>
     <t>155472</t>
   </si>
   <si>
     <t>Пена профессиональная огнестойкая B1 Firestop 65, 850 мл, Sila Pro</t>
   </si>
   <si>
     <t>SPFR65*</t>
   </si>
   <si>
     <t>Пена профессиональная Soudafoam Professional 60, 750 мл, SOUDAL</t>
   </si>
   <si>
     <t>113985</t>
   </si>
@@ -374,51 +374,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e255297a5e98c0166503539b307ae1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e724e74ea71641bace94f573ccbd8701.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -789,150 +789,150 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>725</v>
+        <v>632</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>1017</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>229</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>708</v>
+        <v>634</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>576</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>404</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>888</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>584</v>
+        <v>613</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>331</v>
+        <v>359</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>686</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>725</v>
       </c>
     </row>
     <row r="23" spans="1:4">
@@ -954,51 +954,51 @@
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>981</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>951</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>415</v>
+        <v>407</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>365</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>667</v>
       </c>
     </row>
     <row r="29" spans="1:4">
@@ -1075,51 +1075,51 @@
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>550</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>367</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>604</v>
+        <v>634</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>858</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>668</v>
       </c>
     </row>
     <row r="42" spans="1:4">