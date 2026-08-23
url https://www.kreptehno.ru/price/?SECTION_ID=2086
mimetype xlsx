--- v0 (2026-07-05)
+++ v1 (2026-08-23)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Ключи/Ключи гаечные комбинированные</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -963,50 +963,80 @@
     <t>647-451</t>
   </si>
   <si>
     <t xml:space="preserve">Ключ трубный рычажный тип S, 300мм, раскрытие до 1&amp;quot; (25,4мм), Cr-V, КОБАЛЬТ </t>
   </si>
   <si>
     <t>647-444</t>
   </si>
   <si>
     <t>Ключ трубный рычажный тип S, 500мм, раскрытие до 2&amp;quot; (50,8мм), Cr-V, КОБАЛЬТ</t>
   </si>
   <si>
     <t>647-468</t>
   </si>
   <si>
     <t>Ключ трубный Stillson, 350мм, раскрытие до 50мм, Cr-V, КОБАЛЬТ</t>
   </si>
   <si>
     <t>647-390</t>
   </si>
   <si>
     <t>Ключ разводной 250мм, диапазон 0-50мм, узкие губки, ЦИ</t>
   </si>
   <si>
     <t xml:space="preserve">1852 </t>
+  </si>
+  <si>
+    <t>Ключ разводной 200мм, диапазон 0-40мм, узкие губки, CrV, двухкомпонентная рукоятка, КОБАЛЬТ</t>
+  </si>
+  <si>
+    <t>798-072</t>
+  </si>
+  <si>
+    <t>Ключ разводной 150мм, диапазон 0-35мм, узкие губки, CrV, двухкомпонентная рукоятка, КОБАЛЬТ</t>
+  </si>
+  <si>
+    <t>798-065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ключ разводной 150мм/6&amp;quot;, ширина захвата 19мм, CrV, двухкомпонентная рукоятка, КОБАЛЬТ </t>
+  </si>
+  <si>
+    <t>647-543</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ключ разводной 200мм/8&amp;quot;, ширина захвата 24мм, CrV, двухкомпонентная рукоятка, КОБАЛЬТ </t>
+  </si>
+  <si>
+    <t>647-550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ключ разводной 250мм/10&amp;quot;, ширина захвата 30мм, CrV, двухкомпонентная рукоятка, КОБАЛЬТ </t>
+  </si>
+  <si>
+    <t>647-567</t>
   </si>
   <si>
     <t>Ключи/Ключи трубчатые двухсторонние</t>
   </si>
   <si>
     <t>Ключ торцевой двухсторонний трубчатый 10 х 12 мм КОБАЛЬТ</t>
   </si>
   <si>
     <t>914-840</t>
   </si>
   <si>
     <t xml:space="preserve">Ключ торцевой двухсторонний трубчатый 10 х 13 мм, КОБАЛЬТ </t>
   </si>
   <si>
     <t>914-857</t>
   </si>
   <si>
     <t xml:space="preserve">Ключ торцевой двухсторонний трубчатый 12 х 13 мм, КОБАЛЬТ </t>
   </si>
   <si>
     <t>914-871</t>
   </si>
   <si>
     <t xml:space="preserve">Ключ торцевой двухсторонний трубчатый  6 х 7 мм, КОБАЛЬТ </t>
   </si>
@@ -1250,51 +1280,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c239852ea8f3700e15f885452c474791.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df029ae19a4df7b3f11af8bf22cae61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1590,54 +1620,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D194"/>
+  <dimension ref="A1:D199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B194" sqref="B194"/>
+      <selection activeCell="B199" sqref="B199"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -2863,51 +2893,51 @@
         <v>6</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="8">
         <v>460</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="8">
-        <v>438</v>
+        <v>382</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="8">
         <v>693</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="8">
         <v>556</v>
       </c>
     </row>
     <row r="124" spans="1:4">
@@ -3308,369 +3338,424 @@
         <v>298</v>
       </c>
       <c r="D160" s="8">
         <v>1360</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D161" s="8">
         <v>1315</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D162" s="8">
-        <v>1010</v>
+        <v>961</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D163" s="8">
         <v>1900</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D164" s="8">
         <v>1570</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D165" s="8">
         <v>1102</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D166" s="8">
-        <v>2573</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D167" s="8">
         <v>1091</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D168" s="8">
         <v>2980</v>
       </c>
     </row>
     <row r="169" spans="1:4">
-      <c r="B169" s="5" t="s">
+      <c r="B169" s="6" t="s">
         <v>315</v>
       </c>
+      <c r="C169" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D169" s="8">
+        <v>1730</v>
+      </c>
     </row>
     <row r="170" spans="1:4">
-      <c r="B170" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B170" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="D170" s="8">
+        <v>1321</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D171" s="8">
-        <v>88</v>
+        <v>532</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D172" s="8">
-        <v>91</v>
+        <v>722</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D173" s="8">
-        <v>95</v>
+        <v>972</v>
       </c>
     </row>
     <row r="174" spans="1:4">
-      <c r="B174" s="6" t="s">
-[...6 lines deleted...]
-        <v>66</v>
+      <c r="B174" s="5" t="s">
+        <v>325</v>
       </c>
     </row>
     <row r="175" spans="1:4">
-      <c r="B175" s="6" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="B175" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D176" s="8">
-        <v>100</v>
+        <v>88</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D177" s="8">
-        <v>175</v>
+        <v>91</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D178" s="8">
-        <v>192</v>
+        <v>95</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>332</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D179" s="8">
-        <v>234</v>
+        <v>66</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D180" s="8">
-        <v>76</v>
+        <v>71</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D181" s="8">
-        <v>107</v>
+        <v>100</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D182" s="8">
-        <v>110</v>
+        <v>175</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D183" s="8">
-        <v>209</v>
+        <v>192</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D184" s="8">
-        <v>242</v>
+        <v>234</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D185" s="8">
-        <v>195</v>
+        <v>76</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D186" s="8">
-        <v>97</v>
+        <v>107</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D187" s="8">
-        <v>137</v>
+        <v>110</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D188" s="8">
-        <v>159</v>
+        <v>209</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D189" s="8">
-        <v>150</v>
+        <v>242</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D190" s="8">
-        <v>125</v>
+        <v>195</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="B191" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D191" s="8">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="B192" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="D192" s="8">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="B193" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="C193" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D193" s="8">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="B194" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="C194" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="D194" s="8">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="B195" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="C195" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="D195" s="8">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="B196" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="C196" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="D196" s="8">
         <v>84</v>
       </c>
     </row>
-    <row r="194" spans="1:4">
-[...1 lines deleted...]
-        <v>358</v>
+    <row r="199" spans="1:4">
+      <c r="B199" s="5" t="s">
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>