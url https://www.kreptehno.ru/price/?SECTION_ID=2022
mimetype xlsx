--- v0 (2026-07-06)
+++ v1 (2026-07-06)
@@ -512,51 +512,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb92b8d32489268c6a7a86eab08ab551.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58aa6ffa3fb370b5c8e2312b10a1281.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>