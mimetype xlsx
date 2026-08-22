--- v1 (2026-07-06)
+++ v2 (2026-08-22)
@@ -512,51 +512,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58aa6ffa3fb370b5c8e2312b10a1281.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46d79a1bda2e099a16198ff85d0a4f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1202,51 +1202,51 @@
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>789</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>671</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>484</v>
+        <v>515</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>644</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>760</v>
       </c>
     </row>
     <row r="39" spans="1:4">
@@ -1257,51 +1257,51 @@
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>417</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>364</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>391</v>
+        <v>430</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>1262</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>402</v>
       </c>
     </row>
     <row r="44" spans="1:4">