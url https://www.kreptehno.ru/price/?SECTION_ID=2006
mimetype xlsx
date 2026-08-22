--- v0 (2026-07-05)
+++ v1 (2026-08-22)
@@ -230,56 +230,50 @@
   <si>
     <t>Крепеж для древесно-полимерного композитного материала (ДПК) ГвозDECK №7</t>
   </si>
   <si>
     <t>КДПК7</t>
   </si>
   <si>
     <t>Крепеж для древесно-полимерного композитного материала (ДПК) ГвозDECK №6</t>
   </si>
   <si>
     <t>КДПК6</t>
   </si>
   <si>
     <t>Саморез 4,0*70 Gwozdeck для фасадов по дереву потай, коричневый, Русперт1000, Т15</t>
   </si>
   <si>
     <t>314-4070</t>
   </si>
   <si>
     <t>Саморез 5,0*60 Gwozdeck для террас по дереву цилиндр. головка, коричневый, Русперт1000, Т15</t>
   </si>
   <si>
     <t>313-5060</t>
   </si>
   <si>
-    <t>Кондуктор Gwozdeck Джет для доски 110 -150 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Саморез 4,0*40 Gwozdeck для фасадов по дереву потай, коричневый, Русперт1000, Т15</t>
   </si>
   <si>
     <t>314-4040</t>
   </si>
   <si>
     <t>Саморез 4,0*50 Gwozdeck для фасадов по дереву потай, коричневый, Русперт1000, Т15</t>
   </si>
   <si>
     <t>314-4050</t>
   </si>
   <si>
     <t>Саморез 4,0*60 Gwozdeck для фасадов по дереву потай, коричневый, Русперт1000, Т15</t>
   </si>
   <si>
     <t>314-4060</t>
   </si>
   <si>
     <t>Крепление для планкена 190(200)х20,5х6,0мм RC</t>
   </si>
   <si>
     <t>404467</t>
   </si>
   <si>
     <t>Саморез 4,0*16 Gwozdeck универсальный по дереву сферический, оц. Pz</t>
@@ -374,50 +368,56 @@
   <si>
     <t>Саморез 4,0*60 Gwozdeck для фасадов по дереву потай, бежевый, Русперт1000, Т15</t>
   </si>
   <si>
     <t>315-4060</t>
   </si>
   <si>
     <t xml:space="preserve">Саморез 4,5*25 Gwozdeck универсальный по дереву сферический, коричневый, Русперт1000. Pz </t>
   </si>
   <si>
     <t>311-4525к</t>
   </si>
   <si>
     <t>Крепеж для террасной доски ГвозDECK Волна Лайт</t>
   </si>
   <si>
     <t>КДВл</t>
   </si>
   <si>
     <t>Саморез 4,0*50 Gwozdeck для фасадов по дереву потай, бежевый, Русперт1000, Т15</t>
   </si>
   <si>
     <t>315-4050</t>
   </si>
   <si>
+    <t>Кондуктор Gwozdeck Джет для доски 110 -150мм+Бита Torx 15-85мм</t>
+  </si>
+  <si>
+    <t>Джет+Бита</t>
+  </si>
+  <si>
     <t xml:space="preserve">Перфорированный крепеж и элементы крепления  /Замок-стяжка </t>
   </si>
   <si>
     <t>Замок-стяжка  42мм, оцинк, пр-во ЕС</t>
   </si>
   <si>
     <t>2.45.00.04</t>
   </si>
   <si>
     <t>Замок-стяжка  57мм, оцинк., пр-во ЕС</t>
   </si>
   <si>
     <t>2.17.00.04</t>
   </si>
   <si>
     <t>Замок-стяжка  76мм, оцинк., пр-во ЕС</t>
   </si>
   <si>
     <t>2.02.00.04/6</t>
   </si>
   <si>
     <t>Замок-стяжка 193мм, оцинк., пр-во ЕС</t>
   </si>
   <si>
     <t>2.00.00.04/6</t>
@@ -1088,50 +1088,56 @@
   <si>
     <t>Кронштейн опорный L300мм, оцинкованный</t>
   </si>
   <si>
     <t>200 03 300140 30 0</t>
   </si>
   <si>
     <t>Кронштейн опорный L350мм, оцинкованный</t>
   </si>
   <si>
     <t>200 03 350140 30 0</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн фасадный с 2-мя ребрами жесткости 300*50*50*2,0мм </t>
   </si>
   <si>
     <t>КФ300</t>
   </si>
   <si>
     <t>Кронштейн складной WSR 350 для микроволновой печи 255*335-500 ( комплект 2шт)</t>
   </si>
   <si>
     <t>523001</t>
   </si>
   <si>
+    <t>Кронштейн для сплит систем 600*600*3,0мм L-образное сечение</t>
+  </si>
+  <si>
+    <t>НС-0050393</t>
+  </si>
+  <si>
     <t>Перфорированный крепеж и элементы крепления  /Опора и держатель бруса/балок</t>
   </si>
   <si>
     <t>Держатель балки левый 170*32*32*2,0мм оцинкованный</t>
   </si>
   <si>
     <t>000 03 170 л/466107</t>
   </si>
   <si>
     <t>Опора балки правая 140*76*25*2,0мм оцинкованная</t>
   </si>
   <si>
     <t>000 04 140П/307504</t>
   </si>
   <si>
     <t>Опора бруса закрытая 140*76*100*2,0мм оцинкованная</t>
   </si>
   <si>
     <t>100 04 100 3/457007</t>
   </si>
   <si>
     <t>Опора балки левая 140*76*25*2,0мм оцинкованная</t>
   </si>
   <si>
     <t>000 04 140Л/307503</t>
@@ -1902,56 +1908,50 @@
     <t>60163</t>
   </si>
   <si>
     <t>Скоба однолапковая крепежная D 10-11 СМО (Россия)</t>
   </si>
   <si>
     <t>66110/98132</t>
   </si>
   <si>
     <t>Скоба однолапковая крепежная D 16-17 СМО (Россия)</t>
   </si>
   <si>
     <t>66116/98000</t>
   </si>
   <si>
     <t>Скоба двухлапковая крепежная  D 24-25 СМД (Россия)</t>
   </si>
   <si>
     <t>60124</t>
   </si>
   <si>
     <t>Скоба двухлапковая крепежная  D 31-32 СМД (Россия)</t>
   </si>
   <si>
     <t>60131/98120</t>
-  </si>
-[...4 lines deleted...]
-    <t>66124</t>
   </si>
   <si>
     <t>Скоба однолапковая крепежная D 38-40 СМО (Россия)</t>
   </si>
   <si>
     <t>66138/98135</t>
   </si>
   <si>
     <t>Скоба двухлапковая крепежная  D 60-63 СМД (Россия)</t>
   </si>
   <si>
     <t>60160/98124</t>
   </si>
   <si>
     <t>Перфорированный крепеж и элементы крепления  /Скоба монтажная U-образная DIN3570 (аналог ETR)</t>
   </si>
   <si>
     <t>Скоба монтажная U-образная 20-27 М8 (3/4&amp;quot;)</t>
   </si>
   <si>
     <t>64414</t>
   </si>
   <si>
     <t>Скоба монтажная U-образная 26-34 М8 (1&amp;quot;)</t>
   </si>
@@ -3797,51 +3797,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e911f99711879d3c9dab2a374f07d6c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d70227eb5b13be8f7930e17f3bd051.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4366,51 +4366,51 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>57</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>4.1</v>
       </c>
     </row>
     <row r="28" spans="1:4">
@@ -4542,315 +4542,315 @@
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>15.7</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>7.3</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>10.9</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>2580</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>3.8</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>4.7</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>5.4</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>25</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>1.3</v>
+        <v>111</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>135</v>
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>21</v>
+        <v>49</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>49</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>1.7</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>2.1</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>1.9</v>
+        <v>9.7</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>11.7</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>4.5</v>
+        <v>195</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>195</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>195</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
-        <v>13.4</v>
+        <v>194.4</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>194.4</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
-        <v>1.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>3.8</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
-        <v>5.7</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>2.9</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
-        <v>25</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
-        <v>4.2</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="5" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>120</v>
       </c>
@@ -4943,95 +4943,95 @@
         <v>136</v>
       </c>
       <c r="D76" s="8">
         <v>84</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D77" s="8">
         <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D78" s="8">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D79" s="8">
         <v>154</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D80" s="8">
         <v>1019</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D81" s="8">
         <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D82" s="8">
-        <v>598</v>
+        <v>570</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D83" s="8">
         <v>209</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D84" s="8">
         <v>82</v>
       </c>
     </row>
     <row r="85" spans="1:4">
@@ -5053,51 +5053,51 @@
         <v>156</v>
       </c>
       <c r="D86" s="8">
         <v>607</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D87" s="8">
         <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D88" s="8">
-        <v>598</v>
+        <v>570</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D89" s="8">
         <v>970</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D90" s="8">
         <v>118</v>
       </c>
     </row>
     <row r="91" spans="1:4">
@@ -5130,51 +5130,51 @@
         <v>170</v>
       </c>
       <c r="D93" s="8">
         <v>93</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D94" s="8">
         <v>329</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D95" s="8">
-        <v>1730</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D96" s="8">
         <v>278</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D97" s="8">
         <v>118</v>
       </c>
     </row>
     <row r="98" spans="1:4">
@@ -5530,51 +5530,51 @@
         <v>237</v>
       </c>
       <c r="D131" s="8">
         <v>368</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D132" s="8">
         <v>405</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D133" s="8">
-        <v>697</v>
+        <v>713</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D134" s="8">
         <v>368</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D135" s="8">
         <v>490</v>
       </c>
     </row>
     <row r="136" spans="1:4">
@@ -5585,51 +5585,51 @@
         <v>247</v>
       </c>
       <c r="D136" s="8">
         <v>177</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D137" s="8">
         <v>79</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D138" s="8">
-        <v>120</v>
+        <v>97</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D139" s="8">
         <v>131</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D140" s="8">
         <v>405</v>
       </c>
     </row>
     <row r="141" spans="1:4">
@@ -6080,51 +6080,51 @@
         <v>337</v>
       </c>
       <c r="D181" s="8">
         <v>47</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D182" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D183" s="8">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D184" s="8">
         <v>504</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D185" s="8">
         <v>257</v>
       </c>
     </row>
     <row r="186" spans="1:4">
@@ -6161,1617 +6161,1617 @@
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D189" s="8">
         <v>101</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D190" s="8">
         <v>1200</v>
       </c>
     </row>
     <row r="191" spans="1:4">
-      <c r="B191" s="5" t="s">
+      <c r="B191" s="6" t="s">
         <v>356</v>
       </c>
+      <c r="C191" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="D191" s="8">
+        <v>0</v>
+      </c>
     </row>
     <row r="192" spans="1:4">
-      <c r="B192" s="0" t="s">
+      <c r="B192" s="5" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="B193" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C192" s="0" t="s">
+      <c r="C193" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D192" s="0" t="s">
+      <c r="D193" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="B194" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D194" s="8">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="B195" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D195" s="8">
-        <v>94</v>
+        <v>49</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="B196" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D196" s="8">
-        <v>56</v>
+        <v>94</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="B197" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D197" s="8">
-        <v>114</v>
+        <v>56</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="B198" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D198" s="8">
-        <v>110</v>
+        <v>94</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D199" s="8">
-        <v>32</v>
+        <v>110</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D200" s="8">
-        <v>99</v>
+        <v>32</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D201" s="8">
-        <v>229</v>
+        <v>86</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D202" s="8">
-        <v>237</v>
+        <v>229</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D203" s="8">
-        <v>52</v>
+        <v>237</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="B204" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D204" s="8">
         <v>52</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="B205" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D205" s="8">
-        <v>122</v>
+        <v>43</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="B206" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D206" s="8">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="B207" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D207" s="8">
-        <v>120</v>
+        <v>131</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="B208" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D208" s="8">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="B209" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D209" s="8">
-        <v>112</v>
+        <v>72</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="B210" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D210" s="8">
-        <v>80</v>
+        <v>112</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="B211" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D211" s="8">
-        <v>58</v>
+        <v>66</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="B212" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D212" s="8">
         <v>58</v>
       </c>
     </row>
     <row r="213" spans="1:4">
-      <c r="B213" s="5" t="s">
+      <c r="B213" s="6" t="s">
         <v>397</v>
       </c>
+      <c r="C213" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D213" s="8">
+        <v>58</v>
+      </c>
     </row>
     <row r="214" spans="1:4">
-      <c r="B214" s="0" t="s">
+      <c r="B214" s="5" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="B215" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C214" s="0" t="s">
+      <c r="C215" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D214" s="0" t="s">
+      <c r="D215" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="B216" s="6" t="s">
         <v>400</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D216" s="8">
-        <v>796</v>
+        <v>270</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="B217" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D217" s="8">
-        <v>476</v>
+        <v>793</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="B218" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D218" s="8">
-        <v>97</v>
+        <v>529</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="B219" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D219" s="8">
-        <v>501</v>
+        <v>97</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="B220" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D220" s="8">
-        <v>1670</v>
+        <v>470</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="B221" s="6" t="s">
         <v>410</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D221" s="8">
-        <v>302</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="B222" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D222" s="8">
-        <v>661</v>
+        <v>395</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="B223" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D223" s="8">
-        <v>1171</v>
+        <v>727</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="B224" s="6" t="s">
         <v>416</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D224" s="8">
-        <v>367</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="B225" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D225" s="8">
-        <v>136</v>
+        <v>367</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="B226" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D226" s="8">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="B227" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="C227" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D227" s="8">
         <v>371</v>
       </c>
     </row>
-    <row r="227" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="228" spans="1:4">
-      <c r="B228" s="0" t="s">
+      <c r="B228" s="5" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="B229" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C228" s="0" t="s">
+      <c r="C229" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D228" s="0" t="s">
+      <c r="D229" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="B230" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D230" s="8">
-        <v>46</v>
+        <v>26</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="B231" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D231" s="8">
-        <v>3.4</v>
+        <v>37</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="B232" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D232" s="8">
-        <v>10.1</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="B233" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D233" s="8">
-        <v>72</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="B234" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D234" s="8">
-        <v>10.2</v>
+        <v>72</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="B235" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D235" s="8">
-        <v>283</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="B236" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D236" s="8">
-        <v>184</v>
+        <v>283</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="B237" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D237" s="8">
-        <v>93</v>
+        <v>184</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="B238" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D238" s="8">
-        <v>5.7</v>
+        <v>93</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="B239" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D239" s="8">
-        <v>139</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="B240" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D240" s="8">
-        <v>92</v>
+        <v>139</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="B241" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D241" s="8">
-        <v>174</v>
+        <v>92</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="B242" s="6" t="s">
         <v>449</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D242" s="8">
-        <v>104</v>
+        <v>174</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="B243" s="6" t="s">
         <v>451</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D243" s="8">
-        <v>89</v>
+        <v>104</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="B244" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D244" s="8">
-        <v>137</v>
+        <v>84</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="B245" s="6" t="s">
         <v>455</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D245" s="8">
-        <v>159</v>
+        <v>137</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="B246" s="6" t="s">
         <v>457</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D246" s="8">
-        <v>205</v>
+        <v>129</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="B247" s="6" t="s">
         <v>459</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D247" s="8">
-        <v>15.4</v>
+        <v>205</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="B248" s="6" t="s">
         <v>461</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D248" s="8">
-        <v>70</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="B249" s="6" t="s">
         <v>463</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D249" s="8">
         <v>70</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="B250" s="6" t="s">
         <v>465</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D250" s="8">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="B251" s="6" t="s">
         <v>467</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D251" s="8">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="B252" s="6" t="s">
         <v>469</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D252" s="8">
-        <v>63</v>
+        <v>35</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="B253" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D253" s="8">
-        <v>136</v>
+        <v>63</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="B254" s="6" t="s">
         <v>473</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D254" s="8">
-        <v>56</v>
+        <v>136</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="B255" s="6" t="s">
         <v>475</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>476</v>
       </c>
       <c r="D255" s="8">
-        <v>7.7</v>
+        <v>56</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="B256" s="6" t="s">
         <v>477</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D256" s="8">
-        <v>53</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="B257" s="6" t="s">
         <v>479</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D257" s="8">
-        <v>12.9</v>
+        <v>53</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="B258" s="6" t="s">
         <v>481</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>482</v>
       </c>
       <c r="D258" s="8">
-        <v>14.1</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="B259" s="6" t="s">
         <v>483</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D259" s="8">
-        <v>119</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="B260" s="6" t="s">
         <v>485</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>486</v>
       </c>
       <c r="D260" s="8">
-        <v>83</v>
+        <v>119</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="B261" s="6" t="s">
         <v>487</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D261" s="8">
-        <v>102</v>
+        <v>83</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="B262" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D262" s="8">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="B263" s="6" t="s">
         <v>491</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D263" s="8">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="B264" s="6" t="s">
         <v>493</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D264" s="8">
-        <v>43</v>
+        <v>93</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="B265" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D265" s="8">
-        <v>63</v>
+        <v>43</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="B266" s="6" t="s">
         <v>497</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D266" s="8">
-        <v>18.6</v>
+        <v>63</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="B267" s="6" t="s">
         <v>499</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D267" s="8">
-        <v>87</v>
+        <v>18.6</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="B268" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D268" s="8">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="B269" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="C269" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="D269" s="8">
         <v>30</v>
       </c>
     </row>
-    <row r="269" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="270" spans="1:4">
-      <c r="B270" s="0" t="s">
+      <c r="B270" s="5" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="B271" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C270" s="0" t="s">
+      <c r="C271" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D270" s="0" t="s">
+      <c r="D271" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>10.5</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="B272" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D272" s="8">
-        <v>8.1</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="B273" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D273" s="8">
-        <v>24</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="B274" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D274" s="8">
-        <v>5.7</v>
+        <v>24</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="B275" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D275" s="8">
-        <v>4.3</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="B276" s="6" t="s">
         <v>514</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D276" s="8">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="B277" s="6" t="s">
+        <v>516</v>
+      </c>
+      <c r="C277" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="D277" s="8">
         <v>8.1</v>
       </c>
     </row>
-    <row r="277" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="278" spans="1:4">
-      <c r="B278" s="0" t="s">
+      <c r="B278" s="5" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="B279" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C278" s="0" t="s">
+      <c r="C279" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D278" s="0" t="s">
+      <c r="D279" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="B280" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D280" s="8">
-        <v>129</v>
+        <v>147</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="B281" s="6" t="s">
         <v>521</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D281" s="8">
-        <v>152</v>
+        <v>129</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="B282" s="6" t="s">
         <v>523</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D282" s="8">
-        <v>143</v>
+        <v>152</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="B283" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D283" s="8">
-        <v>42</v>
+        <v>143</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6" t="s">
         <v>527</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D284" s="8">
-        <v>9</v>
+        <v>42</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6" t="s">
         <v>529</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D285" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="B286" s="6" t="s">
+        <v>531</v>
+      </c>
+      <c r="C286" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="D286" s="8">
         <v>142</v>
       </c>
     </row>
-    <row r="286" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="287" spans="1:4">
-      <c r="B287" s="0" t="s">
+      <c r="B287" s="5" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="B288" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C287" s="0" t="s">
+      <c r="C288" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D287" s="0" t="s">
+      <c r="D288" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>11.3</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D289" s="8">
-        <v>15</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="B290" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D290" s="8">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="B291" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D291" s="8">
-        <v>41</v>
+        <v>27</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="B292" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D292" s="8">
-        <v>17.6</v>
+        <v>41</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="B293" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D293" s="8">
-        <v>30</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="B294" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D294" s="8">
-        <v>57</v>
+        <v>30</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="B295" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D295" s="8">
-        <v>22</v>
+        <v>57</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="B296" s="6" t="s">
         <v>548</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D296" s="8">
-        <v>56</v>
+        <v>22</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="B297" s="6" t="s">
         <v>550</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D297" s="8">
-        <v>91</v>
+        <v>56</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="B298" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D298" s="8">
-        <v>120</v>
+        <v>91</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="B299" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D299" s="8">
-        <v>29</v>
+        <v>120</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="B300" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D300" s="8">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="B301" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D301" s="8">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="B302" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D302" s="8">
-        <v>144</v>
+        <v>30</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="B303" s="6" t="s">
         <v>562</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D303" s="8">
-        <v>238</v>
+        <v>144</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="B304" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D304" s="8">
-        <v>40</v>
+        <v>238</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="B305" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D305" s="8">
-        <v>32</v>
+        <v>40</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="B306" s="6" t="s">
         <v>568</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D306" s="8">
-        <v>53</v>
+        <v>32</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="B307" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D307" s="8">
-        <v>102</v>
+        <v>53</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="B308" s="6" t="s">
         <v>572</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D308" s="8">
-        <v>127</v>
+        <v>102</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="B309" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D309" s="8">
-        <v>186</v>
+        <v>127</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="B310" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D310" s="8">
-        <v>3.7</v>
+        <v>186</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="B311" s="6" t="s">
         <v>578</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D311" s="8">
-        <v>3.1</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="B312" s="6" t="s">
         <v>580</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D312" s="8">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="B313" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D313" s="8">
-        <v>13</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="B314" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D314" s="8">
-        <v>12.6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="B315" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D315" s="8">
-        <v>5.2</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="B316" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D316" s="8">
-        <v>3.9</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="B317" s="6" t="s">
         <v>590</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D317" s="8">
-        <v>4.6</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="B318" s="6" t="s">
         <v>592</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D318" s="8">
-        <v>11.8</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="B319" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D319" s="8">
-        <v>2.5</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="B320" s="6" t="s">
         <v>596</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>597</v>
       </c>
       <c r="D320" s="8">
-        <v>6.1</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="B321" s="6" t="s">
         <v>598</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D321" s="8">
-        <v>3.5</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="B322" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D322" s="8">
-        <v>2.8</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="B323" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D323" s="8">
-        <v>3.8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="B324" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D324" s="8">
-        <v>3.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="B325" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D325" s="8">
-        <v>9.2</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="B326" s="6" t="s">
         <v>608</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D326" s="8">
-        <v>11.8</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="B327" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D327" s="8">
-        <v>45</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="B328" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D328" s="8">
-        <v>3.2</v>
+        <v>45</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="B329" s="6" t="s">
         <v>614</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D329" s="8">
-        <v>2.3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="B330" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D330" s="8">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="B331" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D331" s="8">
-        <v>32</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="B332" s="6" t="s">
         <v>620</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D332" s="8">
-        <v>2.8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="B333" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D333" s="8">
-        <v>2.5</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="B334" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D334" s="8">
-        <v>10</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="B335" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D335" s="8">
-        <v>7.3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="B336" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D336" s="8">
-        <v>8</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="B337" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D337" s="8">
         <v>12.7</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="B338" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D338" s="8">
         <v>15</v>
       </c>
     </row>
     <row r="339" spans="1:4">
@@ -7908,84 +7908,84 @@
         <v>656</v>
       </c>
       <c r="D351" s="8">
         <v>121</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="B352" s="6" t="s">
         <v>657</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D352" s="8">
         <v>175</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="B353" s="6" t="s">
         <v>659</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D353" s="8">
-        <v>380</v>
+        <v>348</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="B354" s="6" t="s">
         <v>661</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>662</v>
       </c>
       <c r="D354" s="8">
         <v>14.8</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="B355" s="6" t="s">
         <v>663</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D355" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="B356" s="6" t="s">
         <v>665</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D356" s="8">
-        <v>78</v>
+        <v>59</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="B357" s="6" t="s">
         <v>667</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>668</v>
       </c>
       <c r="D357" s="8">
         <v>107</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="B358" s="6" t="s">
         <v>669</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D358" s="8">
         <v>148</v>
       </c>
     </row>
     <row r="359" spans="1:4">
@@ -8122,51 +8122,51 @@
         <v>693</v>
       </c>
       <c r="D371" s="8">
         <v>126</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="B372" s="6" t="s">
         <v>694</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D372" s="8">
         <v>28</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="B373" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D373" s="8">
-        <v>462</v>
+        <v>480</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="B374" s="6" t="s">
         <v>698</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D374" s="8">
         <v>210</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="B375" s="6" t="s">
         <v>700</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D375" s="8">
         <v>312</v>
       </c>
     </row>
     <row r="376" spans="1:4">
@@ -8221,51 +8221,51 @@
         <v>711</v>
       </c>
       <c r="D380" s="8">
         <v>122</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="B381" s="6" t="s">
         <v>712</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D381" s="8">
         <v>196</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="B382" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D382" s="8">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="B383" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D383" s="8">
         <v>343</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="B384" s="6" t="s">
         <v>718</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D384" s="8">
         <v>220</v>
       </c>
     </row>
     <row r="385" spans="1:4">
@@ -8386,51 +8386,51 @@
         <v>741</v>
       </c>
       <c r="D395" s="8">
         <v>660</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="B396" s="6" t="s">
         <v>742</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D396" s="8">
         <v>162</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="B397" s="6" t="s">
         <v>744</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D397" s="8">
-        <v>530</v>
+        <v>557</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="B398" s="6" t="s">
         <v>746</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D398" s="8">
         <v>601</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="B399" s="6" t="s">
         <v>748</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D399" s="8">
         <v>682</v>
       </c>
     </row>
     <row r="400" spans="1:4">
@@ -8441,177 +8441,177 @@
         <v>751</v>
       </c>
       <c r="D400" s="8">
         <v>329</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="B401" s="6" t="s">
         <v>752</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D401" s="8">
         <v>380</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="B402" s="6" t="s">
         <v>754</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D402" s="8">
-        <v>432</v>
+        <v>463</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="B403" s="6" t="s">
         <v>756</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>757</v>
       </c>
       <c r="D403" s="8">
-        <v>501</v>
+        <v>527</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="B404" s="5" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="B405" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D405" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="B406" s="6" t="s">
         <v>759</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D406" s="8">
-        <v>37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="B407" s="6" t="s">
         <v>761</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D407" s="8">
         <v>25</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="B408" s="6" t="s">
         <v>763</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D408" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="B409" s="6" t="s">
         <v>765</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D409" s="8">
-        <v>102</v>
+        <v>946</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="B410" s="6" t="s">
         <v>767</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D410" s="8">
-        <v>167</v>
+        <v>128</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="B411" s="6" t="s">
         <v>769</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D411" s="8">
         <v>65</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="B412" s="6" t="s">
         <v>771</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D412" s="8">
         <v>27</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="B413" s="6" t="s">
         <v>773</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>774</v>
       </c>
       <c r="D413" s="8">
         <v>30</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="B414" s="6" t="s">
         <v>775</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>776</v>
       </c>
       <c r="D414" s="8">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="B415" s="6" t="s">
         <v>777</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>778</v>
       </c>
       <c r="D415" s="8">
         <v>56</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="B416" s="5" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="B417" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>6</v>
       </c>
@@ -9248,51 +9248,51 @@
         <v>892</v>
       </c>
       <c r="D475" s="8">
         <v>789</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="B476" s="6" t="s">
         <v>893</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>894</v>
       </c>
       <c r="D476" s="8">
         <v>671</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="B477" s="6" t="s">
         <v>895</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>896</v>
       </c>
       <c r="D477" s="8">
-        <v>484</v>
+        <v>515</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="B478" s="6" t="s">
         <v>897</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>898</v>
       </c>
       <c r="D478" s="8">
         <v>644</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="B479" s="6" t="s">
         <v>899</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>900</v>
       </c>
       <c r="D479" s="8">
         <v>760</v>
       </c>
     </row>
     <row r="480" spans="1:4">
@@ -9303,51 +9303,51 @@
         <v>902</v>
       </c>
       <c r="D480" s="8">
         <v>417</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="B481" s="6" t="s">
         <v>903</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D481" s="8">
         <v>364</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="B482" s="6" t="s">
         <v>905</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>906</v>
       </c>
       <c r="D482" s="8">
-        <v>391</v>
+        <v>430</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="B483" s="6" t="s">
         <v>907</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>908</v>
       </c>
       <c r="D483" s="8">
         <v>1262</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="B484" s="6" t="s">
         <v>909</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D484" s="8">
         <v>402</v>
       </c>
     </row>
     <row r="485" spans="1:4">
@@ -9561,161 +9561,161 @@
     </row>
     <row r="504" spans="1:4">
       <c r="B504" s="5" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="B505" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C505" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D505" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="B506" s="6" t="s">
         <v>950</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>951</v>
       </c>
       <c r="D506" s="8">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="B507" s="6" t="s">
         <v>952</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>953</v>
       </c>
       <c r="D507" s="8">
         <v>28</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="B508" s="6" t="s">
         <v>954</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D508" s="8">
         <v>49</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="B509" s="6" t="s">
         <v>956</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>957</v>
       </c>
       <c r="D509" s="8">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="B510" s="6" t="s">
         <v>958</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>959</v>
       </c>
       <c r="D510" s="8">
         <v>4.2</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="B511" s="6" t="s">
         <v>960</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D511" s="8">
         <v>34</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="B512" s="6" t="s">
         <v>962</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>963</v>
       </c>
       <c r="D512" s="8">
-        <v>50</v>
+        <v>38</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="B513" s="6" t="s">
         <v>964</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>965</v>
       </c>
       <c r="D513" s="8">
-        <v>10.1</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="B514" s="6" t="s">
         <v>966</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D514" s="8">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="B515" s="6" t="s">
         <v>968</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>969</v>
       </c>
       <c r="D515" s="8">
         <v>46</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="B516" s="6" t="s">
         <v>970</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D516" s="8">
-        <v>191</v>
+        <v>152</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="B517" s="6" t="s">
         <v>972</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D517" s="8">
         <v>191</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="B518" s="6" t="s">
         <v>974</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>975</v>
       </c>
       <c r="D518" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="519" spans="1:4">
@@ -9792,106 +9792,106 @@
         <v>989</v>
       </c>
       <c r="D525" s="8">
         <v>37</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="B526" s="6" t="s">
         <v>990</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D526" s="8">
         <v>15.1</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="B527" s="6" t="s">
         <v>992</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>993</v>
       </c>
       <c r="D527" s="8">
-        <v>5.3</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="B528" s="6" t="s">
         <v>994</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>995</v>
       </c>
       <c r="D528" s="8">
-        <v>8.8</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="B529" s="6" t="s">
         <v>996</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D529" s="8">
         <v>145</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="B530" s="6" t="s">
         <v>998</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>999</v>
       </c>
       <c r="D530" s="8">
         <v>42</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="B531" s="6" t="s">
         <v>1000</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1001</v>
       </c>
       <c r="D531" s="8">
         <v>66</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="B532" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D532" s="8">
-        <v>12.9</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="B533" s="6" t="s">
         <v>1004</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="D533" s="8">
         <v>34</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="B534" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="D534" s="8">
         <v>39</v>
       </c>
     </row>
     <row r="535" spans="1:4">
@@ -9902,82 +9902,82 @@
         <v>1009</v>
       </c>
       <c r="D535" s="8">
         <v>16.6</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="B536" s="6" t="s">
         <v>1010</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1011</v>
       </c>
       <c r="D536" s="8">
         <v>91</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="B537" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D537" s="8">
-        <v>14.6</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="B538" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C538" s="7"/>
       <c r="D538" s="8">
         <v>112</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="B539" s="6" t="s">
         <v>1015</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D539" s="8">
         <v>74</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="B540" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D540" s="8">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="B541" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="D541" s="8">
         <v>12.6</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="B542" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D542" s="8">
         <v>14</v>
       </c>
     </row>
     <row r="543" spans="1:4">
@@ -9999,62 +9999,62 @@
         <v>1026</v>
       </c>
       <c r="D544" s="8">
         <v>34</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="B545" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D545" s="8">
         <v>11.3</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="B546" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D546" s="8">
-        <v>17.5</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="B547" s="6" t="s">
         <v>1031</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1032</v>
       </c>
       <c r="D547" s="8">
-        <v>13.1</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="B548" s="6" t="s">
         <v>1033</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1034</v>
       </c>
       <c r="D548" s="8">
         <v>70</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="B549" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D549" s="8">
         <v>8.8</v>
       </c>
     </row>
     <row r="550" spans="1:4">
@@ -10065,106 +10065,106 @@
         <v>1038</v>
       </c>
       <c r="D550" s="8">
         <v>56</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="B551" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D551" s="8">
         <v>9.7</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="B552" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D552" s="8">
-        <v>18.2</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="B553" s="6" t="s">
         <v>1043</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1044</v>
       </c>
       <c r="D553" s="8">
         <v>6.4</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="B554" s="6" t="s">
         <v>1045</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D554" s="8">
         <v>9.3</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="B555" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="D555" s="8">
-        <v>103</v>
+        <v>88</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="B556" s="6" t="s">
         <v>1049</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="D556" s="8">
-        <v>6</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="B557" s="6" t="s">
         <v>1051</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D557" s="8">
-        <v>94</v>
+        <v>48</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="B558" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="D558" s="8">
         <v>40</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="B559" s="6" t="s">
         <v>1055</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="D559" s="8">
         <v>77</v>
       </c>
     </row>
     <row r="560" spans="1:4">
@@ -10219,106 +10219,106 @@
         <v>1066</v>
       </c>
       <c r="D564" s="8">
         <v>108</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="B565" s="6" t="s">
         <v>1067</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1068</v>
       </c>
       <c r="D565" s="8">
         <v>29</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="B566" s="6" t="s">
         <v>1069</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D566" s="8">
-        <v>18.8</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="B567" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D567" s="8">
-        <v>9.1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="B568" s="6" t="s">
         <v>1073</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1074</v>
       </c>
       <c r="D568" s="8">
         <v>7.4</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="B569" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="D569" s="8">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="B570" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D570" s="8">
         <v>166</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="B571" s="6" t="s">
         <v>1079</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1080</v>
       </c>
       <c r="D571" s="8">
-        <v>187</v>
+        <v>178</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="B572" s="6" t="s">
         <v>1081</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1082</v>
       </c>
       <c r="D572" s="8">
         <v>201</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="B573" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D573" s="8">
         <v>83</v>
       </c>
     </row>
     <row r="574" spans="1:4">
@@ -10669,51 +10669,51 @@
         <v>1144</v>
       </c>
       <c r="D606" s="8">
         <v>78</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="B607" s="6" t="s">
         <v>1145</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1146</v>
       </c>
       <c r="D607" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="B608" s="6" t="s">
         <v>1147</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1148</v>
       </c>
       <c r="D608" s="8">
-        <v>6.7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="B609" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>1150</v>
       </c>
       <c r="D609" s="8">
         <v>135</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="B610" s="6" t="s">
         <v>1151</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>1152</v>
       </c>
       <c r="D610" s="8">
         <v>80</v>
       </c>
     </row>
     <row r="611" spans="1:4">
@@ -10867,51 +10867,51 @@
         <v>1180</v>
       </c>
       <c r="D624" s="8">
         <v>193</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="B625" s="6" t="s">
         <v>1181</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1182</v>
       </c>
       <c r="D625" s="8">
         <v>215</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="B626" s="6" t="s">
         <v>1183</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1184</v>
       </c>
       <c r="D626" s="8">
-        <v>705</v>
+        <v>652</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="B627" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D627" s="8">
         <v>551</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="B628" s="6" t="s">
         <v>1187</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1188</v>
       </c>
       <c r="D628" s="8">
         <v>1055</v>
       </c>
     </row>
     <row r="629" spans="1:4">
@@ -10922,51 +10922,51 @@
         <v>1190</v>
       </c>
       <c r="D629" s="8">
         <v>75</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="B630" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D630" s="8">
         <v>36</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="B631" s="6" t="s">
         <v>1193</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1194</v>
       </c>
       <c r="D631" s="8">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="B632" s="6" t="s">
         <v>1195</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="D632" s="8">
         <v>167</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="B633" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="D633" s="8">
         <v>506</v>
       </c>
     </row>
     <row r="634" spans="1:4">