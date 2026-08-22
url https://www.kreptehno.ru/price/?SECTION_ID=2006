--- v1 (2026-08-22)
+++ v2 (2026-08-22)
@@ -3797,51 +3797,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d70227eb5b13be8f7930e17f3bd051.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c7031b61483a233d33e0fb32a838a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>