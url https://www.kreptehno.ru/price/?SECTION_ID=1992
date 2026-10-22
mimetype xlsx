--- v0 (2026-08-22)
+++ v1 (2026-10-22)
@@ -227,99 +227,99 @@
   <si>
     <t>30204014/501491</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,0*93мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204059/501927</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,5*101мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204064/501972</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,7*101мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204066</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,9*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204048</t>
+    <t>30204048/501835</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,3*101мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204062/501958</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,2*65мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204031/501668</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,1*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204050/501859</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  1,0*34мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204009</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  8,5*117мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204084/30203092</t>
+    <t>30204084/502177</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  9,0*125мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204089/502221</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,3*65мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204032</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 10,2*133мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204101</t>
+    <t>30204101/502290</t>
   </si>
   <si>
     <t>Набор сверл по металлу 10шт.(1,0-10мм) HSS-Е DIN338 кобальтовые, пласт. коробка</t>
   </si>
   <si>
     <t>180201016</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,8*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204047/501828</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  8,0*117мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204079/502122</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  1,7*43мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204016</t>
   </si>
@@ -347,51 +347,51 @@
   <si>
     <t>30204049/501842</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,2*75мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204041/501767</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,5*80мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204044/501798</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 13,0*151мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204129/502344</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 12,0*151мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204119/30203127</t>
+    <t>30204119/502337</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,0*61мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204029/501644</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 11,5*142мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204114</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  2,5*57мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204024/501590</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  7,0*109мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204069/502023</t>
   </si>
@@ -425,69 +425,69 @@
   <si>
     <t>30204039/501743</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,1*65мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204030/501651</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,8*93мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204057/501903</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  9,5*125мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204094</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,5*93мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204054</t>
+    <t>30204054/501873</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,5*70мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204034</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  9,9*125мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204098</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  1,6*43мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204015</t>
+    <t>30204015/501507</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  2,5*57мм HSS-Е DIN338 кобальтовое (блистер 2 шт)</t>
   </si>
   <si>
     <t>30203032**</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,0*61мм HSS-Е DIN338 кобальтовое (блистер 2 шт)</t>
   </si>
   <si>
     <t>30203037**</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  7,5*109мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204074/502078</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  19,0*135*198мм HSS-Е DIN338 кобальтовое с проточкой 13мм</t>
   </si>
   <si>
     <t>30204410**</t>
   </si>
@@ -632,51 +632,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ceac1f2c1bbeb11189c2716c7ac09e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c01b22421d2a07ba7bd92f3a96fe221.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1487,95 +1487,95 @@
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>949</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>2960</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>507</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>64</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>407</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>698</v>
+        <v>812</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>625</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>227</v>
       </c>
     </row>
     <row r="58" spans="1:4">
@@ -1751,51 +1751,51 @@
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>676</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
         <v>254</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>860</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>64</v>
       </c>
     </row>
     <row r="78" spans="1:4">
@@ -1817,62 +1817,62 @@
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>238</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>465</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
-        <v>3450</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
-        <v>3020</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="5" t="s">
         <v>152</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>