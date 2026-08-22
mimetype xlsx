--- v0 (2026-05-01)
+++ v1 (2026-08-22)
@@ -32,51 +32,51 @@
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
-    <t xml:space="preserve">Ножи для электрорубанков </t>
+    <t>Ножи для электрорубанков</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Комплект ножей для рубанка 102х6х1,2 (быстрореж. сталь) ИНТЕРСКОЛ</t>
   </si>
   <si>
     <t>2090910200120*</t>
   </si>
   <si>
     <t>Нож для рубанка НМ 82х5,5х1,1мм, твердосплавный, (2шт), WILPU</t>
   </si>
   <si>
     <t>3503000002</t>
   </si>
   <si>
     <t>Направляющая для заточки стамесок и ножей для рубанков, Narex</t>
   </si>
@@ -236,51 +236,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3db08385e7c599d4e78710fb37c471.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d3332c49f90fe52375960b88d9c8b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -684,51 +684,51 @@
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>1310</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>1842</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>312</v>
+        <v>296</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>451</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>550</v>
       </c>
     </row>
     <row r="19" spans="1:4">