--- v1 (2026-08-22)
+++ v2 (2026-08-23)
@@ -236,51 +236,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d3332c49f90fe52375960b88d9c8b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52435ed0ad72a5e6af8f270b51968f631.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>