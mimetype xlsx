--- v0 (2026-04-30)
+++ v1 (2026-07-06)
@@ -188,51 +188,51 @@
   <si>
     <t xml:space="preserve">Точильный круг 150х16х12,7 WA60, MAKITA </t>
   </si>
   <si>
     <t>B-51998/B-51926</t>
   </si>
   <si>
     <t xml:space="preserve">Точильный круг 150х16х12,7 GC 120, MAKITA </t>
   </si>
   <si>
     <t>B-51932/B-52009</t>
   </si>
   <si>
     <t>Круг шлифовальный 250*20*32 25А, белый</t>
   </si>
   <si>
     <t>6021432</t>
   </si>
   <si>
     <t>Круг шлифовальный 250*20*32 63С, зеленый</t>
   </si>
   <si>
     <t>6021433</t>
   </si>
   <si>
-    <t>Круг шлифовальный 400*40*127 63С, зеленый</t>
+    <t>Круг шлифовальный 400*40*127 64С, зеленый</t>
   </si>
   <si>
     <t>602182</t>
   </si>
   <si>
     <t>Круг шлифовальный 250*40*76 64C, зеленый</t>
   </si>
   <si>
     <t>602185</t>
   </si>
   <si>
     <t>Круг шлифовальный 250*40*76 25А, белый</t>
   </si>
   <si>
     <t>602184</t>
   </si>
   <si>
     <t>Круг шлифовальный 125*20*12,7 64С, зеленый</t>
   </si>
   <si>
     <t>6019155</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
@@ -368,51 +368,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee9d56eb321ca22934006d11de10b81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd319003662e84d5ab6e51f08e455c021.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -816,51 +816,51 @@
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>2247</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>337</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>407</v>
+        <v>366</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>2410</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>376</v>
       </c>
     </row>
     <row r="17" spans="1:4">
@@ -970,51 +970,51 @@
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>598</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>4175</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>2611</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>2166</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>256</v>
       </c>
     </row>
     <row r="31" spans="1:4">
@@ -1047,51 +1047,51 @@
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>957</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>1262</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>5425</v>
+        <v>5320</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>1900</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>1464</v>
       </c>
     </row>
     <row r="38" spans="1:4">