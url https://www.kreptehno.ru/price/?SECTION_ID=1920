--- v1 (2026-07-06)
+++ v2 (2026-07-06)
@@ -368,51 +368,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd319003662e84d5ab6e51f08e455c021.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5567ea790b9a9045a61ceb9244c861.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>