--- v2 (2026-07-06)
+++ v3 (2026-07-07)
@@ -368,51 +368,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5567ea790b9a9045a61ceb9244c861.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb17185886f13b456a4897a39595a571.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>