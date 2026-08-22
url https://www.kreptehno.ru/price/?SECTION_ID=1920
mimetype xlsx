--- v3 (2026-07-07)
+++ v4 (2026-08-22)
@@ -368,51 +368,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb17185886f13b456a4897a39595a571.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053372c934294faf14f544ee703619f61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -816,95 +816,95 @@
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>2247</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>337</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>366</v>
+        <v>356</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>2410</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>376</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>2580</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>603</v>
+        <v>596</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>843</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>257</v>
       </c>
     </row>
     <row r="21" spans="1:4">
@@ -948,51 +948,51 @@
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>228</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>598</v>
+        <v>544</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>4175</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>2740</v>
       </c>
     </row>
     <row r="29" spans="1:4">
@@ -1014,51 +1014,51 @@
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>256</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>1654</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>1813</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>957</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>1262</v>
       </c>
     </row>
     <row r="35" spans="1:4">