--- v4 (2026-08-22)
+++ v5 (2026-08-22)
@@ -368,51 +368,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053372c934294faf14f544ee703619f61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca1f412af3e6d79eab53d42a1b014c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>