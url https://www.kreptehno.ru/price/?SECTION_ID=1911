--- v0 (2026-07-06)
+++ v1 (2026-07-06)
@@ -2021,51 +2021,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7a42c6a81d2daafd15cf26f1584eb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9b333f3109c1db0b2e0217d7ec1621.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4027,51 +4027,51 @@
         <v>6</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D159" s="8">
         <v>76</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D160" s="8">
-        <v>74</v>
+        <v>82</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D161" s="8">
         <v>107</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D162" s="8">
         <v>147</v>
       </c>
     </row>
     <row r="163" spans="1:4">
@@ -4460,106 +4460,106 @@
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="5" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D201" s="8">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D202" s="8">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D203" s="8">
-        <v>383</v>
+        <v>452</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="B204" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D204" s="8">
         <v>24</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="B205" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D205" s="8">
         <v>280</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="B206" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D206" s="8">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="B207" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D207" s="8">
         <v>438</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="B208" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D208" s="8">
         <v>317</v>
       </c>
     </row>
     <row r="209" spans="1:4">
@@ -4603,84 +4603,84 @@
         <v>378</v>
       </c>
       <c r="D212" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="B213" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D213" s="8">
         <v>29</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="B214" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D214" s="8">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="B215" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D215" s="8">
         <v>39</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="B216" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D216" s="8">
         <v>101</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="B217" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D217" s="8">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="B218" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D218" s="8">
         <v>24</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="B219" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D219" s="8">
         <v>46</v>
       </c>
     </row>
     <row r="220" spans="1:4">
@@ -4702,73 +4702,73 @@
         <v>396</v>
       </c>
       <c r="D221" s="8">
         <v>224</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="B222" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D222" s="8">
         <v>174</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="B223" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D223" s="8">
-        <v>383</v>
+        <v>332</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="B224" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D224" s="8">
         <v>37</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="B225" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D225" s="8">
-        <v>506</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="B226" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D226" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="B227" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D227" s="8">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:4">
@@ -4845,51 +4845,51 @@
         <v>422</v>
       </c>
       <c r="D234" s="8">
         <v>30</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="B235" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D235" s="8">
         <v>43</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="B236" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D236" s="8">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="B237" s="5" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="B238" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="B239" s="6" t="s">
         <v>428</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>429</v>
       </c>