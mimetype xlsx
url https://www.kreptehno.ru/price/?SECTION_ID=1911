--- v1 (2026-07-06)
+++ v2 (2026-08-22)
@@ -383,75 +383,75 @@
   <si>
     <t>Круг абразивный на липучке 60 - 125мм</t>
   </si>
   <si>
     <t>125-060-00</t>
   </si>
   <si>
     <t>Круг абразивный на липучке 240- 125мм</t>
   </si>
   <si>
     <t>125-240-00</t>
   </si>
   <si>
     <t xml:space="preserve">Круг абразивный на липучке 320 - 125мм </t>
   </si>
   <si>
     <t>125-320-00</t>
   </si>
   <si>
     <t>Круг абразивный на липучке 180 - 125мм</t>
   </si>
   <si>
     <t>125-180-00</t>
   </si>
   <si>
-    <t xml:space="preserve">Круг абразивный на липучке 40-150мм (10шт) </t>
+    <t xml:space="preserve">Круг абразивный на липучке 40 - 150мм (10шт) </t>
   </si>
   <si>
     <t>150-040-00</t>
   </si>
   <si>
-    <t>Круг абразивный на липучке 60-150мм (10шт)</t>
+    <t>Круг абразивный на липучке 60 - 150мм (10шт)</t>
   </si>
   <si>
     <t>150-060-00</t>
   </si>
   <si>
-    <t>Круг абразивный на липучке 80-150мм (10шт)</t>
+    <t>Круг абразивный на липучке 80 - 150мм (10шт)</t>
   </si>
   <si>
     <t>150-080-00</t>
   </si>
   <si>
-    <t>Круг абразивный на липучке 100-150 мм(10шт)</t>
+    <t>Круг абразивный на липучке 100 - 150 мм (10шт)</t>
   </si>
   <si>
     <t>150-100-00</t>
   </si>
   <si>
-    <t xml:space="preserve">Круг абразивный на липучке 120-150мм (10шт) </t>
+    <t xml:space="preserve">Круг абразивный на липучке 120 - 150мм (10шт) </t>
   </si>
   <si>
     <t>150-120-00</t>
   </si>
   <si>
     <t>Абразивы/Круг абразивный на липучке перфорированный D125, D150</t>
   </si>
   <si>
     <t>Круг абразивный на липучке 220 -125 мм перфорированный</t>
   </si>
   <si>
     <t>125-220-01</t>
   </si>
   <si>
     <t>Круг абразивный на липучке 36 -125 мм перфорированный</t>
   </si>
   <si>
     <t>125-036-01</t>
   </si>
   <si>
     <t>Круг абразивный на липучке 320 -125 мм перфорированный</t>
   </si>
   <si>
     <t>125-320-01</t>
   </si>
@@ -2021,51 +2021,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9b333f3109c1db0b2e0217d7ec1621.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42ab37ef0c6c9d88409f696692f99b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2491,106 +2491,106 @@
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>333</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>436</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>215</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>228</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>228</v>
+        <v>215</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>234</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>305</v>
       </c>
     </row>
     <row r="24" spans="1:4">
@@ -2650,172 +2650,172 @@
         <v>42</v>
       </c>
       <c r="D29" s="8">
         <v>1086</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="8">
         <v>1086</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="8">
-        <v>1084</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D32" s="8">
-        <v>1311</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="8">
-        <v>1161</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="8">
         <v>2050</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D36" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D37" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D39" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D40" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D41" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D42" s="8">
-        <v>1161</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>71</v>
       </c>
@@ -3725,95 +3725,95 @@
         <v>226</v>
       </c>
       <c r="D130" s="8">
         <v>2247</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D131" s="8">
         <v>337</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D132" s="8">
-        <v>366</v>
+        <v>356</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D133" s="8">
         <v>2410</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D134" s="8">
         <v>376</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D135" s="8">
         <v>2580</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D136" s="8">
-        <v>603</v>
+        <v>596</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D137" s="8">
         <v>843</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D138" s="8">
         <v>257</v>
       </c>
     </row>
     <row r="139" spans="1:4">
@@ -3857,51 +3857,51 @@
         <v>250</v>
       </c>
       <c r="D142" s="8">
         <v>228</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D143" s="8">
         <v>400</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D144" s="8">
-        <v>598</v>
+        <v>544</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D145" s="8">
         <v>4175</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D146" s="8">
         <v>2740</v>
       </c>
     </row>
     <row r="147" spans="1:4">
@@ -3923,51 +3923,51 @@
         <v>262</v>
       </c>
       <c r="D148" s="8">
         <v>256</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D149" s="8">
         <v>1654</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D150" s="8">
-        <v>1813</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D151" s="8">
         <v>957</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D152" s="8">
         <v>1262</v>
       </c>
     </row>
     <row r="153" spans="1:4">
@@ -4087,282 +4087,282 @@
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="5" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D166" s="8">
-        <v>233</v>
+        <v>213</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D167" s="8">
         <v>148</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D168" s="8">
         <v>104</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D169" s="8">
-        <v>239</v>
+        <v>254</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D170" s="8">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D171" s="8">
-        <v>876</v>
+        <v>745</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D172" s="8">
-        <v>148</v>
+        <v>157</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D173" s="8">
         <v>183</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="B174" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D174" s="8">
         <v>156</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="B175" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D175" s="8">
-        <v>521</v>
+        <v>443</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D176" s="8">
         <v>78</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D177" s="8">
         <v>259</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D178" s="8">
-        <v>182</v>
+        <v>155</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D179" s="8">
         <v>183</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D180" s="8">
-        <v>183</v>
+        <v>156</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D181" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D182" s="8">
         <v>222</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D183" s="8">
-        <v>70</v>
+        <v>44</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D184" s="8">
-        <v>88</v>
+        <v>75</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D185" s="8">
         <v>814</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D186" s="8">
         <v>1212</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D187" s="8">
-        <v>651</v>
+        <v>554</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="5" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>337</v>
       </c>
@@ -4471,183 +4471,183 @@
         <v>6</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D201" s="8">
         <v>34</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D202" s="8">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D203" s="8">
         <v>452</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="B204" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D204" s="8">
         <v>24</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="B205" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D205" s="8">
-        <v>280</v>
+        <v>293</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="B206" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D206" s="8">
         <v>32</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="B207" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D207" s="8">
-        <v>438</v>
+        <v>458</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="B208" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D208" s="8">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="B209" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D209" s="8">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="B210" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D210" s="8">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="B211" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D211" s="8">
         <v>47</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="B212" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D212" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="B213" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D213" s="8">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="B214" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D214" s="8">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="B215" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D215" s="8">
         <v>39</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="B216" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D216" s="8">
         <v>101</v>
       </c>
     </row>
     <row r="217" spans="1:4">
@@ -4713,51 +4713,51 @@
         <v>398</v>
       </c>
       <c r="D222" s="8">
         <v>174</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="B223" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D223" s="8">
         <v>332</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="B224" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D224" s="8">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="B225" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D225" s="8">
         <v>1002</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="B226" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D226" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="227" spans="1:4">
@@ -4845,51 +4845,51 @@
         <v>422</v>
       </c>
       <c r="D234" s="8">
         <v>30</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="B235" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D235" s="8">
         <v>43</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="B236" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D236" s="8">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="B237" s="5" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="B238" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="B239" s="6" t="s">
         <v>428</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>429</v>
       </c>
@@ -4960,51 +4960,51 @@
         <v>441</v>
       </c>
       <c r="D245" s="8">
         <v>38</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="B246" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D246" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="B247" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D247" s="8">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="B248" s="6" t="s">
         <v>446</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D248" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="B249" s="6" t="s">
         <v>448</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D249" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="250" spans="1:4">
@@ -5240,62 +5240,62 @@
         <v>490</v>
       </c>
       <c r="D271" s="8">
         <v>523</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="B272" s="6" t="s">
         <v>491</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D272" s="8">
         <v>288</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="B273" s="6" t="s">
         <v>493</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D273" s="8">
-        <v>368</v>
+        <v>352</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="B274" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D274" s="8">
-        <v>259</v>
+        <v>243</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="B275" s="6" t="s">
         <v>497</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D275" s="8">
         <v>458</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="B276" s="5" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="B277" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>6</v>
       </c>
@@ -5344,84 +5344,84 @@
         <v>507</v>
       </c>
       <c r="D281" s="8">
         <v>190</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="B282" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D282" s="8">
         <v>190</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="B283" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D283" s="8">
-        <v>190</v>
+        <v>184</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D284" s="8">
         <v>190</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6" t="s">
         <v>514</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D285" s="8">
         <v>190</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D286" s="8">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6" t="s">
         <v>518</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D287" s="8">
         <v>219</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="B288" s="5" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>6</v>
       </c>
@@ -5486,51 +5486,51 @@
         <v>529</v>
       </c>
       <c r="D295" s="8">
         <v>541</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="B296" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D296" s="8">
         <v>546</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="B297" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D297" s="8">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="B298" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D298" s="8">
         <v>558</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="B299" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D299" s="8">
         <v>558</v>
       </c>
     </row>
     <row r="300" spans="1:4">
@@ -5645,161 +5645,161 @@
         <v>6</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="B311" s="6" t="s">
         <v>557</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D311" s="8">
         <v>20070</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="B312" s="6" t="s">
         <v>559</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D312" s="8">
-        <v>20550</v>
+        <v>19210</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="B313" s="6" t="s">
         <v>561</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D313" s="8">
-        <v>19940</v>
+        <v>21340</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="B314" s="6" t="s">
         <v>563</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D314" s="8">
         <v>25401</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="B315" s="6" t="s">
         <v>565</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D315" s="8">
         <v>19840</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="B316" s="6" t="s">
         <v>567</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D316" s="8">
         <v>25182</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="B317" s="6" t="s">
         <v>569</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D317" s="8">
-        <v>19001</v>
+        <v>21340</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="B318" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D318" s="8">
         <v>22330</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="B319" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D319" s="8">
-        <v>19261</v>
+        <v>20200</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="B320" s="6" t="s">
         <v>575</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D320" s="8">
         <v>19879</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="B321" s="6" t="s">
         <v>577</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D321" s="8">
-        <v>21335</v>
+        <v>22330</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="B322" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D322" s="8">
-        <v>19940</v>
+        <v>21340</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="B323" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D323" s="8">
         <v>19940</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="B324" s="5" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="B325" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>6</v>
       </c>