--- v0 (2026-07-06)
+++ v1 (2026-08-22)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5051">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5055">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Оснастка/Абразивы/Диск абразивный лепестковый для дрели</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -383,75 +383,75 @@
   <si>
     <t>Круг абразивный на липучке 60 - 125мм</t>
   </si>
   <si>
     <t>125-060-00</t>
   </si>
   <si>
     <t>Круг абразивный на липучке 240- 125мм</t>
   </si>
   <si>
     <t>125-240-00</t>
   </si>
   <si>
     <t xml:space="preserve">Круг абразивный на липучке 320 - 125мм </t>
   </si>
   <si>
     <t>125-320-00</t>
   </si>
   <si>
     <t>Круг абразивный на липучке 180 - 125мм</t>
   </si>
   <si>
     <t>125-180-00</t>
   </si>
   <si>
-    <t xml:space="preserve">Круг абразивный на липучке 40-150мм (10шт) </t>
+    <t xml:space="preserve">Круг абразивный на липучке 40 - 150мм (10шт) </t>
   </si>
   <si>
     <t>150-040-00</t>
   </si>
   <si>
-    <t>Круг абразивный на липучке 60-150мм (10шт)</t>
+    <t>Круг абразивный на липучке 60 - 150мм (10шт)</t>
   </si>
   <si>
     <t>150-060-00</t>
   </si>
   <si>
-    <t>Круг абразивный на липучке 80-150мм (10шт)</t>
+    <t>Круг абразивный на липучке 80 - 150мм (10шт)</t>
   </si>
   <si>
     <t>150-080-00</t>
   </si>
   <si>
-    <t>Круг абразивный на липучке 100-150 мм(10шт)</t>
+    <t>Круг абразивный на липучке 100 - 150 мм (10шт)</t>
   </si>
   <si>
     <t>150-100-00</t>
   </si>
   <si>
-    <t xml:space="preserve">Круг абразивный на липучке 120-150мм (10шт) </t>
+    <t xml:space="preserve">Круг абразивный на липучке 120 - 150мм (10шт) </t>
   </si>
   <si>
     <t>150-120-00</t>
   </si>
   <si>
     <t>Оснастка/Абразивы/Круг абразивный на липучке перфорированный D125, D150</t>
   </si>
   <si>
     <t>Круг абразивный на липучке 220 -125 мм перфорированный</t>
   </si>
   <si>
     <t>125-220-01</t>
   </si>
   <si>
     <t>Круг абразивный на липучке 36 -125 мм перфорированный</t>
   </si>
   <si>
     <t>125-036-01</t>
   </si>
   <si>
     <t>Круг абразивный на липучке 320 -125 мм перфорированный</t>
   </si>
   <si>
     <t>125-320-01</t>
   </si>
@@ -5903,50 +5903,56 @@
   <si>
     <t>Коронка d= 67mm HSS-Bi-Metall крупный зуб, Со8%</t>
   </si>
   <si>
     <t>80101054</t>
   </si>
   <si>
     <t>Коронка d= 76mm HSS-Bi-Metall крупный зуб RENNMAUS</t>
   </si>
   <si>
     <t>04076760001</t>
   </si>
   <si>
     <t>Коронка d=152mm HSS-Bi-Metall крупный зуб, Со8%</t>
   </si>
   <si>
     <t>80101139</t>
   </si>
   <si>
     <t>Коронка d=200mm HSS-Bi-Metall крупный зуб, Со8%</t>
   </si>
   <si>
     <t>80101187</t>
   </si>
   <si>
+    <t>Коронка d=146mm HSS-Bi-Metall крупный зуб, Со8%</t>
+  </si>
+  <si>
+    <t>80101133</t>
+  </si>
+  <si>
     <t>Оснастка/Коронка Bi-Metall мелкий зуб</t>
   </si>
   <si>
     <t>Коронка d= 25mm HSS-Bi-Metall мелкий зуб WILPU</t>
   </si>
   <si>
     <t>3102500101</t>
   </si>
   <si>
     <t>Коронка d= 35mm HSS-Bi-Metall мелкий зуб WILPU</t>
   </si>
   <si>
     <t>3103500101</t>
   </si>
   <si>
     <t>Коронка d= 44mm HSS-Bi-Metall мелкий зуб WILPU</t>
   </si>
   <si>
     <t>3104400101</t>
   </si>
   <si>
     <t>Коронка d= 40mm HSS-Bi-Metall мелкий зуб WILPU</t>
   </si>
   <si>
     <t>3104000101</t>
@@ -6203,51 +6209,51 @@
   <si>
     <t>80102031</t>
   </si>
   <si>
     <t>Коронка d= 65mm HSS-Bi-Metall мелкий зуб RENNMAUS</t>
   </si>
   <si>
     <t>07065760001</t>
   </si>
   <si>
     <t>Оснастка/Коронка алмазная для керамогранита, бетона Distar, Diamond Industrial, Hardcore</t>
   </si>
   <si>
     <t>Адаптер 5/8&amp;quot; х d3/8&amp;quot; для коронок алмазных САМС-В</t>
   </si>
   <si>
     <t>196355**</t>
   </si>
   <si>
     <t xml:space="preserve">Коронка алмазная 68х10*М16 4 турбо + переходник SDS+ САСС, Md-Star </t>
   </si>
   <si>
     <t>MD-CACCT68</t>
   </si>
   <si>
-    <t xml:space="preserve">Коронка алмазная по бетону 80 мм SDS+,  Diamond Industrial </t>
+    <t xml:space="preserve">Коронка алмазная по бетону 82 мм SDS+,  Diamond Industrial </t>
   </si>
   <si>
     <t>DIDCC80</t>
   </si>
   <si>
     <t xml:space="preserve">Коронка алмазная по керамике и керамограниту  8 мм, хвостовик HEX 1/4, Diamond Industrial </t>
   </si>
   <si>
     <t>DIDKVP08S10</t>
   </si>
   <si>
     <t xml:space="preserve">Коронка алмазная по керамике и керамограниту 8 мм/M14 для УШМ, Diamond Industrial </t>
   </si>
   <si>
     <t>DIDKVP08M14</t>
   </si>
   <si>
     <t xml:space="preserve">Коронка алмазная по керамике и керамограниту 40 мм/M14 для УШМ, Diamond Industrial </t>
   </si>
   <si>
     <t>DIDKVP40M14</t>
   </si>
   <si>
     <t xml:space="preserve">Коронка алмазная по бетону 68 мм SDS+,  Diamond Industrial </t>
   </si>
@@ -6902,56 +6908,50 @@
   <si>
     <t>132AS</t>
   </si>
   <si>
     <t>Удлинитель для коронок L300 1 1/4&amp;quot; ALUMINIUM, АТИС</t>
   </si>
   <si>
     <t>U300AL</t>
   </si>
   <si>
     <t>Удлинитель для коронок L500 1 1/4&amp;quot; ALUMINIUM, АТИС</t>
   </si>
   <si>
     <t>U500AL</t>
   </si>
   <si>
     <t>Оснастка/Коронка по бетону с победитовым зубом</t>
   </si>
   <si>
     <t xml:space="preserve">Адаптер SDS+ L115мм для коронок с вн. конусом  DreBo/Германия/ </t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t xml:space="preserve">Центрирующее сверло для коронок SDSmax 11*120 DreBo </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Адаптер SDS+ 175/100мм к коронкам по бетону </t>
   </si>
   <si>
     <t>110001/DS-006-100</t>
   </si>
   <si>
     <t>Коронка по бетону 68мм в сборе, SDS+</t>
   </si>
   <si>
     <t>110068/562092</t>
   </si>
   <si>
     <t>Коронка по бетону 80мм в сборе, SDS+</t>
   </si>
   <si>
     <t>110080/562093</t>
   </si>
   <si>
     <t xml:space="preserve">Коронка по бетону 65мм в сборе, SDS+ </t>
   </si>
   <si>
     <t>110065/562091</t>
   </si>
   <si>
     <t>Коронка по бетону 80мм без хвостовика и ц/с</t>
@@ -10235,51 +10235,51 @@
   <si>
     <t>Сверло по металлу корончатое 25,0*55*92 мм HSS-G, WELDON 19 TCT</t>
   </si>
   <si>
     <t>40105018</t>
   </si>
   <si>
     <t>Оснастка/Сверла/Сверло по металлу нешлифованое Россия</t>
   </si>
   <si>
     <t>Набор сверл по металлу №46, 6шт (D3.0-6.0мм) ВИ</t>
   </si>
   <si>
     <t>НС46/5509155</t>
   </si>
   <si>
     <t>Набор сверл по металлу №1, 12шт (D3.0-8.0мм) ВИ</t>
   </si>
   <si>
     <t>НС1/5503065</t>
   </si>
   <si>
     <t>Набор сверл по металлу №2 ,10шт (D3.0-5.0мм) ВИ</t>
   </si>
   <si>
-    <t>НС2</t>
+    <t>НС2/5509154</t>
   </si>
   <si>
     <t>Сверло по металлу 7,0*109/69 мм Р9 /Туламаш/</t>
   </si>
   <si>
     <t>7,0/41337</t>
   </si>
   <si>
     <t>Набор сверл по металлу №3, 13шт (D3.0-10.0мм) ВИ</t>
   </si>
   <si>
     <t>НС3/5503067</t>
   </si>
   <si>
     <t xml:space="preserve">Сверло по металлу 3,3*106/69 мм длин, кл. А1 Р9. н/тит /Туламаш/ </t>
   </si>
   <si>
     <t>3,3/55273д</t>
   </si>
   <si>
     <t>Сверло конический хвостовик 18*228/130 мм Р6М5, конус№2/Туламаш/</t>
   </si>
   <si>
     <t>18/59105</t>
   </si>
@@ -12512,51 +12512,51 @@
   <si>
     <t>307 000 330</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,7*101мм HSS-Е DIN338 кобальтовое, KEIL /Германия/</t>
   </si>
   <si>
     <t>307 000 670</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,2*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204051/501866</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 12,5*151мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204124</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  1,5*40мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204014</t>
+    <t>30204014/501491</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,0*93мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204059/501927</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,5*101мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204064/501972</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,7*101мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204066</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,9*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204048</t>
   </si>
@@ -12638,57 +12638,57 @@
   <si>
     <t>30204625</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 10,0*88мм для высверливания сварочных точек HSS-Е DIN1897 кобальтовое</t>
   </si>
   <si>
     <t>30204632/30204639**</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  8,0*80мм для высверливания сварочных точек HSS-Е DIN1897 кобальтовое</t>
   </si>
   <si>
     <t>30204628/30204638</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,0*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204049/501842</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,2*75мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204041</t>
+    <t>30204041/501767</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,5*80мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204044</t>
+    <t>30204044/501798</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 13,0*151мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204129/502344</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 12,0*151мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204119/30203127</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,0*61мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204029/501644</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 11,5*142мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204114</t>
   </si>
@@ -12771,50 +12771,62 @@
     <t>30204098</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  1,6*43мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204015</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  2,5*57мм HSS-Е DIN338 кобальтовое (блистер 2 шт)</t>
   </si>
   <si>
     <t>30203032**</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,0*61мм HSS-Е DIN338 кобальтовое (блистер 2 шт)</t>
   </si>
   <si>
     <t>30203037**</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  7,5*109мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204074/502078</t>
+  </si>
+  <si>
+    <t>Сверло по металлу и нерж. стали  19,0*135*198мм HSS-Е DIN338 кобальтовое с проточкой 13мм</t>
+  </si>
+  <si>
+    <t>30204410**</t>
+  </si>
+  <si>
+    <t>Сверло по металлу и нерж. стали  18,0*130*191мм HSS-Е DIN338 кобальтовое с проточкой 13мм</t>
+  </si>
+  <si>
+    <t>30204400**</t>
   </si>
   <si>
     <t xml:space="preserve">Оснастка/Сверла/Сверло по натуральному камню, граниту </t>
   </si>
   <si>
     <t>Сверло по натуральному камню, граниту 8,0x75x120 mm  HARDTEC, KEIL</t>
   </si>
   <si>
     <t>168 000 080</t>
   </si>
   <si>
     <t xml:space="preserve">Оснастка/Сверла/Сверло по стеклу и кафелю </t>
   </si>
   <si>
     <t>Балеринка-Сверло кольцевое по кафелю 40-100мм, TOPEX</t>
   </si>
   <si>
     <t>16B451</t>
   </si>
   <si>
     <t xml:space="preserve">Сверло по стеклу и керамике  4,0*70  2 реж. лепестка, 6-гран. хвостовик, HARDCORE </t>
   </si>
   <si>
     <t>150004</t>
   </si>
@@ -15326,51 +15338,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61d6ce78eb77c2f493569571d3868f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c496d5815324117162e8f98bd0cbd0b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -15666,54 +15678,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2669"/>
+  <dimension ref="A1:D2671"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B2669" sqref="B2669"/>
+      <selection activeCell="B2671" sqref="B2671"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -15796,106 +15808,106 @@
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>333</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>436</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>215</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>228</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>228</v>
+        <v>215</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>234</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>305</v>
       </c>
     </row>
     <row r="24" spans="1:4">
@@ -15955,172 +15967,172 @@
         <v>42</v>
       </c>
       <c r="D29" s="8">
         <v>1086</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="8">
         <v>1086</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="8">
-        <v>1084</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D32" s="8">
-        <v>1311</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="8">
-        <v>1161</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="8">
         <v>2050</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D36" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D37" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D39" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D40" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D41" s="8">
-        <v>1161</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D42" s="8">
-        <v>1161</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>71</v>
       </c>
@@ -17030,95 +17042,95 @@
         <v>226</v>
       </c>
       <c r="D130" s="8">
         <v>2247</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D131" s="8">
         <v>337</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D132" s="8">
-        <v>366</v>
+        <v>356</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D133" s="8">
         <v>2410</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D134" s="8">
         <v>376</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D135" s="8">
         <v>2580</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D136" s="8">
-        <v>603</v>
+        <v>596</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D137" s="8">
         <v>843</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D138" s="8">
         <v>257</v>
       </c>
     </row>
     <row r="139" spans="1:4">
@@ -17162,51 +17174,51 @@
         <v>250</v>
       </c>
       <c r="D142" s="8">
         <v>228</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D143" s="8">
         <v>400</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D144" s="8">
-        <v>598</v>
+        <v>544</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D145" s="8">
         <v>4175</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D146" s="8">
         <v>2740</v>
       </c>
     </row>
     <row r="147" spans="1:4">
@@ -17228,51 +17240,51 @@
         <v>262</v>
       </c>
       <c r="D148" s="8">
         <v>256</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D149" s="8">
         <v>1654</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D150" s="8">
-        <v>1813</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D151" s="8">
         <v>957</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D152" s="8">
         <v>1262</v>
       </c>
     </row>
     <row r="153" spans="1:4">
@@ -17332,51 +17344,51 @@
         <v>6</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D159" s="8">
         <v>76</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D160" s="8">
-        <v>74</v>
+        <v>82</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D161" s="8">
         <v>107</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D162" s="8">
         <v>147</v>
       </c>
     </row>
     <row r="163" spans="1:4">
@@ -17392,282 +17404,282 @@
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="5" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D166" s="8">
-        <v>233</v>
+        <v>213</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D167" s="8">
         <v>148</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D168" s="8">
         <v>104</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D169" s="8">
-        <v>239</v>
+        <v>254</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D170" s="8">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D171" s="8">
-        <v>876</v>
+        <v>745</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D172" s="8">
-        <v>148</v>
+        <v>157</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D173" s="8">
         <v>183</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="B174" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D174" s="8">
         <v>156</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="B175" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D175" s="8">
-        <v>521</v>
+        <v>443</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D176" s="8">
         <v>78</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D177" s="8">
         <v>259</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D178" s="8">
-        <v>182</v>
+        <v>155</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D179" s="8">
         <v>183</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D180" s="8">
-        <v>183</v>
+        <v>156</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D181" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D182" s="8">
         <v>222</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D183" s="8">
-        <v>70</v>
+        <v>44</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D184" s="8">
-        <v>88</v>
+        <v>75</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D185" s="8">
         <v>814</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D186" s="8">
         <v>1212</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D187" s="8">
-        <v>651</v>
+        <v>554</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="5" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>337</v>
       </c>
@@ -17765,227 +17777,227 @@
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="5" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D201" s="8">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D202" s="8">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D203" s="8">
-        <v>383</v>
+        <v>452</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="B204" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D204" s="8">
         <v>24</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="B205" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D205" s="8">
-        <v>280</v>
+        <v>293</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="B206" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D206" s="8">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="B207" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D207" s="8">
-        <v>438</v>
+        <v>458</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="B208" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D208" s="8">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="B209" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D209" s="8">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="B210" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D210" s="8">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="B211" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D211" s="8">
         <v>47</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="B212" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D212" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="B213" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D213" s="8">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="B214" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D214" s="8">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="B215" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D215" s="8">
         <v>39</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="B216" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D216" s="8">
         <v>101</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="B217" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D217" s="8">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="B218" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D218" s="8">
         <v>24</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="B219" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D219" s="8">
         <v>46</v>
       </c>
     </row>
     <row r="220" spans="1:4">
@@ -18007,73 +18019,73 @@
         <v>396</v>
       </c>
       <c r="D221" s="8">
         <v>224</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="B222" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D222" s="8">
         <v>174</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="B223" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D223" s="8">
-        <v>383</v>
+        <v>332</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="B224" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D224" s="8">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="B225" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D225" s="8">
-        <v>506</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="B226" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D226" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="B227" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D227" s="8">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:4">
@@ -18150,51 +18162,51 @@
         <v>422</v>
       </c>
       <c r="D234" s="8">
         <v>30</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="B235" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D235" s="8">
         <v>43</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="B236" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D236" s="8">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="B237" s="5" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="B238" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="B239" s="6" t="s">
         <v>428</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>429</v>
       </c>
@@ -18265,51 +18277,51 @@
         <v>441</v>
       </c>
       <c r="D245" s="8">
         <v>38</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="B246" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D246" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="B247" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D247" s="8">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="B248" s="6" t="s">
         <v>446</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D248" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="B249" s="6" t="s">
         <v>448</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D249" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="250" spans="1:4">
@@ -18545,62 +18557,62 @@
         <v>490</v>
       </c>
       <c r="D271" s="8">
         <v>523</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="B272" s="6" t="s">
         <v>491</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D272" s="8">
         <v>288</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="B273" s="6" t="s">
         <v>493</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D273" s="8">
-        <v>368</v>
+        <v>352</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="B274" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D274" s="8">
-        <v>259</v>
+        <v>243</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="B275" s="6" t="s">
         <v>497</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D275" s="8">
         <v>458</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="B276" s="5" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="B277" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>6</v>
       </c>
@@ -18649,84 +18661,84 @@
         <v>507</v>
       </c>
       <c r="D281" s="8">
         <v>190</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="B282" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D282" s="8">
         <v>190</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="B283" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D283" s="8">
-        <v>190</v>
+        <v>184</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D284" s="8">
         <v>190</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6" t="s">
         <v>514</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D285" s="8">
         <v>190</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D286" s="8">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6" t="s">
         <v>518</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D287" s="8">
         <v>219</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="B288" s="5" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>6</v>
       </c>
@@ -18791,51 +18803,51 @@
         <v>529</v>
       </c>
       <c r="D295" s="8">
         <v>541</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="B296" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D296" s="8">
         <v>546</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="B297" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D297" s="8">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="B298" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D298" s="8">
         <v>558</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="B299" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D299" s="8">
         <v>558</v>
       </c>
     </row>
     <row r="300" spans="1:4">
@@ -18950,161 +18962,161 @@
         <v>6</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="B311" s="6" t="s">
         <v>557</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D311" s="8">
         <v>20070</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="B312" s="6" t="s">
         <v>559</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D312" s="8">
-        <v>20550</v>
+        <v>19210</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="B313" s="6" t="s">
         <v>561</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D313" s="8">
-        <v>19940</v>
+        <v>21340</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="B314" s="6" t="s">
         <v>563</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D314" s="8">
         <v>25401</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="B315" s="6" t="s">
         <v>565</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D315" s="8">
         <v>19840</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="B316" s="6" t="s">
         <v>567</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D316" s="8">
         <v>25182</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="B317" s="6" t="s">
         <v>569</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D317" s="8">
-        <v>19001</v>
+        <v>21340</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="B318" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D318" s="8">
         <v>22330</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="B319" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D319" s="8">
-        <v>19261</v>
+        <v>20200</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="B320" s="6" t="s">
         <v>575</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D320" s="8">
         <v>19879</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="B321" s="6" t="s">
         <v>577</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D321" s="8">
-        <v>21335</v>
+        <v>22330</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="B322" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D322" s="8">
-        <v>19940</v>
+        <v>21340</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="B323" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D323" s="8">
         <v>19940</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="B324" s="5" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="B325" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>6</v>
       </c>
@@ -19537,95 +19549,95 @@
         <v>657</v>
       </c>
       <c r="D365" s="8">
         <v>111</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="B366" s="6" t="s">
         <v>658</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D366" s="8">
         <v>111</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="B367" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D367" s="8">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="B368" s="6" t="s">
         <v>662</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D368" s="8">
         <v>101</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="B369" s="6" t="s">
         <v>664</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D369" s="8">
         <v>134</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="B370" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D370" s="8">
         <v>1127</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="B371" s="6" t="s">
         <v>668</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D371" s="8">
-        <v>1602</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="B372" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D372" s="8">
         <v>3050</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="B373" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D373" s="8">
         <v>1205</v>
       </c>
     </row>
     <row r="374" spans="1:4">
@@ -19647,95 +19659,95 @@
         <v>677</v>
       </c>
       <c r="D375" s="8">
         <v>1134</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="B376" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D376" s="8">
         <v>1127</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="B377" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D377" s="8">
-        <v>999</v>
+        <v>983</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="B378" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D378" s="8">
         <v>1621</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="B379" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D379" s="8">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="B380" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D380" s="8">
         <v>111</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="B381" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D381" s="8">
-        <v>1679</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="B382" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D382" s="8">
         <v>1960</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="B383" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D383" s="8">
         <v>1602</v>
       </c>
     </row>
     <row r="384" spans="1:4">
@@ -19911,51 +19923,51 @@
         <v>725</v>
       </c>
       <c r="D399" s="8">
         <v>2070</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="B400" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D400" s="8">
         <v>3720</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="B401" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D401" s="8">
-        <v>796</v>
+        <v>930</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="B402" s="6" t="s">
         <v>730</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D402" s="8">
         <v>1670</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="B403" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D403" s="8">
         <v>999</v>
       </c>
     </row>
     <row r="404" spans="1:4">
@@ -20867,62 +20879,62 @@
         <v>895</v>
       </c>
       <c r="D487" s="8">
         <v>858</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="B488" s="6" t="s">
         <v>896</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D488" s="8">
         <v>1932</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="B489" s="6" t="s">
         <v>898</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D489" s="8">
-        <v>2461</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="B490" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D490" s="8">
-        <v>1747</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="B491" s="6" t="s">
         <v>902</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D491" s="8">
         <v>2546</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="B492" s="5" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="B493" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>6</v>
       </c>
@@ -21317,84 +21329,84 @@
         <v>973</v>
       </c>
       <c r="D529" s="8">
         <v>150</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="B530" s="6" t="s">
         <v>974</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>975</v>
       </c>
       <c r="D530" s="8">
         <v>461</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="B531" s="6" t="s">
         <v>976</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>977</v>
       </c>
       <c r="D531" s="8">
-        <v>148</v>
+        <v>136</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="B532" s="6" t="s">
         <v>978</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D532" s="8">
         <v>470</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="B533" s="6" t="s">
         <v>980</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>981</v>
       </c>
       <c r="D533" s="8">
-        <v>560</v>
+        <v>517</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="B534" s="6" t="s">
         <v>982</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>983</v>
       </c>
       <c r="D534" s="8">
-        <v>200</v>
+        <v>184</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="B535" s="6" t="s">
         <v>984</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>985</v>
       </c>
       <c r="D535" s="8">
         <v>3021</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="B536" s="6" t="s">
         <v>986</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>987</v>
       </c>
       <c r="D536" s="8">
         <v>3867</v>
       </c>
     </row>
     <row r="537" spans="1:4">
@@ -21471,755 +21483,755 @@
         <v>1001</v>
       </c>
       <c r="D543" s="8">
         <v>487</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="B544" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D544" s="8">
         <v>510</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="B545" s="6" t="s">
         <v>1004</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="D545" s="8">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="B546" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="D546" s="8">
         <v>2387</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="B547" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D547" s="8">
         <v>205</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="B548" s="6" t="s">
         <v>1010</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1011</v>
       </c>
       <c r="D548" s="8">
         <v>4147</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="B549" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D549" s="8">
-        <v>262</v>
+        <v>212</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="B550" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D550" s="8">
-        <v>362</v>
+        <v>287</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="B551" s="6" t="s">
         <v>1016</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="D551" s="8">
-        <v>223</v>
+        <v>193</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="B552" s="6" t="s">
         <v>1018</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1019</v>
       </c>
       <c r="D552" s="8">
-        <v>421</v>
+        <v>479</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="B553" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D553" s="8">
         <v>3220</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="B554" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D554" s="8">
         <v>277</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="B555" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="D555" s="8">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="B556" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D556" s="8">
-        <v>302</v>
+        <v>270</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="B557" s="6" t="s">
         <v>1028</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D557" s="8">
-        <v>340</v>
+        <v>293</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="B558" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1031</v>
       </c>
       <c r="D558" s="8">
-        <v>537</v>
+        <v>620</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="B559" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D559" s="8">
-        <v>1181</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="B560" s="6" t="s">
         <v>1034</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1035</v>
       </c>
       <c r="D560" s="8">
         <v>3647</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="B561" s="6" t="s">
         <v>1036</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="D561" s="8">
-        <v>262</v>
+        <v>229</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="B562" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D562" s="8">
         <v>351</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="B563" s="6" t="s">
         <v>1040</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1041</v>
       </c>
       <c r="D563" s="8">
-        <v>376</v>
+        <v>402</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="B564" s="6" t="s">
         <v>1042</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D564" s="8">
-        <v>1471</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="B565" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D565" s="8">
         <v>1890</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="B566" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="D566" s="8">
-        <v>178</v>
+        <v>144</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="B567" s="6" t="s">
         <v>1048</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D567" s="8">
-        <v>196</v>
+        <v>163</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="B568" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D568" s="8">
-        <v>175</v>
+        <v>149</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="B569" s="6" t="s">
         <v>1052</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1053</v>
       </c>
       <c r="D569" s="8">
-        <v>197</v>
+        <v>166</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="B570" s="6" t="s">
         <v>1054</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="D570" s="8">
-        <v>534</v>
+        <v>431</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="B571" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D571" s="8">
-        <v>298</v>
+        <v>344</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="B572" s="6" t="s">
         <v>1058</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1059</v>
       </c>
       <c r="D572" s="8">
         <v>320</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="B573" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D573" s="8">
         <v>475</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="B574" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D574" s="8">
-        <v>692</v>
+        <v>715</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="B575" s="6" t="s">
         <v>1064</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1065</v>
       </c>
       <c r="D575" s="8">
-        <v>198</v>
+        <v>186</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="B576" s="6" t="s">
         <v>1066</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="D576" s="8">
-        <v>350</v>
+        <v>281</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="B577" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="D577" s="8">
         <v>354</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="B578" s="6" t="s">
         <v>1070</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1071</v>
       </c>
       <c r="D578" s="8">
-        <v>2619</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="B579" s="6" t="s">
         <v>1072</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D579" s="8">
         <v>524</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="B580" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="D580" s="8">
-        <v>2498</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="B581" s="6" t="s">
         <v>1076</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1077</v>
       </c>
       <c r="D581" s="8">
         <v>527</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="B582" s="6" t="s">
         <v>1078</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1079</v>
       </c>
       <c r="D582" s="8">
         <v>3586</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="B583" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D583" s="8">
         <v>782</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="B584" s="6" t="s">
         <v>1082</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1083</v>
       </c>
       <c r="D584" s="8">
-        <v>1188</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="B585" s="6" t="s">
         <v>1084</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1085</v>
       </c>
       <c r="D585" s="8">
-        <v>648</v>
+        <v>713</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="B586" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D586" s="8">
-        <v>1700</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="B587" s="6" t="s">
         <v>1088</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1089</v>
       </c>
       <c r="D587" s="8">
         <v>2860</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="B588" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="D588" s="8">
-        <v>275</v>
+        <v>222</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="B589" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D589" s="8">
         <v>699</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="B590" s="6" t="s">
         <v>1094</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1095</v>
       </c>
       <c r="D590" s="8">
         <v>1840</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="B591" s="6" t="s">
         <v>1096</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1097</v>
       </c>
       <c r="D591" s="8">
-        <v>1864</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="B592" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="D592" s="8">
-        <v>502</v>
+        <v>498</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="B593" s="6" t="s">
         <v>1100</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1101</v>
       </c>
       <c r="D593" s="8">
         <v>773</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="B594" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1103</v>
       </c>
       <c r="D594" s="8">
         <v>2432</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="B595" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D595" s="8">
-        <v>504</v>
+        <v>525</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="B596" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="D596" s="8">
         <v>4360</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="B597" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D597" s="8">
-        <v>1870</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="B598" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="D598" s="8">
         <v>536</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="B599" s="6" t="s">
         <v>1112</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="D599" s="8">
         <v>829</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="B600" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="D600" s="8">
-        <v>2640</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="B601" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1117</v>
       </c>
       <c r="D601" s="8">
-        <v>3400</v>
+        <v>3640</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="B602" s="6" t="s">
         <v>1118</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="D602" s="8">
-        <v>590</v>
+        <v>528</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="B603" s="6" t="s">
         <v>1120</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1121</v>
       </c>
       <c r="D603" s="8">
-        <v>4444</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="B604" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D604" s="8">
         <v>5489</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="B605" s="6" t="s">
         <v>1124</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1125</v>
       </c>
       <c r="D605" s="8">
-        <v>468</v>
+        <v>483</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="B606" s="6" t="s">
         <v>1126</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="D606" s="8">
         <v>304</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="B607" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D607" s="8">
-        <v>413</v>
+        <v>360</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="B608" s="6" t="s">
         <v>1130</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="D608" s="8">
-        <v>815</v>
+        <v>936</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="B609" s="6" t="s">
         <v>1132</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D609" s="8">
-        <v>862</v>
+        <v>937</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="B610" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D610" s="8">
         <v>753</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="B611" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1137</v>
       </c>
       <c r="D611" s="8">
         <v>1595</v>
       </c>
     </row>
     <row r="612" spans="1:4">
@@ -22285,117 +22297,117 @@
         <v>1149</v>
       </c>
       <c r="D617" s="8">
         <v>361</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="B618" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D618" s="8">
         <v>2279</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="B619" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D619" s="8">
-        <v>3500</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="B620" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="D620" s="8">
-        <v>3543</v>
+        <v>3910</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="B621" s="6" t="s">
         <v>1156</v>
       </c>
       <c r="C621" s="7" t="s">
         <v>1157</v>
       </c>
       <c r="D621" s="8">
-        <v>3979</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="B622" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="D622" s="8">
         <v>999</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="B623" s="6" t="s">
         <v>1160</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>1161</v>
       </c>
       <c r="D623" s="8">
         <v>2330</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="B624" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D624" s="8">
         <v>4617</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="B625" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="D625" s="8">
-        <v>2569</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="B626" s="6" t="s">
         <v>1166</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D626" s="8">
         <v>1420</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="B627" s="6" t="s">
         <v>1168</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="D627" s="8">
         <v>5121</v>
       </c>
     </row>
     <row r="628" spans="1:4">
@@ -22450,183 +22462,183 @@
         <v>1179</v>
       </c>
       <c r="D632" s="8">
         <v>1399</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="B633" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="D633" s="8">
         <v>4350</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="B634" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D634" s="8">
-        <v>4385</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="B635" s="6" t="s">
         <v>1184</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D635" s="8">
-        <v>1357</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="B636" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1187</v>
       </c>
       <c r="D636" s="8">
-        <v>876</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="B637" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D637" s="8">
         <v>3312</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="B638" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1191</v>
       </c>
       <c r="D638" s="8">
-        <v>3730</v>
+        <v>3520</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="B639" s="6" t="s">
         <v>1192</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="D639" s="8">
-        <v>987</v>
+        <v>881</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="B640" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D640" s="8">
-        <v>357</v>
+        <v>327</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="B641" s="6" t="s">
         <v>1196</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1197</v>
       </c>
       <c r="D641" s="8">
         <v>1355</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="B642" s="6" t="s">
         <v>1198</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D642" s="8">
         <v>2004</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="B643" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D643" s="8">
-        <v>1800</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="B644" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>1203</v>
       </c>
       <c r="D644" s="8">
         <v>1429</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="B645" s="6" t="s">
         <v>1204</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="D645" s="8">
-        <v>3741</v>
+        <v>3910</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="B646" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D646" s="8">
-        <v>1513</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="B647" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1209</v>
       </c>
       <c r="D647" s="8">
         <v>1001</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="B648" s="6" t="s">
         <v>1210</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1211</v>
       </c>
       <c r="D648" s="8">
         <v>2840</v>
       </c>
     </row>
     <row r="649" spans="1:4">
@@ -22648,84 +22660,84 @@
         <v>1215</v>
       </c>
       <c r="D650" s="8">
         <v>2050</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="B651" s="6" t="s">
         <v>1216</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D651" s="8">
         <v>1353</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="B652" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D652" s="8">
-        <v>2421</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="B653" s="6" t="s">
         <v>1220</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1221</v>
       </c>
       <c r="D653" s="8">
         <v>1515</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="B654" s="6" t="s">
         <v>1222</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="D654" s="8">
-        <v>4050</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="B655" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D655" s="8">
-        <v>5335</v>
+        <v>5880</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="B656" s="6" t="s">
         <v>1226</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1227</v>
       </c>
       <c r="D656" s="8">
         <v>1209</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="B657" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1229</v>
       </c>
       <c r="D657" s="8">
         <v>298</v>
       </c>
     </row>
     <row r="658" spans="1:4">
@@ -22758,51 +22770,51 @@
         <v>1235</v>
       </c>
       <c r="D660" s="8">
         <v>908</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="B661" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>1237</v>
       </c>
       <c r="D661" s="8">
         <v>1273</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="B662" s="6" t="s">
         <v>1238</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>1239</v>
       </c>
       <c r="D662" s="8">
-        <v>1650</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="B663" s="6" t="s">
         <v>1240</v>
       </c>
       <c r="C663" s="7" t="s">
         <v>1241</v>
       </c>
       <c r="D663" s="8">
         <v>2230</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="B664" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="D664" s="8">
         <v>296</v>
       </c>
     </row>
     <row r="665" spans="1:4">
@@ -22873,51 +22885,51 @@
         <v>1254</v>
       </c>
       <c r="D671" s="8">
         <v>2089</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="B672" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>1256</v>
       </c>
       <c r="D672" s="8">
         <v>4326</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="B673" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D673" s="8">
-        <v>163</v>
+        <v>128</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="B674" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>1260</v>
       </c>
       <c r="D674" s="8">
         <v>2162</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="B675" s="6" t="s">
         <v>1261</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>1262</v>
       </c>
       <c r="D675" s="8">
         <v>166</v>
       </c>
     </row>
     <row r="676" spans="1:4">
@@ -22950,51 +22962,51 @@
         <v>1268</v>
       </c>
       <c r="D678" s="8">
         <v>220</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="B679" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D679" s="8">
         <v>159</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="B680" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>1272</v>
       </c>
       <c r="D680" s="8">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="B681" s="6" t="s">
         <v>1273</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>1274</v>
       </c>
       <c r="D681" s="8">
         <v>1843</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="B682" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D682" s="8">
         <v>325</v>
       </c>
     </row>
     <row r="683" spans="1:4">
@@ -23169,51 +23181,51 @@
         <v>1304</v>
       </c>
       <c r="D699" s="8">
         <v>3322</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="B700" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D700" s="8">
         <v>4340</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="B701" s="6" t="s">
         <v>1307</v>
       </c>
       <c r="C701" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="D701" s="8">
-        <v>7543</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="B702" s="6" t="s">
         <v>1309</v>
       </c>
       <c r="C702" s="7" t="s">
         <v>1310</v>
       </c>
       <c r="D702" s="8">
         <v>3260</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="B703" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="C703" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D703" s="8">
         <v>446</v>
       </c>
     </row>
     <row r="704" spans="1:4">
@@ -23235,51 +23247,51 @@
         <v>1316</v>
       </c>
       <c r="D705" s="8">
         <v>3590</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="B706" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D706" s="8">
         <v>3750</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="B707" s="6" t="s">
         <v>1319</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>1320</v>
       </c>
       <c r="D707" s="8">
-        <v>253</v>
+        <v>248</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="B708" s="6" t="s">
         <v>1321</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>1322</v>
       </c>
       <c r="D708" s="8">
         <v>287</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="B709" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D709" s="8">
         <v>295</v>
       </c>
     </row>
     <row r="710" spans="1:4">
@@ -23301,51 +23313,51 @@
         <v>1328</v>
       </c>
       <c r="D711" s="8">
         <v>5049</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="B712" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="C712" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D712" s="8">
         <v>1820</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="B713" s="6" t="s">
         <v>1331</v>
       </c>
       <c r="C713" s="7" t="s">
         <v>1332</v>
       </c>
       <c r="D713" s="8">
-        <v>811</v>
+        <v>872</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="B714" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>1334</v>
       </c>
       <c r="D714" s="8">
         <v>2470</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="B715" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="C715" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D715" s="8">
         <v>1632</v>
       </c>
     </row>
     <row r="716" spans="1:4">
@@ -23400,51 +23412,51 @@
         <v>1346</v>
       </c>
       <c r="D720" s="8">
         <v>2950</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="B721" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D721" s="8">
         <v>2970</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="B722" s="6" t="s">
         <v>1349</v>
       </c>
       <c r="C722" s="7" t="s">
         <v>1350</v>
       </c>
       <c r="D722" s="8">
-        <v>2989</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="B723" s="6" t="s">
         <v>1351</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>1352</v>
       </c>
       <c r="D723" s="8">
         <v>5283</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="B724" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C724" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D724" s="8">
         <v>96</v>
       </c>
     </row>
     <row r="725" spans="1:4">
@@ -23614,51 +23626,51 @@
         <v>1383</v>
       </c>
       <c r="D740" s="8">
         <v>1438</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="B741" s="6" t="s">
         <v>1384</v>
       </c>
       <c r="C741" s="7" t="s">
         <v>1385</v>
       </c>
       <c r="D741" s="8">
         <v>4893</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="B742" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D742" s="8">
-        <v>1227</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="B743" s="6" t="s">
         <v>1388</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>1389</v>
       </c>
       <c r="D743" s="8">
         <v>1291</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="B744" s="6" t="s">
         <v>1390</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>1391</v>
       </c>
       <c r="D744" s="8">
         <v>1350</v>
       </c>
     </row>
     <row r="745" spans="1:4">
@@ -23669,172 +23681,172 @@
         <v>1393</v>
       </c>
       <c r="D745" s="8">
         <v>414</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="B746" s="6" t="s">
         <v>1394</v>
       </c>
       <c r="C746" s="7" t="s">
         <v>1395</v>
       </c>
       <c r="D746" s="8">
         <v>4450</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="B747" s="6" t="s">
         <v>1396</v>
       </c>
       <c r="C747" s="7" t="s">
         <v>1397</v>
       </c>
       <c r="D747" s="8">
-        <v>1423</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="B748" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C748" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D748" s="8">
         <v>409</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="B749" s="6" t="s">
         <v>1400</v>
       </c>
       <c r="C749" s="7" t="s">
         <v>1401</v>
       </c>
       <c r="D749" s="8">
         <v>385</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="B750" s="6" t="s">
         <v>1402</v>
       </c>
       <c r="C750" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="D750" s="8">
-        <v>416</v>
+        <v>428</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="B751" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C751" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D751" s="8">
-        <v>732</v>
+        <v>720</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="B752" s="6" t="s">
         <v>1406</v>
       </c>
       <c r="C752" s="7" t="s">
         <v>1407</v>
       </c>
       <c r="D752" s="8">
         <v>3876</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="B753" s="6" t="s">
         <v>1408</v>
       </c>
       <c r="C753" s="7" t="s">
         <v>1409</v>
       </c>
       <c r="D753" s="8">
         <v>3876</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="B754" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C754" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D754" s="8">
         <v>699</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="B755" s="6" t="s">
         <v>1412</v>
       </c>
       <c r="C755" s="7" t="s">
         <v>1413</v>
       </c>
       <c r="D755" s="8">
-        <v>850</v>
+        <v>876</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="B756" s="6" t="s">
         <v>1414</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>1415</v>
       </c>
       <c r="D756" s="8">
         <v>748</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="B757" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D757" s="8">
-        <v>1050</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="B758" s="6" t="s">
         <v>1418</v>
       </c>
       <c r="C758" s="7" t="s">
         <v>1419</v>
       </c>
       <c r="D758" s="8">
-        <v>884</v>
+        <v>816</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="B759" s="5" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="B760" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C760" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D760" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="B761" s="6" t="s">
         <v>1421</v>
       </c>
       <c r="C761" s="7" t="s">
         <v>1422</v>
       </c>
@@ -23877,73 +23889,73 @@
     </row>
     <row r="765" spans="1:4">
       <c r="B765" s="5" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="B766" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C766" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D766" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="B767" s="6" t="s">
         <v>1430</v>
       </c>
       <c r="C767" s="7" t="s">
         <v>1431</v>
       </c>
       <c r="D767" s="8">
-        <v>1156</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="B768" s="6" t="s">
         <v>1432</v>
       </c>
       <c r="C768" s="7" t="s">
         <v>1433</v>
       </c>
       <c r="D768" s="8">
         <v>1510</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="B769" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="C769" s="7" t="s">
         <v>1435</v>
       </c>
       <c r="D769" s="8">
-        <v>2210</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="B770" s="6" t="s">
         <v>1436</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>1437</v>
       </c>
       <c r="D770" s="8">
         <v>1251</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="B771" s="6" t="s">
         <v>1438</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>1439</v>
       </c>
       <c r="D771" s="8">
         <v>1681</v>
       </c>
     </row>
     <row r="772" spans="1:4">
@@ -23954,51 +23966,51 @@
         <v>1441</v>
       </c>
       <c r="D772" s="8">
         <v>1810</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="B773" s="6" t="s">
         <v>1442</v>
       </c>
       <c r="C773" s="7" t="s">
         <v>1443</v>
       </c>
       <c r="D773" s="8">
         <v>4350</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="B774" s="6" t="s">
         <v>1444</v>
       </c>
       <c r="C774" s="7" t="s">
         <v>1445</v>
       </c>
       <c r="D774" s="8">
-        <v>974</v>
+        <v>955</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="B775" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="C775" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D775" s="8">
         <v>1187</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="B776" s="6" t="s">
         <v>1448</v>
       </c>
       <c r="C776" s="7" t="s">
         <v>1449</v>
       </c>
       <c r="D776" s="8">
         <v>1438</v>
       </c>
     </row>
     <row r="777" spans="1:4">
@@ -24020,188 +24032,188 @@
         <v>1453</v>
       </c>
       <c r="D778" s="8">
         <v>2470</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="B779" s="6" t="s">
         <v>1454</v>
       </c>
       <c r="C779" s="7" t="s">
         <v>1455</v>
       </c>
       <c r="D779" s="8">
         <v>5219</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="B780" s="6" t="s">
         <v>1456</v>
       </c>
       <c r="C780" s="7" t="s">
         <v>1457</v>
       </c>
       <c r="D780" s="8">
-        <v>998</v>
+        <v>978</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="B781" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="C781" s="7" t="s">
         <v>1459</v>
       </c>
       <c r="D781" s="8">
         <v>987</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="B782" s="6" t="s">
         <v>1460</v>
       </c>
       <c r="C782" s="7" t="s">
         <v>1461</v>
       </c>
       <c r="D782" s="8">
-        <v>1315</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="B783" s="6" t="s">
         <v>1462</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>1463</v>
       </c>
       <c r="D783" s="8">
         <v>1438</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="B784" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="C784" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D784" s="8">
         <v>1939</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="B785" s="6" t="s">
         <v>1466</v>
       </c>
       <c r="C785" s="7" t="s">
         <v>1467</v>
       </c>
       <c r="D785" s="8">
         <v>2260</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="B786" s="6" t="s">
         <v>1468</v>
       </c>
       <c r="C786" s="7" t="s">
         <v>1469</v>
       </c>
       <c r="D786" s="8">
-        <v>1156</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="B787" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="C787" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D787" s="8">
         <v>1920</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="B788" s="6" t="s">
         <v>1472</v>
       </c>
       <c r="C788" s="7" t="s">
         <v>1473</v>
       </c>
       <c r="D788" s="8">
-        <v>1306</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="B789" s="5" t="s">
         <v>1474</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="B790" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C790" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D790" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="B791" s="6" t="s">
         <v>1475</v>
       </c>
       <c r="C791" s="7" t="s">
         <v>1476</v>
       </c>
       <c r="D791" s="8">
         <v>3186</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="B792" s="6" t="s">
         <v>1477</v>
       </c>
       <c r="C792" s="7" t="s">
         <v>1478</v>
       </c>
       <c r="D792" s="8">
         <v>340</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="B793" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="C793" s="7" t="s">
         <v>1480</v>
       </c>
       <c r="D793" s="8">
-        <v>367</v>
+        <v>378</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="B794" s="6" t="s">
         <v>1481</v>
       </c>
       <c r="C794" s="7" t="s">
         <v>1482</v>
       </c>
       <c r="D794" s="8">
         <v>490</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="B795" s="6" t="s">
         <v>1483</v>
       </c>
       <c r="C795" s="7" t="s">
         <v>1484</v>
       </c>
       <c r="D795" s="8">
         <v>1450</v>
       </c>
     </row>
     <row r="796" spans="1:4">
@@ -24278,51 +24290,51 @@
         <v>1498</v>
       </c>
       <c r="D802" s="8">
         <v>561</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="B803" s="6" t="s">
         <v>1499</v>
       </c>
       <c r="C803" s="7" t="s">
         <v>1500</v>
       </c>
       <c r="D803" s="8">
         <v>628</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="B804" s="6" t="s">
         <v>1501</v>
       </c>
       <c r="C804" s="7" t="s">
         <v>1502</v>
       </c>
       <c r="D804" s="8">
-        <v>1140</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="B805" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="C805" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D805" s="8">
         <v>409</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="B806" s="6" t="s">
         <v>1505</v>
       </c>
       <c r="C806" s="7" t="s">
         <v>1506</v>
       </c>
       <c r="D806" s="8">
         <v>723</v>
       </c>
     </row>
     <row r="807" spans="1:4">
@@ -24443,51 +24455,51 @@
         <v>1528</v>
       </c>
       <c r="D817" s="8">
         <v>4425</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="B818" s="6" t="s">
         <v>1529</v>
       </c>
       <c r="C818" s="7" t="s">
         <v>1530</v>
       </c>
       <c r="D818" s="8">
         <v>918</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="B819" s="6" t="s">
         <v>1531</v>
       </c>
       <c r="C819" s="7" t="s">
         <v>1532</v>
       </c>
       <c r="D819" s="8">
-        <v>703</v>
+        <v>874</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="B820" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="C820" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="D820" s="8">
         <v>145</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="B821" s="6" t="s">
         <v>1535</v>
       </c>
       <c r="C821" s="7" t="s">
         <v>1536</v>
       </c>
       <c r="D821" s="8">
         <v>147</v>
       </c>
     </row>
     <row r="822" spans="1:4">
@@ -24822,95 +24834,95 @@
         <v>1595</v>
       </c>
       <c r="D852" s="8">
         <v>960</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="B853" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="C853" s="7" t="s">
         <v>1597</v>
       </c>
       <c r="D853" s="8">
         <v>1203</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="B854" s="6" t="s">
         <v>1598</v>
       </c>
       <c r="C854" s="7" t="s">
         <v>1599</v>
       </c>
       <c r="D854" s="8">
-        <v>1243</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="B855" s="6" t="s">
         <v>1600</v>
       </c>
       <c r="C855" s="7" t="s">
         <v>1601</v>
       </c>
       <c r="D855" s="8">
         <v>1248</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="B856" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="C856" s="7" t="s">
         <v>1603</v>
       </c>
       <c r="D856" s="8">
         <v>1680</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="B857" s="6" t="s">
         <v>1604</v>
       </c>
       <c r="C857" s="7" t="s">
         <v>1605</v>
       </c>
       <c r="D857" s="8">
-        <v>1402</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="B858" s="6" t="s">
         <v>1606</v>
       </c>
       <c r="C858" s="7" t="s">
         <v>1607</v>
       </c>
       <c r="D858" s="8">
-        <v>1811</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="B859" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="C859" s="7" t="s">
         <v>1609</v>
       </c>
       <c r="D859" s="8">
         <v>643</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="B860" s="6" t="s">
         <v>1610</v>
       </c>
       <c r="C860" s="7" t="s">
         <v>1611</v>
       </c>
       <c r="D860" s="8">
         <v>867</v>
       </c>
     </row>
     <row r="861" spans="1:4">
@@ -25152,51 +25164,51 @@
         <v>1655</v>
       </c>
       <c r="D882" s="8">
         <v>736</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="B883" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="C883" s="7" t="s">
         <v>1657</v>
       </c>
       <c r="D883" s="8">
         <v>906</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="B884" s="6" t="s">
         <v>1658</v>
       </c>
       <c r="C884" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D884" s="8">
-        <v>921</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="B885" s="6" t="s">
         <v>1660</v>
       </c>
       <c r="C885" s="7" t="s">
         <v>1661</v>
       </c>
       <c r="D885" s="8">
         <v>1231</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="B886" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="C886" s="7" t="s">
         <v>1663</v>
       </c>
       <c r="D886" s="8">
         <v>999</v>
       </c>
     </row>
     <row r="887" spans="1:4">
@@ -25284,51 +25296,51 @@
         <v>1679</v>
       </c>
       <c r="D894" s="8">
         <v>1216</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="B895" s="6" t="s">
         <v>1680</v>
       </c>
       <c r="C895" s="7" t="s">
         <v>1681</v>
       </c>
       <c r="D895" s="8">
         <v>1395</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="B896" s="6" t="s">
         <v>1682</v>
       </c>
       <c r="C896" s="7" t="s">
         <v>1683</v>
       </c>
       <c r="D896" s="8">
-        <v>1418</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="B897" s="6" t="s">
         <v>1684</v>
       </c>
       <c r="C897" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D897" s="8">
         <v>1495</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="B898" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="C898" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="D898" s="8">
         <v>2121</v>
       </c>
     </row>
     <row r="899" spans="1:4">
@@ -25537,51 +25549,51 @@
         <v>1725</v>
       </c>
       <c r="D917" s="8">
         <v>2385</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="B918" s="6" t="s">
         <v>1726</v>
       </c>
       <c r="C918" s="7" t="s">
         <v>1727</v>
       </c>
       <c r="D918" s="8">
         <v>5265</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="B919" s="6" t="s">
         <v>1728</v>
       </c>
       <c r="C919" s="7" t="s">
         <v>1729</v>
       </c>
       <c r="D919" s="8">
-        <v>1456</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="B920" s="6" t="s">
         <v>1730</v>
       </c>
       <c r="C920" s="7" t="s">
         <v>1731</v>
       </c>
       <c r="D920" s="8">
         <v>1487</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="B921" s="6" t="s">
         <v>1732</v>
       </c>
       <c r="C921" s="7" t="s">
         <v>1733</v>
       </c>
       <c r="D921" s="8">
         <v>2121</v>
       </c>
     </row>
     <row r="922" spans="1:4">
@@ -25663,73 +25675,73 @@
         <v>1746</v>
       </c>
       <c r="D929" s="8">
         <v>2941</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="B930" s="6" t="s">
         <v>1747</v>
       </c>
       <c r="C930" s="7" t="s">
         <v>1748</v>
       </c>
       <c r="D930" s="8">
         <v>1978</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="B931" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="C931" s="7" t="s">
         <v>1750</v>
       </c>
       <c r="D931" s="8">
-        <v>465</v>
+        <v>439</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="B932" s="6" t="s">
         <v>1751</v>
       </c>
       <c r="C932" s="7" t="s">
         <v>1752</v>
       </c>
       <c r="D932" s="8">
-        <v>209</v>
+        <v>184</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="B933" s="6" t="s">
         <v>1753</v>
       </c>
       <c r="C933" s="7" t="s">
         <v>1754</v>
       </c>
       <c r="D933" s="8">
-        <v>557</v>
+        <v>484</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="B934" s="5" t="s">
         <v>1755</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="B935" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C935" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D935" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="B936" s="6" t="s">
         <v>1756</v>
       </c>
       <c r="C936" s="7" t="s">
         <v>1757</v>
       </c>
@@ -26575,51 +26587,51 @@
         <v>1908</v>
       </c>
       <c r="D1013" s="8">
         <v>911</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="B1014" s="6" t="s">
         <v>1909</v>
       </c>
       <c r="C1014" s="7" t="s">
         <v>1910</v>
       </c>
       <c r="D1014" s="8">
         <v>831</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="B1015" s="6" t="s">
         <v>1911</v>
       </c>
       <c r="C1015" s="7" t="s">
         <v>1912</v>
       </c>
       <c r="D1015" s="8">
-        <v>1872</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="B1016" s="6" t="s">
         <v>1913</v>
       </c>
       <c r="C1016" s="7" t="s">
         <v>1914</v>
       </c>
       <c r="D1016" s="8">
         <v>501</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="B1017" s="6" t="s">
         <v>1915</v>
       </c>
       <c r="C1017" s="7" t="s">
         <v>1916</v>
       </c>
       <c r="D1017" s="8">
         <v>2304</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
@@ -26630,51 +26642,51 @@
         <v>1918</v>
       </c>
       <c r="D1018" s="8">
         <v>1196</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="B1019" s="6" t="s">
         <v>1919</v>
       </c>
       <c r="C1019" s="7" t="s">
         <v>1920</v>
       </c>
       <c r="D1019" s="8">
         <v>1009</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="B1020" s="6" t="s">
         <v>1921</v>
       </c>
       <c r="C1020" s="7" t="s">
         <v>1922</v>
       </c>
       <c r="D1020" s="8">
-        <v>1972</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="B1021" s="6" t="s">
         <v>1923</v>
       </c>
       <c r="C1021" s="7" t="s">
         <v>1924</v>
       </c>
       <c r="D1021" s="8">
         <v>5410</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="B1022" s="6" t="s">
         <v>1925</v>
       </c>
       <c r="C1022" s="7" t="s">
         <v>1926</v>
       </c>
       <c r="D1022" s="8">
         <v>804</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
@@ -26762,51 +26774,51 @@
         <v>1942</v>
       </c>
       <c r="D1030" s="8">
         <v>1860</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="B1031" s="6" t="s">
         <v>1943</v>
       </c>
       <c r="C1031" s="7" t="s">
         <v>1944</v>
       </c>
       <c r="D1031" s="8">
         <v>829</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="B1032" s="6" t="s">
         <v>1945</v>
       </c>
       <c r="C1032" s="7" t="s">
         <v>1946</v>
       </c>
       <c r="D1032" s="8">
-        <v>1388</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="B1033" s="6" t="s">
         <v>1947</v>
       </c>
       <c r="C1033" s="7" t="s">
         <v>1948</v>
       </c>
       <c r="D1033" s="8">
         <v>2109</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="B1034" s="6" t="s">
         <v>1949</v>
       </c>
       <c r="C1034" s="7" t="s">
         <v>1950</v>
       </c>
       <c r="D1034" s="8">
         <v>286</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
@@ -26843,1964 +26855,1964 @@
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="B1038" s="6" t="s">
         <v>1957</v>
       </c>
       <c r="C1038" s="7" t="s">
         <v>1958</v>
       </c>
       <c r="D1038" s="8">
         <v>2714</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="B1039" s="6" t="s">
         <v>1959</v>
       </c>
       <c r="C1039" s="7" t="s">
         <v>1960</v>
       </c>
       <c r="D1039" s="8">
         <v>2290</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
-      <c r="B1040" s="5" t="s">
+      <c r="B1040" s="6" t="s">
         <v>1961</v>
       </c>
+      <c r="C1040" s="7" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D1040" s="8">
+        <v>2600</v>
+      </c>
     </row>
     <row r="1041" spans="1:4">
-      <c r="B1041" s="0" t="s">
+      <c r="B1041" s="5" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:4">
+      <c r="B1042" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1041" s="0" t="s">
+      <c r="C1042" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1041" s="0" t="s">
+      <c r="D1042" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="B1043" s="6" t="s">
         <v>1964</v>
       </c>
       <c r="C1043" s="7" t="s">
         <v>1965</v>
       </c>
       <c r="D1043" s="8">
-        <v>1300</v>
+        <v>976</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="B1044" s="6" t="s">
         <v>1966</v>
       </c>
       <c r="C1044" s="7" t="s">
         <v>1967</v>
       </c>
       <c r="D1044" s="8">
-        <v>1550</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="B1045" s="6" t="s">
         <v>1968</v>
       </c>
       <c r="C1045" s="7" t="s">
         <v>1969</v>
       </c>
       <c r="D1045" s="8">
-        <v>1415</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="B1046" s="6" t="s">
         <v>1970</v>
       </c>
       <c r="C1046" s="7" t="s">
         <v>1971</v>
       </c>
       <c r="D1046" s="8">
-        <v>996</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="B1047" s="6" t="s">
         <v>1972</v>
       </c>
       <c r="C1047" s="7" t="s">
         <v>1973</v>
       </c>
       <c r="D1047" s="8">
-        <v>749</v>
+        <v>996</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="B1048" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="C1048" s="7" t="s">
         <v>1975</v>
       </c>
       <c r="D1048" s="8">
-        <v>798</v>
+        <v>749</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="B1049" s="6" t="s">
         <v>1976</v>
       </c>
       <c r="C1049" s="7" t="s">
         <v>1977</v>
       </c>
       <c r="D1049" s="8">
-        <v>1042</v>
+        <v>798</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="B1050" s="6" t="s">
         <v>1978</v>
       </c>
       <c r="C1050" s="7" t="s">
         <v>1979</v>
       </c>
       <c r="D1050" s="8">
-        <v>870</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="B1051" s="6" t="s">
         <v>1980</v>
       </c>
       <c r="C1051" s="7" t="s">
         <v>1981</v>
       </c>
       <c r="D1051" s="8">
-        <v>455</v>
+        <v>870</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="B1052" s="6" t="s">
         <v>1982</v>
       </c>
       <c r="C1052" s="7" t="s">
         <v>1983</v>
       </c>
       <c r="D1052" s="8">
-        <v>1018</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="B1053" s="6" t="s">
         <v>1984</v>
       </c>
       <c r="C1053" s="7" t="s">
         <v>1985</v>
       </c>
       <c r="D1053" s="8">
-        <v>323</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="B1054" s="6" t="s">
         <v>1986</v>
       </c>
       <c r="C1054" s="7" t="s">
         <v>1987</v>
       </c>
       <c r="D1054" s="8">
-        <v>793</v>
+        <v>323</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="B1055" s="6" t="s">
         <v>1988</v>
       </c>
       <c r="C1055" s="7" t="s">
         <v>1989</v>
       </c>
       <c r="D1055" s="8">
-        <v>344</v>
+        <v>793</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="B1056" s="6" t="s">
         <v>1990</v>
       </c>
       <c r="C1056" s="7" t="s">
         <v>1991</v>
       </c>
       <c r="D1056" s="8">
-        <v>1890</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="B1057" s="6" t="s">
         <v>1992</v>
       </c>
       <c r="C1057" s="7" t="s">
         <v>1993</v>
       </c>
       <c r="D1057" s="8">
-        <v>2128</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="B1058" s="6" t="s">
         <v>1994</v>
       </c>
       <c r="C1058" s="7" t="s">
         <v>1995</v>
       </c>
       <c r="D1058" s="8">
-        <v>379</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="B1059" s="6" t="s">
         <v>1996</v>
       </c>
       <c r="C1059" s="7" t="s">
         <v>1997</v>
       </c>
       <c r="D1059" s="8">
-        <v>359</v>
+        <v>379</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="B1060" s="6" t="s">
         <v>1998</v>
       </c>
       <c r="C1060" s="7" t="s">
         <v>1999</v>
       </c>
       <c r="D1060" s="8">
-        <v>370</v>
+        <v>359</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="B1061" s="6" t="s">
         <v>2000</v>
       </c>
       <c r="C1061" s="7" t="s">
         <v>2001</v>
       </c>
       <c r="D1061" s="8">
-        <v>1712</v>
+        <v>370</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="B1062" s="6" t="s">
         <v>2002</v>
       </c>
       <c r="C1062" s="7" t="s">
         <v>2003</v>
       </c>
       <c r="D1062" s="8">
-        <v>520</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="B1063" s="6" t="s">
         <v>2004</v>
       </c>
       <c r="C1063" s="7" t="s">
         <v>2005</v>
       </c>
       <c r="D1063" s="8">
-        <v>2250</v>
+        <v>520</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="B1064" s="6" t="s">
         <v>2006</v>
       </c>
       <c r="C1064" s="7" t="s">
         <v>2007</v>
       </c>
       <c r="D1064" s="8">
-        <v>936</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="B1065" s="6" t="s">
         <v>2008</v>
       </c>
       <c r="C1065" s="7" t="s">
         <v>2009</v>
       </c>
       <c r="D1065" s="8">
-        <v>749</v>
+        <v>936</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="B1066" s="6" t="s">
         <v>2010</v>
       </c>
       <c r="C1066" s="7" t="s">
         <v>2011</v>
       </c>
       <c r="D1066" s="8">
-        <v>416</v>
+        <v>749</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="B1067" s="6" t="s">
         <v>2012</v>
       </c>
       <c r="C1067" s="7" t="s">
         <v>2013</v>
       </c>
       <c r="D1067" s="8">
-        <v>997</v>
+        <v>416</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="B1068" s="6" t="s">
         <v>2014</v>
       </c>
       <c r="C1068" s="7" t="s">
         <v>2015</v>
       </c>
       <c r="D1068" s="8">
-        <v>617</v>
+        <v>997</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="B1069" s="6" t="s">
         <v>2016</v>
       </c>
       <c r="C1069" s="7" t="s">
         <v>2017</v>
       </c>
       <c r="D1069" s="8">
-        <v>1068</v>
+        <v>617</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="B1070" s="6" t="s">
         <v>2018</v>
       </c>
       <c r="C1070" s="7" t="s">
         <v>2019</v>
       </c>
       <c r="D1070" s="8">
-        <v>505</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="B1071" s="6" t="s">
         <v>2020</v>
       </c>
       <c r="C1071" s="7" t="s">
         <v>2021</v>
       </c>
       <c r="D1071" s="8">
-        <v>311</v>
+        <v>505</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="B1072" s="6" t="s">
         <v>2022</v>
       </c>
       <c r="C1072" s="7" t="s">
         <v>2023</v>
       </c>
       <c r="D1072" s="8">
-        <v>886</v>
+        <v>311</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="B1073" s="6" t="s">
         <v>2024</v>
       </c>
       <c r="C1073" s="7" t="s">
         <v>2025</v>
       </c>
       <c r="D1073" s="8">
-        <v>1206</v>
+        <v>886</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="B1074" s="6" t="s">
         <v>2026</v>
       </c>
       <c r="C1074" s="7" t="s">
         <v>2027</v>
       </c>
       <c r="D1074" s="8">
-        <v>718</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="B1075" s="6" t="s">
         <v>2028</v>
       </c>
       <c r="C1075" s="7" t="s">
         <v>2029</v>
       </c>
       <c r="D1075" s="8">
-        <v>1111</v>
+        <v>718</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="B1076" s="6" t="s">
         <v>2030</v>
       </c>
       <c r="C1076" s="7" t="s">
         <v>2031</v>
       </c>
       <c r="D1076" s="8">
-        <v>1940</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="B1077" s="6" t="s">
         <v>2032</v>
       </c>
       <c r="C1077" s="7" t="s">
         <v>2033</v>
       </c>
       <c r="D1077" s="8">
-        <v>1600</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="B1078" s="6" t="s">
         <v>2034</v>
       </c>
       <c r="C1078" s="7" t="s">
         <v>2035</v>
       </c>
       <c r="D1078" s="8">
-        <v>768</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="B1079" s="6" t="s">
         <v>2036</v>
       </c>
       <c r="C1079" s="7" t="s">
         <v>2037</v>
       </c>
       <c r="D1079" s="8">
-        <v>1066</v>
+        <v>768</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="B1080" s="6" t="s">
         <v>2038</v>
       </c>
       <c r="C1080" s="7" t="s">
         <v>2039</v>
       </c>
       <c r="D1080" s="8">
-        <v>574</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="B1081" s="6" t="s">
         <v>2040</v>
       </c>
       <c r="C1081" s="7" t="s">
         <v>2041</v>
       </c>
       <c r="D1081" s="8">
-        <v>1254</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="B1082" s="6" t="s">
         <v>2042</v>
       </c>
       <c r="C1082" s="7" t="s">
         <v>2043</v>
       </c>
       <c r="D1082" s="8">
-        <v>1333</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="B1083" s="6" t="s">
         <v>2044</v>
       </c>
       <c r="C1083" s="7" t="s">
         <v>2045</v>
       </c>
       <c r="D1083" s="8">
-        <v>544</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="B1084" s="6" t="s">
         <v>2046</v>
       </c>
       <c r="C1084" s="7" t="s">
         <v>2047</v>
       </c>
       <c r="D1084" s="8">
-        <v>432</v>
+        <v>544</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="B1085" s="6" t="s">
         <v>2048</v>
       </c>
       <c r="C1085" s="7" t="s">
         <v>2049</v>
       </c>
       <c r="D1085" s="8">
-        <v>1990</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="B1086" s="6" t="s">
         <v>2050</v>
       </c>
       <c r="C1086" s="7" t="s">
         <v>2051</v>
       </c>
       <c r="D1086" s="8">
-        <v>631</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="B1087" s="6" t="s">
         <v>2052</v>
       </c>
       <c r="C1087" s="7" t="s">
         <v>2053</v>
       </c>
       <c r="D1087" s="8">
-        <v>685</v>
+        <v>631</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="B1088" s="6" t="s">
         <v>2054</v>
       </c>
       <c r="C1088" s="7" t="s">
         <v>2055</v>
       </c>
       <c r="D1088" s="8">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4">
+      <c r="B1089" s="6" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C1089" s="7" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D1089" s="8">
         <v>999</v>
       </c>
     </row>
-    <row r="1089" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1090" spans="1:4">
-      <c r="B1090" s="0" t="s">
+      <c r="B1090" s="5" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4">
+      <c r="B1091" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1090" s="0" t="s">
+      <c r="C1091" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1090" s="0" t="s">
+      <c r="D1091" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="B1092" s="6" t="s">
         <v>2059</v>
       </c>
       <c r="C1092" s="7" t="s">
         <v>2060</v>
       </c>
       <c r="D1092" s="8">
-        <v>4691</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="B1093" s="6" t="s">
         <v>2061</v>
       </c>
       <c r="C1093" s="7" t="s">
         <v>2062</v>
       </c>
       <c r="D1093" s="8">
-        <v>3270</v>
+        <v>4691</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="B1094" s="6" t="s">
         <v>2063</v>
       </c>
       <c r="C1094" s="7" t="s">
         <v>2064</v>
       </c>
       <c r="D1094" s="8">
-        <v>673</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="B1095" s="6" t="s">
         <v>2065</v>
       </c>
       <c r="C1095" s="7" t="s">
         <v>2066</v>
       </c>
       <c r="D1095" s="8">
-        <v>643</v>
+        <v>673</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="B1096" s="6" t="s">
         <v>2067</v>
       </c>
       <c r="C1096" s="7" t="s">
         <v>2068</v>
       </c>
       <c r="D1096" s="8">
-        <v>1511</v>
+        <v>643</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="B1097" s="6" t="s">
         <v>2069</v>
       </c>
       <c r="C1097" s="7" t="s">
         <v>2070</v>
       </c>
       <c r="D1097" s="8">
-        <v>3020</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="B1098" s="6" t="s">
         <v>2071</v>
       </c>
       <c r="C1098" s="7" t="s">
         <v>2072</v>
       </c>
       <c r="D1098" s="8">
-        <v>3170</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="B1099" s="6" t="s">
         <v>2073</v>
       </c>
       <c r="C1099" s="7" t="s">
         <v>2074</v>
       </c>
       <c r="D1099" s="8">
-        <v>895</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="B1100" s="6" t="s">
         <v>2075</v>
       </c>
       <c r="C1100" s="7" t="s">
         <v>2076</v>
       </c>
       <c r="D1100" s="8">
-        <v>627</v>
+        <v>895</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="B1101" s="6" t="s">
         <v>2077</v>
       </c>
       <c r="C1101" s="7" t="s">
         <v>2078</v>
       </c>
       <c r="D1101" s="8">
-        <v>748</v>
+        <v>627</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="B1102" s="6" t="s">
         <v>2079</v>
       </c>
       <c r="C1102" s="7" t="s">
         <v>2080</v>
       </c>
       <c r="D1102" s="8">
-        <v>1332</v>
+        <v>748</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="B1103" s="6" t="s">
         <v>2081</v>
       </c>
       <c r="C1103" s="7" t="s">
         <v>2082</v>
       </c>
       <c r="D1103" s="8">
-        <v>1383</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="B1104" s="6" t="s">
         <v>2083</v>
       </c>
       <c r="C1104" s="7" t="s">
         <v>2084</v>
       </c>
       <c r="D1104" s="8">
-        <v>760</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="B1105" s="6" t="s">
         <v>2085</v>
       </c>
       <c r="C1105" s="7" t="s">
         <v>2086</v>
       </c>
       <c r="D1105" s="8">
-        <v>647</v>
+        <v>745</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="B1106" s="6" t="s">
         <v>2087</v>
       </c>
       <c r="C1106" s="7" t="s">
         <v>2088</v>
       </c>
       <c r="D1106" s="8">
-        <v>662</v>
+        <v>647</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="B1107" s="6" t="s">
         <v>2089</v>
       </c>
       <c r="C1107" s="7" t="s">
         <v>2090</v>
       </c>
       <c r="D1107" s="8">
-        <v>744</v>
+        <v>662</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="B1108" s="6" t="s">
         <v>2091</v>
       </c>
       <c r="C1108" s="7" t="s">
         <v>2092</v>
       </c>
       <c r="D1108" s="8">
-        <v>1699</v>
+        <v>744</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="B1109" s="6" t="s">
         <v>2093</v>
       </c>
       <c r="C1109" s="7" t="s">
         <v>2094</v>
       </c>
       <c r="D1109" s="8">
-        <v>2970</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="B1110" s="6" t="s">
         <v>2095</v>
       </c>
       <c r="C1110" s="7" t="s">
         <v>2096</v>
       </c>
       <c r="D1110" s="8">
-        <v>695</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="B1111" s="6" t="s">
         <v>2097</v>
       </c>
       <c r="C1111" s="7" t="s">
         <v>2098</v>
       </c>
       <c r="D1111" s="8">
-        <v>744</v>
+        <v>695</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="B1112" s="6" t="s">
         <v>2099</v>
       </c>
       <c r="C1112" s="7" t="s">
         <v>2100</v>
       </c>
       <c r="D1112" s="8">
-        <v>1497</v>
+        <v>744</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="B1113" s="6" t="s">
         <v>2101</v>
       </c>
       <c r="C1113" s="7" t="s">
         <v>2102</v>
       </c>
       <c r="D1113" s="8">
-        <v>2300</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="B1114" s="6" t="s">
         <v>2103</v>
       </c>
       <c r="C1114" s="7" t="s">
         <v>2104</v>
       </c>
       <c r="D1114" s="8">
-        <v>427</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="B1115" s="6" t="s">
         <v>2105</v>
       </c>
       <c r="C1115" s="7" t="s">
         <v>2106</v>
       </c>
       <c r="D1115" s="8">
-        <v>604</v>
+        <v>427</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="B1116" s="6" t="s">
         <v>2107</v>
       </c>
       <c r="C1116" s="7" t="s">
         <v>2108</v>
       </c>
       <c r="D1116" s="8">
-        <v>1126</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="B1117" s="6" t="s">
         <v>2109</v>
       </c>
       <c r="C1117" s="7" t="s">
         <v>2110</v>
       </c>
       <c r="D1117" s="8">
-        <v>1281</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="B1118" s="6" t="s">
         <v>2111</v>
       </c>
       <c r="C1118" s="7" t="s">
         <v>2112</v>
       </c>
       <c r="D1118" s="8">
-        <v>604</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="B1119" s="6" t="s">
         <v>2113</v>
       </c>
       <c r="C1119" s="7" t="s">
         <v>2114</v>
       </c>
       <c r="D1119" s="8">
-        <v>427</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="B1120" s="6" t="s">
         <v>2115</v>
       </c>
       <c r="C1120" s="7" t="s">
         <v>2116</v>
       </c>
       <c r="D1120" s="8">
         <v>427</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="B1121" s="6" t="s">
         <v>2117</v>
       </c>
       <c r="C1121" s="7" t="s">
         <v>2118</v>
       </c>
       <c r="D1121" s="8">
         <v>427</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="B1122" s="6" t="s">
         <v>2119</v>
       </c>
       <c r="C1122" s="7" t="s">
         <v>2120</v>
       </c>
       <c r="D1122" s="8">
-        <v>427</v>
+        <v>394</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="B1123" s="6" t="s">
         <v>2121</v>
       </c>
       <c r="C1123" s="7" t="s">
         <v>2122</v>
       </c>
       <c r="D1123" s="8">
-        <v>1458</v>
+        <v>394</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="B1124" s="6" t="s">
         <v>2123</v>
       </c>
       <c r="C1124" s="7" t="s">
         <v>2124</v>
       </c>
       <c r="D1124" s="8">
-        <v>988</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="B1125" s="6" t="s">
         <v>2125</v>
       </c>
       <c r="C1125" s="7" t="s">
         <v>2126</v>
       </c>
       <c r="D1125" s="8">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:4">
+      <c r="B1126" s="6" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C1126" s="7" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D1126" s="8">
         <v>1715</v>
       </c>
     </row>
-    <row r="1126" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1127" spans="1:4">
-      <c r="B1127" s="0" t="s">
+      <c r="B1127" s="5" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:4">
+      <c r="B1128" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1127" s="0" t="s">
+      <c r="C1128" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1127" s="0" t="s">
+      <c r="D1128" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="B1129" s="6" t="s">
         <v>2130</v>
       </c>
       <c r="C1129" s="7" t="s">
         <v>2131</v>
       </c>
       <c r="D1129" s="8">
-        <v>576</v>
+        <v>67</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="B1130" s="6" t="s">
         <v>2132</v>
       </c>
       <c r="C1130" s="7" t="s">
         <v>2133</v>
       </c>
       <c r="D1130" s="8">
-        <v>2430</v>
+        <v>576</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="B1131" s="6" t="s">
         <v>2134</v>
       </c>
       <c r="C1131" s="7" t="s">
         <v>2135</v>
       </c>
       <c r="D1131" s="8">
-        <v>1620</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="B1132" s="6" t="s">
         <v>2136</v>
       </c>
       <c r="C1132" s="7" t="s">
         <v>2137</v>
       </c>
       <c r="D1132" s="8">
-        <v>1395</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="B1133" s="6" t="s">
         <v>2138</v>
       </c>
       <c r="C1133" s="7" t="s">
         <v>2139</v>
       </c>
       <c r="D1133" s="8">
-        <v>948</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="B1134" s="6" t="s">
         <v>2140</v>
       </c>
       <c r="C1134" s="7" t="s">
         <v>2141</v>
       </c>
       <c r="D1134" s="8">
-        <v>748</v>
+        <v>948</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="B1135" s="6" t="s">
         <v>2142</v>
       </c>
       <c r="C1135" s="7" t="s">
         <v>2143</v>
       </c>
       <c r="D1135" s="8">
-        <v>658</v>
+        <v>748</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="B1136" s="6" t="s">
         <v>2144</v>
       </c>
       <c r="C1136" s="7" t="s">
         <v>2145</v>
       </c>
       <c r="D1136" s="8">
-        <v>1251</v>
+        <v>658</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="B1137" s="6" t="s">
         <v>2146</v>
       </c>
       <c r="C1137" s="7" t="s">
         <v>2147</v>
       </c>
       <c r="D1137" s="8">
-        <v>619</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="B1138" s="6" t="s">
         <v>2148</v>
       </c>
       <c r="C1138" s="7" t="s">
         <v>2149</v>
       </c>
       <c r="D1138" s="8">
-        <v>1063</v>
+        <v>619</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="B1139" s="6" t="s">
         <v>2150</v>
       </c>
       <c r="C1139" s="7" t="s">
         <v>2151</v>
       </c>
       <c r="D1139" s="8">
-        <v>869</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="B1140" s="6" t="s">
         <v>2152</v>
       </c>
       <c r="C1140" s="7" t="s">
         <v>2153</v>
       </c>
       <c r="D1140" s="8">
-        <v>415</v>
+        <v>869</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="B1141" s="6" t="s">
         <v>2154</v>
       </c>
       <c r="C1141" s="7" t="s">
         <v>2155</v>
       </c>
       <c r="D1141" s="8">
-        <v>506</v>
+        <v>415</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="B1142" s="6" t="s">
         <v>2156</v>
       </c>
       <c r="C1142" s="7" t="s">
         <v>2157</v>
       </c>
       <c r="D1142" s="8">
-        <v>1217</v>
+        <v>506</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="B1143" s="6" t="s">
         <v>2158</v>
       </c>
       <c r="C1143" s="7" t="s">
         <v>2159</v>
       </c>
       <c r="D1143" s="8">
-        <v>253</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="B1144" s="6" t="s">
         <v>2160</v>
       </c>
       <c r="C1144" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="D1144" s="8">
-        <v>320</v>
+        <v>253</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="B1145" s="6" t="s">
         <v>2162</v>
       </c>
       <c r="C1145" s="7" t="s">
         <v>2163</v>
       </c>
       <c r="D1145" s="8">
-        <v>331</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="B1146" s="6" t="s">
         <v>2164</v>
       </c>
       <c r="C1146" s="7" t="s">
         <v>2165</v>
       </c>
       <c r="D1146" s="8">
-        <v>289</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="B1147" s="6" t="s">
         <v>2166</v>
       </c>
       <c r="C1147" s="7" t="s">
         <v>2167</v>
       </c>
       <c r="D1147" s="8">
-        <v>217</v>
+        <v>289</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="B1148" s="6" t="s">
         <v>2168</v>
       </c>
       <c r="C1148" s="7" t="s">
         <v>2169</v>
       </c>
       <c r="D1148" s="8">
-        <v>362</v>
+        <v>217</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="B1149" s="6" t="s">
         <v>2170</v>
       </c>
       <c r="C1149" s="7" t="s">
         <v>2171</v>
       </c>
       <c r="D1149" s="8">
-        <v>273</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="B1150" s="6" t="s">
         <v>2172</v>
       </c>
       <c r="C1150" s="7" t="s">
         <v>2173</v>
       </c>
       <c r="D1150" s="8">
-        <v>1710</v>
+        <v>273</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="B1151" s="6" t="s">
         <v>2174</v>
       </c>
       <c r="C1151" s="7" t="s">
         <v>2175</v>
       </c>
       <c r="D1151" s="8">
-        <v>856</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="B1152" s="6" t="s">
         <v>2176</v>
       </c>
       <c r="C1152" s="7" t="s">
         <v>2177</v>
       </c>
       <c r="D1152" s="8">
-        <v>715</v>
+        <v>856</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="B1153" s="6" t="s">
         <v>2178</v>
       </c>
       <c r="C1153" s="7" t="s">
         <v>2179</v>
       </c>
       <c r="D1153" s="8">
-        <v>122</v>
+        <v>715</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="B1154" s="6" t="s">
         <v>2180</v>
       </c>
       <c r="C1154" s="7" t="s">
         <v>2181</v>
       </c>
       <c r="D1154" s="8">
-        <v>106</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="B1155" s="6" t="s">
         <v>2182</v>
       </c>
       <c r="C1155" s="7" t="s">
         <v>2183</v>
       </c>
       <c r="D1155" s="8">
-        <v>644</v>
+        <v>96</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="B1156" s="6" t="s">
         <v>2184</v>
       </c>
       <c r="C1156" s="7" t="s">
         <v>2185</v>
       </c>
       <c r="D1156" s="8">
-        <v>145</v>
+        <v>644</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="B1157" s="6" t="s">
         <v>2186</v>
       </c>
       <c r="C1157" s="7" t="s">
         <v>2187</v>
       </c>
       <c r="D1157" s="8">
-        <v>1711</v>
+        <v>145</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="B1158" s="6" t="s">
         <v>2188</v>
       </c>
       <c r="C1158" s="7" t="s">
         <v>2189</v>
       </c>
       <c r="D1158" s="8">
-        <v>526</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="B1159" s="6" t="s">
         <v>2190</v>
       </c>
       <c r="C1159" s="7" t="s">
         <v>2191</v>
       </c>
       <c r="D1159" s="8">
-        <v>989</v>
+        <v>476</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="B1160" s="6" t="s">
         <v>2192</v>
       </c>
       <c r="C1160" s="7" t="s">
         <v>2193</v>
       </c>
       <c r="D1160" s="8">
-        <v>150</v>
+        <v>989</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="B1161" s="6" t="s">
         <v>2194</v>
       </c>
       <c r="C1161" s="7" t="s">
         <v>2195</v>
       </c>
       <c r="D1161" s="8">
-        <v>165</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="B1162" s="6" t="s">
         <v>2196</v>
       </c>
       <c r="C1162" s="7" t="s">
         <v>2197</v>
       </c>
       <c r="D1162" s="8">
-        <v>413</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="B1163" s="6" t="s">
         <v>2198</v>
       </c>
       <c r="C1163" s="7" t="s">
         <v>2199</v>
       </c>
       <c r="D1163" s="8">
-        <v>474</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="B1164" s="6" t="s">
         <v>2200</v>
       </c>
       <c r="C1164" s="7" t="s">
         <v>2201</v>
       </c>
       <c r="D1164" s="8">
-        <v>629</v>
+        <v>474</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="B1165" s="6" t="s">
         <v>2202</v>
       </c>
       <c r="C1165" s="7" t="s">
         <v>2203</v>
       </c>
       <c r="D1165" s="8">
-        <v>804</v>
+        <v>629</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="B1166" s="6" t="s">
         <v>2204</v>
       </c>
       <c r="C1166" s="7" t="s">
         <v>2205</v>
       </c>
       <c r="D1166" s="8">
-        <v>72</v>
+        <v>804</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="B1167" s="6" t="s">
         <v>2206</v>
       </c>
       <c r="C1167" s="7" t="s">
         <v>2207</v>
       </c>
       <c r="D1167" s="8">
-        <v>1736</v>
+        <v>72</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="B1168" s="6" t="s">
         <v>2208</v>
       </c>
       <c r="C1168" s="7" t="s">
         <v>2209</v>
       </c>
       <c r="D1168" s="8">
-        <v>305</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="B1169" s="6" t="s">
         <v>2210</v>
       </c>
       <c r="C1169" s="7" t="s">
         <v>2211</v>
       </c>
       <c r="D1169" s="8">
-        <v>181</v>
+        <v>305</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="B1170" s="6" t="s">
         <v>2212</v>
       </c>
       <c r="C1170" s="7" t="s">
         <v>2213</v>
       </c>
       <c r="D1170" s="8">
-        <v>74</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="B1171" s="6" t="s">
         <v>2214</v>
       </c>
       <c r="C1171" s="7" t="s">
         <v>2215</v>
       </c>
       <c r="D1171" s="8">
-        <v>621</v>
+        <v>72</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="B1172" s="6" t="s">
         <v>2216</v>
       </c>
       <c r="C1172" s="7" t="s">
         <v>2217</v>
       </c>
       <c r="D1172" s="8">
-        <v>1580</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="B1173" s="6" t="s">
         <v>2218</v>
       </c>
       <c r="C1173" s="7" t="s">
         <v>2219</v>
       </c>
       <c r="D1173" s="8">
-        <v>415</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="B1174" s="6" t="s">
         <v>2220</v>
       </c>
       <c r="C1174" s="7" t="s">
         <v>2221</v>
       </c>
       <c r="D1174" s="8">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:4">
+      <c r="B1175" s="6" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C1175" s="7" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D1175" s="8">
         <v>2630</v>
       </c>
     </row>
-    <row r="1175" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1176" spans="1:4">
-      <c r="B1176" s="0" t="s">
+      <c r="B1176" s="5" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:4">
+      <c r="B1177" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1176" s="0" t="s">
+      <c r="C1177" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1176" s="0" t="s">
+      <c r="D1177" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>4319</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="B1178" s="6" t="s">
         <v>2225</v>
       </c>
       <c r="C1178" s="7" t="s">
         <v>2226</v>
       </c>
       <c r="D1178" s="8">
-        <v>5021</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="B1179" s="6" t="s">
         <v>2227</v>
       </c>
       <c r="C1179" s="7" t="s">
         <v>2228</v>
       </c>
       <c r="D1179" s="8">
-        <v>5415</v>
+        <v>5021</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="B1180" s="6" t="s">
         <v>2229</v>
       </c>
       <c r="C1180" s="7" t="s">
         <v>2230</v>
       </c>
       <c r="D1180" s="8">
-        <v>6055</v>
+        <v>5415</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="B1181" s="6" t="s">
         <v>2231</v>
       </c>
       <c r="C1181" s="7" t="s">
         <v>2232</v>
       </c>
       <c r="D1181" s="8">
-        <v>6883</v>
+        <v>6055</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="B1182" s="6" t="s">
         <v>2233</v>
       </c>
       <c r="C1182" s="7" t="s">
         <v>2234</v>
       </c>
       <c r="D1182" s="8">
-        <v>7472</v>
+        <v>6883</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="B1183" s="6" t="s">
         <v>2235</v>
       </c>
       <c r="C1183" s="7" t="s">
         <v>2236</v>
       </c>
       <c r="D1183" s="8">
-        <v>7809</v>
+        <v>7472</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="B1184" s="6" t="s">
         <v>2237</v>
       </c>
       <c r="C1184" s="7" t="s">
         <v>2238</v>
       </c>
       <c r="D1184" s="8">
-        <v>8523</v>
+        <v>7809</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="B1185" s="6" t="s">
         <v>2239</v>
       </c>
       <c r="C1185" s="7" t="s">
         <v>2240</v>
       </c>
       <c r="D1185" s="8">
-        <v>8843</v>
+        <v>8523</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="B1186" s="6" t="s">
         <v>2241</v>
       </c>
       <c r="C1186" s="7" t="s">
         <v>2242</v>
       </c>
       <c r="D1186" s="8">
-        <v>10499</v>
+        <v>8843</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="B1187" s="6" t="s">
         <v>2243</v>
       </c>
       <c r="C1187" s="7" t="s">
         <v>2244</v>
       </c>
       <c r="D1187" s="8">
-        <v>11282</v>
+        <v>10499</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="B1188" s="6" t="s">
         <v>2245</v>
       </c>
       <c r="C1188" s="7" t="s">
         <v>2246</v>
       </c>
       <c r="D1188" s="8">
-        <v>11933</v>
+        <v>11282</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="B1189" s="6" t="s">
         <v>2247</v>
       </c>
       <c r="C1189" s="7" t="s">
         <v>2248</v>
       </c>
       <c r="D1189" s="8">
-        <v>5141</v>
+        <v>11933</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="B1190" s="6" t="s">
         <v>2249</v>
       </c>
       <c r="C1190" s="7" t="s">
         <v>2250</v>
       </c>
       <c r="D1190" s="8">
-        <v>5987</v>
+        <v>5141</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="B1191" s="6" t="s">
         <v>2251</v>
       </c>
       <c r="C1191" s="7" t="s">
         <v>2252</v>
       </c>
       <c r="D1191" s="8">
-        <v>6375</v>
+        <v>5987</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="B1192" s="6" t="s">
         <v>2253</v>
       </c>
       <c r="C1192" s="7" t="s">
         <v>2254</v>
       </c>
       <c r="D1192" s="8">
-        <v>7186</v>
+        <v>6375</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="B1193" s="6" t="s">
         <v>2255</v>
       </c>
       <c r="C1193" s="7" t="s">
         <v>2256</v>
       </c>
       <c r="D1193" s="8">
-        <v>8169</v>
+        <v>7186</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="B1194" s="6" t="s">
         <v>2257</v>
       </c>
       <c r="C1194" s="7" t="s">
         <v>2258</v>
       </c>
       <c r="D1194" s="8">
-        <v>8911</v>
+        <v>8169</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="B1195" s="6" t="s">
         <v>2259</v>
       </c>
       <c r="C1195" s="7" t="s">
         <v>2260</v>
       </c>
       <c r="D1195" s="8">
-        <v>9254</v>
+        <v>8911</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="B1196" s="6" t="s">
         <v>2261</v>
       </c>
       <c r="C1196" s="7" t="s">
         <v>2262</v>
       </c>
       <c r="D1196" s="8">
-        <v>10122</v>
+        <v>9254</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="B1197" s="6" t="s">
         <v>2263</v>
       </c>
       <c r="C1197" s="7" t="s">
         <v>2264</v>
       </c>
       <c r="D1197" s="8">
-        <v>10396</v>
+        <v>10122</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="B1198" s="6" t="s">
         <v>2265</v>
       </c>
       <c r="C1198" s="7" t="s">
         <v>2266</v>
       </c>
       <c r="D1198" s="8">
-        <v>13155</v>
+        <v>10396</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="B1199" s="6" t="s">
         <v>2267</v>
       </c>
       <c r="C1199" s="7" t="s">
         <v>2268</v>
       </c>
       <c r="D1199" s="8">
-        <v>13806</v>
+        <v>13155</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="B1200" s="6" t="s">
         <v>2269</v>
       </c>
       <c r="C1200" s="7" t="s">
         <v>2270</v>
       </c>
       <c r="D1200" s="8">
-        <v>5712</v>
+        <v>13806</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="B1201" s="6" t="s">
         <v>2271</v>
       </c>
       <c r="C1201" s="7" t="s">
         <v>2272</v>
       </c>
       <c r="D1201" s="8">
-        <v>5884</v>
+        <v>5712</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="B1202" s="6" t="s">
         <v>2273</v>
       </c>
       <c r="C1202" s="7" t="s">
         <v>2274</v>
       </c>
       <c r="D1202" s="8">
-        <v>6341</v>
+        <v>5884</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="B1203" s="6" t="s">
         <v>2275</v>
       </c>
       <c r="C1203" s="7" t="s">
         <v>2276</v>
       </c>
       <c r="D1203" s="8">
-        <v>7198</v>
+        <v>6341</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="B1204" s="6" t="s">
         <v>2277</v>
       </c>
       <c r="C1204" s="7" t="s">
         <v>2278</v>
       </c>
       <c r="D1204" s="8">
-        <v>8340</v>
+        <v>7198</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="B1205" s="6" t="s">
         <v>2279</v>
       </c>
       <c r="C1205" s="7" t="s">
         <v>2280</v>
       </c>
       <c r="D1205" s="8">
-        <v>8511</v>
+        <v>8340</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="B1206" s="6" t="s">
         <v>2281</v>
       </c>
       <c r="C1206" s="7" t="s">
         <v>2282</v>
       </c>
       <c r="D1206" s="8">
-        <v>8911</v>
+        <v>8511</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="B1207" s="6" t="s">
         <v>2283</v>
       </c>
       <c r="C1207" s="7" t="s">
         <v>2284</v>
       </c>
       <c r="D1207" s="8">
-        <v>9825</v>
+        <v>8911</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="B1208" s="6" t="s">
         <v>2285</v>
       </c>
       <c r="C1208" s="7" t="s">
         <v>2286</v>
       </c>
       <c r="D1208" s="8">
-        <v>10168</v>
+        <v>9825</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="B1209" s="6" t="s">
         <v>2287</v>
       </c>
       <c r="C1209" s="7" t="s">
         <v>2288</v>
       </c>
       <c r="D1209" s="8">
-        <v>3681</v>
+        <v>10168</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="B1210" s="6" t="s">
         <v>2289</v>
       </c>
       <c r="C1210" s="7" t="s">
         <v>2290</v>
       </c>
       <c r="D1210" s="8">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:4">
+      <c r="B1211" s="6" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C1211" s="7" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D1211" s="8">
         <v>5435</v>
       </c>
     </row>
-    <row r="1211" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1212" spans="1:4">
-      <c r="B1212" s="0" t="s">
+      <c r="B1212" s="5" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:4">
+      <c r="B1213" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1212" s="0" t="s">
+      <c r="C1213" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1212" s="0" t="s">
+      <c r="D1213" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>1477</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="B1214" s="6" t="s">
         <v>2294</v>
       </c>
       <c r="C1214" s="7" t="s">
         <v>2295</v>
       </c>
       <c r="D1214" s="8">
-        <v>189</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="B1215" s="6" t="s">
         <v>2296</v>
       </c>
       <c r="C1215" s="7" t="s">
         <v>2297</v>
       </c>
       <c r="D1215" s="8">
         <v>327</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="B1216" s="6" t="s">
         <v>2298</v>
       </c>
       <c r="C1216" s="7" t="s">
         <v>2299</v>
       </c>
       <c r="D1216" s="8">
-        <v>790</v>
+        <v>869</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="B1217" s="6" t="s">
         <v>2300</v>
       </c>
       <c r="C1217" s="7" t="s">
         <v>2301</v>
       </c>
       <c r="D1217" s="8">
         <v>1150</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="B1218" s="6" t="s">
         <v>2302</v>
       </c>
       <c r="C1218" s="7" t="s">
         <v>2303</v>
       </c>
       <c r="D1218" s="8">
         <v>921</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
@@ -28811,84 +28823,84 @@
         <v>2305</v>
       </c>
       <c r="D1219" s="8">
         <v>775</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="B1220" s="6" t="s">
         <v>2306</v>
       </c>
       <c r="C1220" s="7" t="s">
         <v>2307</v>
       </c>
       <c r="D1220" s="8">
         <v>465</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="B1221" s="6" t="s">
         <v>2308</v>
       </c>
       <c r="C1221" s="7" t="s">
         <v>2309</v>
       </c>
       <c r="D1221" s="8">
-        <v>729</v>
+        <v>673</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="B1222" s="6" t="s">
         <v>2310</v>
       </c>
       <c r="C1222" s="7" t="s">
         <v>2311</v>
       </c>
       <c r="D1222" s="8">
         <v>1848</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="B1223" s="6" t="s">
         <v>2312</v>
       </c>
       <c r="C1223" s="7" t="s">
         <v>2313</v>
       </c>
       <c r="D1223" s="8">
         <v>775</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="B1224" s="6" t="s">
         <v>2314</v>
       </c>
       <c r="C1224" s="7" t="s">
         <v>2315</v>
       </c>
       <c r="D1224" s="8">
-        <v>2020</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="B1225" s="6" t="s">
         <v>2316</v>
       </c>
       <c r="C1225" s="7" t="s">
         <v>2317</v>
       </c>
       <c r="D1225" s="8">
         <v>698</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="B1226" s="6" t="s">
         <v>2318</v>
       </c>
       <c r="C1226" s="7" t="s">
         <v>2319</v>
       </c>
       <c r="D1226" s="8">
         <v>1042</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
@@ -28915,51 +28927,51 @@
         <v>6</v>
       </c>
       <c r="D1229" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="B1230" s="6" t="s">
         <v>2323</v>
       </c>
       <c r="C1230" s="7" t="s">
         <v>2324</v>
       </c>
       <c r="D1230" s="8">
         <v>1790</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="B1231" s="6" t="s">
         <v>2325</v>
       </c>
       <c r="C1231" s="7" t="s">
         <v>2326</v>
       </c>
       <c r="D1231" s="8">
-        <v>692</v>
+        <v>729</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="B1232" s="6" t="s">
         <v>2327</v>
       </c>
       <c r="C1232" s="7" t="s">
         <v>2328</v>
       </c>
       <c r="D1232" s="8">
         <v>1002</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="B1233" s="6" t="s">
         <v>2329</v>
       </c>
       <c r="C1233" s="7" t="s">
         <v>2330</v>
       </c>
       <c r="D1233" s="8">
         <v>782</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
@@ -29135,51 +29147,51 @@
         <v>2362</v>
       </c>
       <c r="D1249" s="8">
         <v>205</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="B1250" s="6" t="s">
         <v>2363</v>
       </c>
       <c r="C1250" s="7" t="s">
         <v>2364</v>
       </c>
       <c r="D1250" s="8">
         <v>481</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="B1251" s="6" t="s">
         <v>2365</v>
       </c>
       <c r="C1251" s="7" t="s">
         <v>2366</v>
       </c>
       <c r="D1251" s="8">
-        <v>1131</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="B1252" s="6" t="s">
         <v>2367</v>
       </c>
       <c r="C1252" s="7" t="s">
         <v>2368</v>
       </c>
       <c r="D1252" s="8">
         <v>591</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="B1253" s="6" t="s">
         <v>2369</v>
       </c>
       <c r="C1253" s="7" t="s">
         <v>2370</v>
       </c>
       <c r="D1253" s="8">
         <v>307</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
@@ -29217,51 +29229,51 @@
         <v>2375</v>
       </c>
       <c r="D1257" s="8">
         <v>278</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="B1258" s="6" t="s">
         <v>2376</v>
       </c>
       <c r="C1258" s="7" t="s">
         <v>2377</v>
       </c>
       <c r="D1258" s="8">
         <v>328</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="B1259" s="6" t="s">
         <v>2378</v>
       </c>
       <c r="C1259" s="7" t="s">
         <v>2379</v>
       </c>
       <c r="D1259" s="8">
-        <v>504</v>
+        <v>480</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="B1260" s="6" t="s">
         <v>2380</v>
       </c>
       <c r="C1260" s="7" t="s">
         <v>2381</v>
       </c>
       <c r="D1260" s="8">
         <v>2676</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="B1261" s="6" t="s">
         <v>2382</v>
       </c>
       <c r="C1261" s="7" t="s">
         <v>2383</v>
       </c>
       <c r="D1261" s="8">
         <v>718</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
@@ -29332,161 +29344,161 @@
         <v>2394</v>
       </c>
       <c r="D1268" s="8">
         <v>645</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="B1269" s="6" t="s">
         <v>2395</v>
       </c>
       <c r="C1269" s="7" t="s">
         <v>2396</v>
       </c>
       <c r="D1269" s="8">
         <v>301</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="B1270" s="6" t="s">
         <v>2397</v>
       </c>
       <c r="C1270" s="7" t="s">
         <v>2398</v>
       </c>
       <c r="D1270" s="8">
-        <v>245</v>
+        <v>271</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="B1271" s="6" t="s">
         <v>2399</v>
       </c>
       <c r="C1271" s="7" t="s">
         <v>2400</v>
       </c>
       <c r="D1271" s="8">
         <v>347</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="B1272" s="6" t="s">
         <v>2401</v>
       </c>
       <c r="C1272" s="7" t="s">
         <v>2402</v>
       </c>
       <c r="D1272" s="8">
-        <v>308</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="B1273" s="6" t="s">
         <v>2403</v>
       </c>
       <c r="C1273" s="7" t="s">
         <v>2404</v>
       </c>
       <c r="D1273" s="8">
-        <v>245</v>
+        <v>271</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="B1274" s="6" t="s">
         <v>2405</v>
       </c>
       <c r="C1274" s="7" t="s">
         <v>2406</v>
       </c>
       <c r="D1274" s="8">
         <v>293</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="B1275" s="6" t="s">
         <v>2407</v>
       </c>
       <c r="C1275" s="7" t="s">
         <v>2408</v>
       </c>
       <c r="D1275" s="8">
         <v>1073</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="B1276" s="6" t="s">
         <v>2409</v>
       </c>
       <c r="C1276" s="7" t="s">
         <v>2410</v>
       </c>
       <c r="D1276" s="8">
-        <v>424</v>
+        <v>483</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="B1277" s="6" t="s">
         <v>2411</v>
       </c>
       <c r="C1277" s="7" t="s">
         <v>2412</v>
       </c>
       <c r="D1277" s="8">
         <v>512</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="B1278" s="6" t="s">
         <v>2413</v>
       </c>
       <c r="C1278" s="7" t="s">
         <v>2414</v>
       </c>
       <c r="D1278" s="8">
         <v>696</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="B1279" s="6" t="s">
         <v>2415</v>
       </c>
       <c r="C1279" s="7" t="s">
         <v>2416</v>
       </c>
       <c r="D1279" s="8">
         <v>483</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="B1280" s="6" t="s">
         <v>2417</v>
       </c>
       <c r="C1280" s="7" t="s">
         <v>2418</v>
       </c>
       <c r="D1280" s="8">
-        <v>852</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="B1281" s="6" t="s">
         <v>2419</v>
       </c>
       <c r="C1281" s="7" t="s">
         <v>2420</v>
       </c>
       <c r="D1281" s="8">
         <v>293</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="B1282" s="5" t="s">
         <v>2421</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="B1283" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C1283" s="0" t="s">
         <v>6</v>
       </c>
@@ -29524,315 +29536,315 @@
         <v>2427</v>
       </c>
       <c r="D1286" s="8">
         <v>404</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="B1287" s="6" t="s">
         <v>2428</v>
       </c>
       <c r="C1287" s="7" t="s">
         <v>2429</v>
       </c>
       <c r="D1287" s="8">
         <v>404</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="B1288" s="6" t="s">
         <v>2430</v>
       </c>
       <c r="C1288" s="7" t="s">
         <v>2431</v>
       </c>
       <c r="D1288" s="8">
-        <v>299</v>
+        <v>291</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="B1289" s="6" t="s">
         <v>2432</v>
       </c>
       <c r="C1289" s="7" t="s">
         <v>2433</v>
       </c>
       <c r="D1289" s="8">
         <v>517</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="B1290" s="6" t="s">
         <v>2434</v>
       </c>
       <c r="C1290" s="7" t="s">
         <v>2435</v>
       </c>
       <c r="D1290" s="8">
         <v>968</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="B1291" s="6" t="s">
         <v>2436</v>
       </c>
       <c r="C1291" s="7" t="s">
         <v>2437</v>
       </c>
       <c r="D1291" s="8">
-        <v>313</v>
+        <v>326</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="B1292" s="6" t="s">
         <v>2438</v>
       </c>
       <c r="C1292" s="7" t="s">
         <v>2439</v>
       </c>
       <c r="D1292" s="8">
         <v>266</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="B1293" s="6" t="s">
         <v>2440</v>
       </c>
       <c r="C1293" s="7" t="s">
         <v>2441</v>
       </c>
       <c r="D1293" s="8">
-        <v>368</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="B1294" s="6" t="s">
         <v>2442</v>
       </c>
       <c r="C1294" s="7" t="s">
         <v>2443</v>
       </c>
       <c r="D1294" s="8">
         <v>494</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="B1295" s="6" t="s">
         <v>2444</v>
       </c>
       <c r="C1295" s="7" t="s">
         <v>2445</v>
       </c>
       <c r="D1295" s="8">
-        <v>517</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="B1296" s="6" t="s">
         <v>2446</v>
       </c>
       <c r="C1296" s="7" t="s">
         <v>2447</v>
       </c>
       <c r="D1296" s="8">
         <v>798</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="B1297" s="6" t="s">
         <v>2448</v>
       </c>
       <c r="C1297" s="7" t="s">
         <v>2449</v>
       </c>
       <c r="D1297" s="8">
-        <v>759</v>
+        <v>742</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="B1298" s="6" t="s">
         <v>2450</v>
       </c>
       <c r="C1298" s="7" t="s">
         <v>2451</v>
       </c>
       <c r="D1298" s="8">
         <v>352</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="B1299" s="6" t="s">
         <v>2452</v>
       </c>
       <c r="C1299" s="7" t="s">
         <v>2453</v>
       </c>
       <c r="D1299" s="8">
         <v>600</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="B1300" s="6" t="s">
         <v>2454</v>
       </c>
       <c r="C1300" s="7" t="s">
         <v>2455</v>
       </c>
       <c r="D1300" s="8">
-        <v>500</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="B1301" s="6" t="s">
         <v>2456</v>
       </c>
       <c r="C1301" s="7" t="s">
         <v>2457</v>
       </c>
       <c r="D1301" s="8">
         <v>1053</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="B1302" s="6" t="s">
         <v>2458</v>
       </c>
       <c r="C1302" s="7" t="s">
         <v>2459</v>
       </c>
       <c r="D1302" s="8">
         <v>1563</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="B1303" s="6" t="s">
         <v>2460</v>
       </c>
       <c r="C1303" s="7" t="s">
         <v>2461</v>
       </c>
       <c r="D1303" s="8">
         <v>617</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="B1304" s="6" t="s">
         <v>2462</v>
       </c>
       <c r="C1304" s="7" t="s">
         <v>2463</v>
       </c>
       <c r="D1304" s="8">
-        <v>452</v>
+        <v>436</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="B1305" s="6" t="s">
         <v>2464</v>
       </c>
       <c r="C1305" s="7" t="s">
         <v>2465</v>
       </c>
       <c r="D1305" s="8">
         <v>178</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="B1306" s="6" t="s">
         <v>2466</v>
       </c>
       <c r="C1306" s="7" t="s">
         <v>2467</v>
       </c>
       <c r="D1306" s="8">
-        <v>388</v>
+        <v>355</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="B1307" s="6" t="s">
         <v>2468</v>
       </c>
       <c r="C1307" s="7" t="s">
         <v>2469</v>
       </c>
       <c r="D1307" s="8">
         <v>120</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="B1308" s="6" t="s">
         <v>2470</v>
       </c>
       <c r="C1308" s="7" t="s">
         <v>2471</v>
       </c>
       <c r="D1308" s="8">
-        <v>323</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="B1309" s="6" t="s">
         <v>2472</v>
       </c>
       <c r="C1309" s="7" t="s">
         <v>2473</v>
       </c>
       <c r="D1309" s="8">
         <v>629</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="B1310" s="6" t="s">
         <v>2474</v>
       </c>
       <c r="C1310" s="7" t="s">
         <v>2475</v>
       </c>
       <c r="D1310" s="8">
         <v>371</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="B1311" s="6" t="s">
         <v>2476</v>
       </c>
       <c r="C1311" s="7" t="s">
         <v>2477</v>
       </c>
       <c r="D1311" s="8">
         <v>317</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="B1312" s="6" t="s">
         <v>2478</v>
       </c>
       <c r="C1312" s="7" t="s">
         <v>2479</v>
       </c>
       <c r="D1312" s="8">
-        <v>682</v>
+        <v>537</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="B1313" s="6" t="s">
         <v>2480</v>
       </c>
       <c r="C1313" s="7" t="s">
         <v>2481</v>
       </c>
       <c r="D1313" s="8">
         <v>391</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="B1314" s="6" t="s">
         <v>2482</v>
       </c>
       <c r="C1314" s="7" t="s">
         <v>2483</v>
       </c>
       <c r="D1314" s="8">
         <v>1107</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
@@ -29854,73 +29866,73 @@
         <v>2487</v>
       </c>
       <c r="D1316" s="8">
         <v>344</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="B1317" s="6" t="s">
         <v>2488</v>
       </c>
       <c r="C1317" s="7" t="s">
         <v>2489</v>
       </c>
       <c r="D1317" s="8">
         <v>643</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="B1318" s="6" t="s">
         <v>2490</v>
       </c>
       <c r="C1318" s="7" t="s">
         <v>2491</v>
       </c>
       <c r="D1318" s="8">
-        <v>565</v>
+        <v>522</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="B1319" s="6" t="s">
         <v>2492</v>
       </c>
       <c r="C1319" s="7" t="s">
         <v>2493</v>
       </c>
       <c r="D1319" s="8">
-        <v>434</v>
+        <v>395</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="B1320" s="6" t="s">
         <v>2494</v>
       </c>
       <c r="C1320" s="7" t="s">
         <v>2495</v>
       </c>
       <c r="D1320" s="8">
-        <v>895</v>
+        <v>791</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="B1321" s="6" t="s">
         <v>2496</v>
       </c>
       <c r="C1321" s="7" t="s">
         <v>2497</v>
       </c>
       <c r="D1321" s="8">
         <v>366</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="B1322" s="6" t="s">
         <v>2498</v>
       </c>
       <c r="C1322" s="7" t="s">
         <v>2499</v>
       </c>
       <c r="D1322" s="8">
         <v>372</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
@@ -30178,51 +30190,51 @@
         <v>2544</v>
       </c>
       <c r="D1346" s="8">
         <v>471</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="B1347" s="6" t="s">
         <v>2545</v>
       </c>
       <c r="C1347" s="7" t="s">
         <v>2546</v>
       </c>
       <c r="D1347" s="8">
         <v>472</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="B1348" s="6" t="s">
         <v>2547</v>
       </c>
       <c r="C1348" s="7" t="s">
         <v>2548</v>
       </c>
       <c r="D1348" s="8">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="B1349" s="6" t="s">
         <v>2549</v>
       </c>
       <c r="C1349" s="7" t="s">
         <v>2550</v>
       </c>
       <c r="D1349" s="8">
         <v>472</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="B1350" s="5" t="s">
         <v>2551</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="B1351" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C1351" s="0" t="s">
         <v>6</v>
       </c>
@@ -30326,51 +30338,51 @@
         <v>2569</v>
       </c>
       <c r="D1360" s="8">
         <v>508</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="B1361" s="6" t="s">
         <v>2570</v>
       </c>
       <c r="C1361" s="7" t="s">
         <v>2571</v>
       </c>
       <c r="D1361" s="8">
         <v>692</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="B1362" s="6" t="s">
         <v>2572</v>
       </c>
       <c r="C1362" s="7" t="s">
         <v>2573</v>
       </c>
       <c r="D1362" s="8">
-        <v>490</v>
+        <v>485</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="B1363" s="6" t="s">
         <v>2574</v>
       </c>
       <c r="C1363" s="7" t="s">
         <v>2575</v>
       </c>
       <c r="D1363" s="8">
         <v>492</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="B1364" s="6" t="s">
         <v>2576</v>
       </c>
       <c r="C1364" s="7" t="s">
         <v>2577</v>
       </c>
       <c r="D1364" s="8">
         <v>542</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
@@ -30528,51 +30540,51 @@
         <v>6</v>
       </c>
       <c r="D1380" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="B1381" s="6" t="s">
         <v>2601</v>
       </c>
       <c r="C1381" s="7" t="s">
         <v>2602</v>
       </c>
       <c r="D1381" s="8">
         <v>114</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="B1382" s="6" t="s">
         <v>2603</v>
       </c>
       <c r="C1382" s="7" t="s">
         <v>2604</v>
       </c>
       <c r="D1382" s="8">
-        <v>96</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="B1383" s="6" t="s">
         <v>2605</v>
       </c>
       <c r="C1383" s="7" t="s">
         <v>2606</v>
       </c>
       <c r="D1383" s="8">
         <v>98</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="B1384" s="6" t="s">
         <v>2607</v>
       </c>
       <c r="C1384" s="7" t="s">
         <v>2608</v>
       </c>
       <c r="D1384" s="8">
         <v>1965</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
@@ -31082,51 +31094,51 @@
         <v>6</v>
       </c>
       <c r="D1432" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="B1433" s="6" t="s">
         <v>2696</v>
       </c>
       <c r="C1433" s="7" t="s">
         <v>2697</v>
       </c>
       <c r="D1433" s="8">
         <v>2700</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="B1434" s="6" t="s">
         <v>2698</v>
       </c>
       <c r="C1434" s="7" t="s">
         <v>2699</v>
       </c>
       <c r="D1434" s="8">
-        <v>962</v>
+        <v>873</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="B1435" s="6" t="s">
         <v>2700</v>
       </c>
       <c r="C1435" s="7" t="s">
         <v>2701</v>
       </c>
       <c r="D1435" s="8">
         <v>699</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="B1436" s="6" t="s">
         <v>2702</v>
       </c>
       <c r="C1436" s="7" t="s">
         <v>2703</v>
       </c>
       <c r="D1436" s="8">
         <v>812</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
@@ -31148,73 +31160,73 @@
         <v>2707</v>
       </c>
       <c r="D1438" s="8">
         <v>678</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="B1439" s="6" t="s">
         <v>2708</v>
       </c>
       <c r="C1439" s="7" t="s">
         <v>2709</v>
       </c>
       <c r="D1439" s="8">
         <v>699</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="B1440" s="6" t="s">
         <v>2710</v>
       </c>
       <c r="C1440" s="7" t="s">
         <v>2711</v>
       </c>
       <c r="D1440" s="8">
-        <v>861</v>
+        <v>782</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="B1441" s="6" t="s">
         <v>2712</v>
       </c>
       <c r="C1441" s="7" t="s">
         <v>2713</v>
       </c>
       <c r="D1441" s="8">
         <v>462</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="B1442" s="6" t="s">
         <v>2714</v>
       </c>
       <c r="C1442" s="7" t="s">
         <v>2715</v>
       </c>
       <c r="D1442" s="8">
-        <v>1010</v>
+        <v>917</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="B1443" s="6" t="s">
         <v>2716</v>
       </c>
       <c r="C1443" s="7" t="s">
         <v>2717</v>
       </c>
       <c r="D1443" s="8">
         <v>977</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="B1444" s="6" t="s">
         <v>2718</v>
       </c>
       <c r="C1444" s="7" t="s">
         <v>2719</v>
       </c>
       <c r="D1444" s="8">
         <v>680</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
@@ -31280,95 +31292,95 @@
         <v>2731</v>
       </c>
       <c r="D1450" s="8">
         <v>1680</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="B1451" s="6" t="s">
         <v>2732</v>
       </c>
       <c r="C1451" s="7" t="s">
         <v>2733</v>
       </c>
       <c r="D1451" s="8">
         <v>777</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="B1452" s="6" t="s">
         <v>2734</v>
       </c>
       <c r="C1452" s="7" t="s">
         <v>2735</v>
       </c>
       <c r="D1452" s="8">
-        <v>595</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="B1453" s="6" t="s">
         <v>2736</v>
       </c>
       <c r="C1453" s="7" t="s">
         <v>2737</v>
       </c>
       <c r="D1453" s="8">
-        <v>975</v>
+        <v>885</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="B1454" s="6" t="s">
         <v>2738</v>
       </c>
       <c r="C1454" s="7" t="s">
         <v>2739</v>
       </c>
       <c r="D1454" s="8">
         <v>405</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="B1455" s="6" t="s">
         <v>2740</v>
       </c>
       <c r="C1455" s="7" t="s">
         <v>2741</v>
       </c>
       <c r="D1455" s="8">
         <v>715</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="B1456" s="6" t="s">
         <v>2742</v>
       </c>
       <c r="C1456" s="7" t="s">
         <v>2743</v>
       </c>
       <c r="D1456" s="8">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="B1457" s="6" t="s">
         <v>2744</v>
       </c>
       <c r="C1457" s="7" t="s">
         <v>2745</v>
       </c>
       <c r="D1457" s="8">
         <v>160</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="B1458" s="6" t="s">
         <v>2746</v>
       </c>
       <c r="C1458" s="7" t="s">
         <v>2747</v>
       </c>
       <c r="D1458" s="8">
         <v>151</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
@@ -31576,51 +31588,51 @@
         <v>2781</v>
       </c>
       <c r="D1478" s="8">
         <v>754</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="B1479" s="6" t="s">
         <v>2782</v>
       </c>
       <c r="C1479" s="7" t="s">
         <v>2783</v>
       </c>
       <c r="D1479" s="8">
         <v>576</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="B1480" s="6" t="s">
         <v>2784</v>
       </c>
       <c r="C1480" s="7" t="s">
         <v>2785</v>
       </c>
       <c r="D1480" s="8">
-        <v>565</v>
+        <v>553</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="B1481" s="6" t="s">
         <v>2786</v>
       </c>
       <c r="C1481" s="7" t="s">
         <v>2787</v>
       </c>
       <c r="D1481" s="8">
         <v>575</v>
       </c>
     </row>
     <row r="1482" spans="1:4">
       <c r="B1482" s="6" t="s">
         <v>2788</v>
       </c>
       <c r="C1482" s="7" t="s">
         <v>2789</v>
       </c>
       <c r="D1482" s="8">
         <v>333</v>
       </c>
     </row>
     <row r="1483" spans="1:4">
@@ -31724,117 +31736,117 @@
         <v>2806</v>
       </c>
       <c r="D1492" s="8">
         <v>2081</v>
       </c>
     </row>
     <row r="1493" spans="1:4">
       <c r="B1493" s="6" t="s">
         <v>2807</v>
       </c>
       <c r="C1493" s="7" t="s">
         <v>2808</v>
       </c>
       <c r="D1493" s="8">
         <v>715</v>
       </c>
     </row>
     <row r="1494" spans="1:4">
       <c r="B1494" s="6" t="s">
         <v>2809</v>
       </c>
       <c r="C1494" s="7" t="s">
         <v>2810</v>
       </c>
       <c r="D1494" s="8">
-        <v>568</v>
+        <v>573</v>
       </c>
     </row>
     <row r="1495" spans="1:4">
       <c r="B1495" s="6" t="s">
         <v>2811</v>
       </c>
       <c r="C1495" s="7" t="s">
         <v>2812</v>
       </c>
       <c r="D1495" s="8">
         <v>533</v>
       </c>
     </row>
     <row r="1496" spans="1:4">
       <c r="B1496" s="6" t="s">
         <v>2813</v>
       </c>
       <c r="C1496" s="7" t="s">
         <v>2814</v>
       </c>
       <c r="D1496" s="8">
-        <v>568</v>
+        <v>573</v>
       </c>
     </row>
     <row r="1497" spans="1:4">
       <c r="B1497" s="6" t="s">
         <v>2815</v>
       </c>
       <c r="C1497" s="7" t="s">
         <v>2816</v>
       </c>
       <c r="D1497" s="8">
         <v>918</v>
       </c>
     </row>
     <row r="1498" spans="1:4">
       <c r="B1498" s="6" t="s">
         <v>2817</v>
       </c>
       <c r="C1498" s="7" t="s">
         <v>2818</v>
       </c>
       <c r="D1498" s="8">
         <v>909</v>
       </c>
     </row>
     <row r="1499" spans="1:4">
       <c r="B1499" s="6" t="s">
         <v>2819</v>
       </c>
       <c r="C1499" s="7" t="s">
         <v>2820</v>
       </c>
       <c r="D1499" s="8">
-        <v>568</v>
+        <v>573</v>
       </c>
     </row>
     <row r="1500" spans="1:4">
       <c r="B1500" s="6" t="s">
         <v>2821</v>
       </c>
       <c r="C1500" s="7" t="s">
         <v>2822</v>
       </c>
       <c r="D1500" s="8">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="1501" spans="1:4">
       <c r="B1501" s="6" t="s">
         <v>2823</v>
       </c>
       <c r="C1501" s="7" t="s">
         <v>2824</v>
       </c>
       <c r="D1501" s="8">
         <v>771</v>
       </c>
     </row>
     <row r="1502" spans="1:4">
       <c r="B1502" s="6" t="s">
         <v>2825</v>
       </c>
       <c r="C1502" s="7" t="s">
         <v>2826</v>
       </c>
       <c r="D1502" s="8">
         <v>292</v>
       </c>
     </row>
     <row r="1503" spans="1:4">
@@ -31960,183 +31972,183 @@
         <v>2847</v>
       </c>
       <c r="D1514" s="8">
         <v>923</v>
       </c>
     </row>
     <row r="1515" spans="1:4">
       <c r="B1515" s="6" t="s">
         <v>2848</v>
       </c>
       <c r="C1515" s="7" t="s">
         <v>2849</v>
       </c>
       <c r="D1515" s="8">
         <v>90</v>
       </c>
     </row>
     <row r="1516" spans="1:4">
       <c r="B1516" s="6" t="s">
         <v>2850</v>
       </c>
       <c r="C1516" s="7" t="s">
         <v>2851</v>
       </c>
       <c r="D1516" s="8">
-        <v>161</v>
+        <v>183</v>
       </c>
     </row>
     <row r="1517" spans="1:4">
       <c r="B1517" s="6" t="s">
         <v>2852</v>
       </c>
       <c r="C1517" s="7" t="s">
         <v>2853</v>
       </c>
       <c r="D1517" s="8">
         <v>107</v>
       </c>
     </row>
     <row r="1518" spans="1:4">
       <c r="B1518" s="6" t="s">
         <v>2854</v>
       </c>
       <c r="C1518" s="7" t="s">
         <v>2855</v>
       </c>
       <c r="D1518" s="8">
         <v>123</v>
       </c>
     </row>
     <row r="1519" spans="1:4">
       <c r="B1519" s="6" t="s">
         <v>2856</v>
       </c>
       <c r="C1519" s="7" t="s">
         <v>2857</v>
       </c>
       <c r="D1519" s="8">
-        <v>253</v>
+        <v>292</v>
       </c>
     </row>
     <row r="1520" spans="1:4">
       <c r="B1520" s="6" t="s">
         <v>2858</v>
       </c>
       <c r="C1520" s="7" t="s">
         <v>2859</v>
       </c>
       <c r="D1520" s="8">
-        <v>306</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1521" spans="1:4">
       <c r="B1521" s="6" t="s">
         <v>2860</v>
       </c>
       <c r="C1521" s="7" t="s">
         <v>2861</v>
       </c>
       <c r="D1521" s="8">
         <v>272</v>
       </c>
     </row>
     <row r="1522" spans="1:4">
       <c r="B1522" s="6" t="s">
         <v>2862</v>
       </c>
       <c r="C1522" s="7" t="s">
         <v>2863</v>
       </c>
       <c r="D1522" s="8">
         <v>59</v>
       </c>
     </row>
     <row r="1523" spans="1:4">
       <c r="B1523" s="6" t="s">
         <v>2864</v>
       </c>
       <c r="C1523" s="7" t="s">
         <v>2865</v>
       </c>
       <c r="D1523" s="8">
-        <v>101</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1524" spans="1:4">
       <c r="B1524" s="6" t="s">
         <v>2866</v>
       </c>
       <c r="C1524" s="7" t="s">
         <v>2867</v>
       </c>
       <c r="D1524" s="8">
-        <v>125</v>
+        <v>145</v>
       </c>
     </row>
     <row r="1525" spans="1:4">
       <c r="B1525" s="6" t="s">
         <v>2868</v>
       </c>
       <c r="C1525" s="7" t="s">
         <v>2869</v>
       </c>
       <c r="D1525" s="8">
-        <v>224</v>
+        <v>267</v>
       </c>
     </row>
     <row r="1526" spans="1:4">
       <c r="B1526" s="6" t="s">
         <v>2870</v>
       </c>
       <c r="C1526" s="7" t="s">
         <v>2871</v>
       </c>
       <c r="D1526" s="8">
         <v>64</v>
       </c>
     </row>
     <row r="1527" spans="1:4">
       <c r="B1527" s="6" t="s">
         <v>2872</v>
       </c>
       <c r="C1527" s="7" t="s">
         <v>2873</v>
       </c>
       <c r="D1527" s="8">
         <v>70</v>
       </c>
     </row>
     <row r="1528" spans="1:4">
       <c r="B1528" s="6" t="s">
         <v>2874</v>
       </c>
       <c r="C1528" s="7" t="s">
         <v>2875</v>
       </c>
       <c r="D1528" s="8">
-        <v>205</v>
+        <v>242</v>
       </c>
     </row>
     <row r="1529" spans="1:4">
       <c r="B1529" s="6" t="s">
         <v>2876</v>
       </c>
       <c r="C1529" s="7" t="s">
         <v>2877</v>
       </c>
       <c r="D1529" s="8">
         <v>107</v>
       </c>
     </row>
     <row r="1530" spans="1:4">
       <c r="B1530" s="5" t="s">
         <v>2878</v>
       </c>
     </row>
     <row r="1531" spans="1:4">
       <c r="B1531" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C1531" s="0" t="s">
         <v>6</v>
       </c>
@@ -32388,51 +32400,51 @@
         <v>2921</v>
       </c>
       <c r="D1554" s="8">
         <v>155</v>
       </c>
     </row>
     <row r="1555" spans="1:4">
       <c r="B1555" s="6" t="s">
         <v>2922</v>
       </c>
       <c r="C1555" s="7" t="s">
         <v>2923</v>
       </c>
       <c r="D1555" s="8">
         <v>379</v>
       </c>
     </row>
     <row r="1556" spans="1:4">
       <c r="B1556" s="6" t="s">
         <v>2924</v>
       </c>
       <c r="C1556" s="7" t="s">
         <v>2925</v>
       </c>
       <c r="D1556" s="8">
-        <v>417</v>
+        <v>663</v>
       </c>
     </row>
     <row r="1557" spans="1:4">
       <c r="B1557" s="6" t="s">
         <v>2926</v>
       </c>
       <c r="C1557" s="7" t="s">
         <v>2927</v>
       </c>
       <c r="D1557" s="8">
         <v>155</v>
       </c>
     </row>
     <row r="1558" spans="1:4">
       <c r="B1558" s="6" t="s">
         <v>2928</v>
       </c>
       <c r="C1558" s="7" t="s">
         <v>2929</v>
       </c>
       <c r="D1558" s="8">
         <v>498</v>
       </c>
     </row>
     <row r="1559" spans="1:4">
@@ -32459,62 +32471,62 @@
         <v>2932</v>
       </c>
       <c r="D1561" s="8">
         <v>76</v>
       </c>
     </row>
     <row r="1562" spans="1:4">
       <c r="B1562" s="6" t="s">
         <v>2933</v>
       </c>
       <c r="C1562" s="7" t="s">
         <v>2934</v>
       </c>
       <c r="D1562" s="8">
         <v>77</v>
       </c>
     </row>
     <row r="1563" spans="1:4">
       <c r="B1563" s="6" t="s">
         <v>2935</v>
       </c>
       <c r="C1563" s="7" t="s">
         <v>2936</v>
       </c>
       <c r="D1563" s="8">
-        <v>292</v>
+        <v>269</v>
       </c>
     </row>
     <row r="1564" spans="1:4">
       <c r="B1564" s="6" t="s">
         <v>2937</v>
       </c>
       <c r="C1564" s="7" t="s">
         <v>2938</v>
       </c>
       <c r="D1564" s="8">
-        <v>89</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1565" spans="1:4">
       <c r="B1565" s="6" t="s">
         <v>2939</v>
       </c>
       <c r="C1565" s="7" t="s">
         <v>2940</v>
       </c>
       <c r="D1565" s="8">
         <v>96</v>
       </c>
     </row>
     <row r="1566" spans="1:4">
       <c r="B1566" s="6" t="s">
         <v>2941</v>
       </c>
       <c r="C1566" s="7" t="s">
         <v>2942</v>
       </c>
       <c r="D1566" s="8">
         <v>122</v>
       </c>
     </row>
     <row r="1567" spans="1:4">
@@ -32525,221 +32537,221 @@
         <v>2944</v>
       </c>
       <c r="D1567" s="8">
         <v>91</v>
       </c>
     </row>
     <row r="1568" spans="1:4">
       <c r="B1568" s="6" t="s">
         <v>2945</v>
       </c>
       <c r="C1568" s="7" t="s">
         <v>2946</v>
       </c>
       <c r="D1568" s="8">
         <v>79</v>
       </c>
     </row>
     <row r="1569" spans="1:4">
       <c r="B1569" s="6" t="s">
         <v>2947</v>
       </c>
       <c r="C1569" s="7" t="s">
         <v>2948</v>
       </c>
       <c r="D1569" s="8">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1570" spans="1:4">
       <c r="B1570" s="6" t="s">
         <v>2949</v>
       </c>
       <c r="C1570" s="7" t="s">
         <v>2950</v>
       </c>
       <c r="D1570" s="8">
-        <v>277</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1571" spans="1:4">
       <c r="B1571" s="6" t="s">
         <v>2951</v>
       </c>
       <c r="C1571" s="7" t="s">
         <v>2952</v>
       </c>
       <c r="D1571" s="8">
         <v>216</v>
       </c>
     </row>
     <row r="1572" spans="1:4">
       <c r="B1572" s="6" t="s">
         <v>2953</v>
       </c>
       <c r="C1572" s="7" t="s">
         <v>2954</v>
       </c>
       <c r="D1572" s="8">
-        <v>244</v>
+        <v>225</v>
       </c>
     </row>
     <row r="1573" spans="1:4">
       <c r="B1573" s="6" t="s">
         <v>2955</v>
       </c>
       <c r="C1573" s="7" t="s">
         <v>2956</v>
       </c>
       <c r="D1573" s="8">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1574" spans="1:4">
       <c r="B1574" s="6" t="s">
         <v>2957</v>
       </c>
       <c r="C1574" s="7" t="s">
         <v>2958</v>
       </c>
       <c r="D1574" s="8">
         <v>168</v>
       </c>
     </row>
     <row r="1575" spans="1:4">
       <c r="B1575" s="6" t="s">
         <v>2959</v>
       </c>
       <c r="C1575" s="7" t="s">
         <v>2960</v>
       </c>
       <c r="D1575" s="8">
         <v>192</v>
       </c>
     </row>
     <row r="1576" spans="1:4">
       <c r="B1576" s="6" t="s">
         <v>2961</v>
       </c>
       <c r="C1576" s="7" t="s">
         <v>2962</v>
       </c>
       <c r="D1576" s="8">
-        <v>210</v>
+        <v>206</v>
       </c>
     </row>
     <row r="1577" spans="1:4">
       <c r="B1577" s="6" t="s">
         <v>2963</v>
       </c>
       <c r="C1577" s="7" t="s">
         <v>2964</v>
       </c>
       <c r="D1577" s="8">
         <v>219</v>
       </c>
     </row>
     <row r="1578" spans="1:4">
       <c r="B1578" s="6" t="s">
         <v>2965</v>
       </c>
       <c r="C1578" s="7" t="s">
         <v>2966</v>
       </c>
       <c r="D1578" s="8">
-        <v>139</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1579" spans="1:4">
       <c r="B1579" s="6" t="s">
         <v>2967</v>
       </c>
       <c r="C1579" s="7" t="s">
         <v>2968</v>
       </c>
       <c r="D1579" s="8">
         <v>145</v>
       </c>
     </row>
     <row r="1580" spans="1:4">
       <c r="B1580" s="6" t="s">
         <v>2969</v>
       </c>
       <c r="C1580" s="7" t="s">
         <v>2970</v>
       </c>
       <c r="D1580" s="8">
-        <v>85</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1581" spans="1:4">
       <c r="B1581" s="6" t="s">
         <v>2971</v>
       </c>
       <c r="C1581" s="7" t="s">
         <v>2972</v>
       </c>
       <c r="D1581" s="8">
-        <v>173</v>
+        <v>160</v>
       </c>
     </row>
     <row r="1582" spans="1:4">
       <c r="B1582" s="6" t="s">
         <v>2973</v>
       </c>
       <c r="C1582" s="7" t="s">
         <v>2974</v>
       </c>
       <c r="D1582" s="8">
         <v>536</v>
       </c>
     </row>
     <row r="1583" spans="1:4">
       <c r="B1583" s="5" t="s">
         <v>2975</v>
       </c>
     </row>
     <row r="1584" spans="1:4">
       <c r="B1584" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C1584" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D1584" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1585" spans="1:4">
       <c r="B1585" s="6" t="s">
         <v>2976</v>
       </c>
       <c r="C1585" s="7" t="s">
         <v>2977</v>
       </c>
       <c r="D1585" s="8">
-        <v>61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1586" spans="1:4">
       <c r="B1586" s="6" t="s">
         <v>2978</v>
       </c>
       <c r="C1586" s="7" t="s">
         <v>2979</v>
       </c>
       <c r="D1586" s="8">
         <v>110</v>
       </c>
     </row>
     <row r="1587" spans="1:4">
       <c r="B1587" s="6" t="s">
         <v>2980</v>
       </c>
       <c r="C1587" s="7" t="s">
         <v>2981</v>
       </c>
       <c r="D1587" s="8">
         <v>86</v>
       </c>
     </row>
     <row r="1588" spans="1:4">
@@ -32799,84 +32811,84 @@
     </row>
     <row r="1593" spans="1:4">
       <c r="B1593" s="5" t="s">
         <v>2992</v>
       </c>
     </row>
     <row r="1594" spans="1:4">
       <c r="B1594" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C1594" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D1594" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1595" spans="1:4">
       <c r="B1595" s="6" t="s">
         <v>2993</v>
       </c>
       <c r="C1595" s="7" t="s">
         <v>2994</v>
       </c>
       <c r="D1595" s="8">
-        <v>302</v>
+        <v>273</v>
       </c>
     </row>
     <row r="1596" spans="1:4">
       <c r="B1596" s="6" t="s">
         <v>2995</v>
       </c>
       <c r="C1596" s="7" t="s">
         <v>2996</v>
       </c>
       <c r="D1596" s="8">
         <v>215</v>
       </c>
     </row>
     <row r="1597" spans="1:4">
       <c r="B1597" s="6" t="s">
         <v>2997</v>
       </c>
       <c r="C1597" s="7" t="s">
         <v>2998</v>
       </c>
       <c r="D1597" s="8">
         <v>368</v>
       </c>
     </row>
     <row r="1598" spans="1:4">
       <c r="B1598" s="6" t="s">
         <v>2999</v>
       </c>
       <c r="C1598" s="7" t="s">
         <v>3000</v>
       </c>
       <c r="D1598" s="8">
-        <v>123</v>
+        <v>113</v>
       </c>
     </row>
     <row r="1599" spans="1:4">
       <c r="B1599" s="6" t="s">
         <v>3001</v>
       </c>
       <c r="C1599" s="7" t="s">
         <v>3002</v>
       </c>
       <c r="D1599" s="8">
         <v>323</v>
       </c>
     </row>
     <row r="1600" spans="1:4">
       <c r="B1600" s="6" t="s">
         <v>3003</v>
       </c>
       <c r="C1600" s="7" t="s">
         <v>3004</v>
       </c>
       <c r="D1600" s="8">
         <v>374</v>
       </c>
     </row>
     <row r="1601" spans="1:4">
@@ -32887,172 +32899,172 @@
         <v>3006</v>
       </c>
       <c r="D1601" s="8">
         <v>1101</v>
       </c>
     </row>
     <row r="1602" spans="1:4">
       <c r="B1602" s="6" t="s">
         <v>3007</v>
       </c>
       <c r="C1602" s="7" t="s">
         <v>3008</v>
       </c>
       <c r="D1602" s="8">
         <v>1289</v>
       </c>
     </row>
     <row r="1603" spans="1:4">
       <c r="B1603" s="6" t="s">
         <v>3009</v>
       </c>
       <c r="C1603" s="7" t="s">
         <v>3010</v>
       </c>
       <c r="D1603" s="8">
-        <v>691</v>
+        <v>625</v>
       </c>
     </row>
     <row r="1604" spans="1:4">
       <c r="B1604" s="6" t="s">
         <v>3011</v>
       </c>
       <c r="C1604" s="7" t="s">
         <v>3012</v>
       </c>
       <c r="D1604" s="8">
-        <v>454</v>
+        <v>411</v>
       </c>
     </row>
     <row r="1605" spans="1:4">
       <c r="B1605" s="6" t="s">
         <v>3013</v>
       </c>
       <c r="C1605" s="7" t="s">
         <v>3014</v>
       </c>
       <c r="D1605" s="8">
-        <v>536</v>
+        <v>525</v>
       </c>
     </row>
     <row r="1606" spans="1:4">
       <c r="B1606" s="6" t="s">
         <v>3015</v>
       </c>
       <c r="C1606" s="7" t="s">
         <v>3016</v>
       </c>
       <c r="D1606" s="8">
         <v>1466</v>
       </c>
     </row>
     <row r="1607" spans="1:4">
       <c r="B1607" s="6" t="s">
         <v>3017</v>
       </c>
       <c r="C1607" s="7" t="s">
         <v>3018</v>
       </c>
       <c r="D1607" s="8">
-        <v>814</v>
+        <v>702</v>
       </c>
     </row>
     <row r="1608" spans="1:4">
       <c r="B1608" s="6" t="s">
         <v>3019</v>
       </c>
       <c r="C1608" s="7" t="s">
         <v>3020</v>
       </c>
       <c r="D1608" s="8">
-        <v>1011</v>
+        <v>991</v>
       </c>
     </row>
     <row r="1609" spans="1:4">
       <c r="B1609" s="6" t="s">
         <v>3021</v>
       </c>
       <c r="C1609" s="7" t="s">
         <v>3022</v>
       </c>
       <c r="D1609" s="8">
         <v>108</v>
       </c>
     </row>
     <row r="1610" spans="1:4">
       <c r="B1610" s="6" t="s">
         <v>3023</v>
       </c>
       <c r="C1610" s="7" t="s">
         <v>3024</v>
       </c>
       <c r="D1610" s="8">
         <v>847</v>
       </c>
     </row>
     <row r="1611" spans="1:4">
       <c r="B1611" s="6" t="s">
         <v>3025</v>
       </c>
       <c r="C1611" s="7" t="s">
         <v>3026</v>
       </c>
       <c r="D1611" s="8">
         <v>1133</v>
       </c>
     </row>
     <row r="1612" spans="1:4">
       <c r="B1612" s="6" t="s">
         <v>3027</v>
       </c>
       <c r="C1612" s="7" t="s">
         <v>3028</v>
       </c>
       <c r="D1612" s="8">
-        <v>3370</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="1613" spans="1:4">
       <c r="B1613" s="6" t="s">
         <v>3029</v>
       </c>
       <c r="C1613" s="7" t="s">
         <v>3030</v>
       </c>
       <c r="D1613" s="8">
         <v>267</v>
       </c>
     </row>
     <row r="1614" spans="1:4">
       <c r="B1614" s="6" t="s">
         <v>3031</v>
       </c>
       <c r="C1614" s="7" t="s">
         <v>3032</v>
       </c>
       <c r="D1614" s="8">
-        <v>178</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1615" spans="1:4">
       <c r="B1615" s="6" t="s">
         <v>3033</v>
       </c>
       <c r="C1615" s="7" t="s">
         <v>3034</v>
       </c>
       <c r="D1615" s="8">
         <v>203</v>
       </c>
     </row>
     <row r="1616" spans="1:4">
       <c r="B1616" s="6" t="s">
         <v>3035</v>
       </c>
       <c r="C1616" s="7" t="s">
         <v>3036</v>
       </c>
       <c r="D1616" s="8">
         <v>302</v>
       </c>
     </row>
     <row r="1617" spans="1:4">
@@ -33129,51 +33141,51 @@
         <v>3050</v>
       </c>
       <c r="D1623" s="8">
         <v>1051</v>
       </c>
     </row>
     <row r="1624" spans="1:4">
       <c r="B1624" s="6" t="s">
         <v>3051</v>
       </c>
       <c r="C1624" s="7" t="s">
         <v>3052</v>
       </c>
       <c r="D1624" s="8">
         <v>815</v>
       </c>
     </row>
     <row r="1625" spans="1:4">
       <c r="B1625" s="6" t="s">
         <v>3053</v>
       </c>
       <c r="C1625" s="7" t="s">
         <v>3054</v>
       </c>
       <c r="D1625" s="8">
-        <v>724</v>
+        <v>702</v>
       </c>
     </row>
     <row r="1626" spans="1:4">
       <c r="B1626" s="6" t="s">
         <v>3055</v>
       </c>
       <c r="C1626" s="7" t="s">
         <v>3056</v>
       </c>
       <c r="D1626" s="8">
         <v>582</v>
       </c>
     </row>
     <row r="1627" spans="1:4">
       <c r="B1627" s="6" t="s">
         <v>3057</v>
       </c>
       <c r="C1627" s="7" t="s">
         <v>3058</v>
       </c>
       <c r="D1627" s="8">
         <v>942</v>
       </c>
     </row>
     <row r="1628" spans="1:4">
@@ -33316,51 +33328,51 @@
         <v>3084</v>
       </c>
       <c r="D1640" s="8">
         <v>227</v>
       </c>
     </row>
     <row r="1641" spans="1:4">
       <c r="B1641" s="6" t="s">
         <v>3085</v>
       </c>
       <c r="C1641" s="7" t="s">
         <v>3086</v>
       </c>
       <c r="D1641" s="8">
         <v>585</v>
       </c>
     </row>
     <row r="1642" spans="1:4">
       <c r="B1642" s="6" t="s">
         <v>3087</v>
       </c>
       <c r="C1642" s="7" t="s">
         <v>3088</v>
       </c>
       <c r="D1642" s="8">
-        <v>752</v>
+        <v>694</v>
       </c>
     </row>
     <row r="1643" spans="1:4">
       <c r="B1643" s="6" t="s">
         <v>3089</v>
       </c>
       <c r="C1643" s="7" t="s">
         <v>3090</v>
       </c>
       <c r="D1643" s="8">
         <v>1432</v>
       </c>
     </row>
     <row r="1644" spans="1:4">
       <c r="B1644" s="6" t="s">
         <v>3091</v>
       </c>
       <c r="C1644" s="7" t="s">
         <v>3092</v>
       </c>
       <c r="D1644" s="8">
         <v>406</v>
       </c>
     </row>
     <row r="1645" spans="1:4">
@@ -33393,150 +33405,150 @@
         <v>3098</v>
       </c>
       <c r="D1647" s="8">
         <v>1931</v>
       </c>
     </row>
     <row r="1648" spans="1:4">
       <c r="B1648" s="6" t="s">
         <v>3099</v>
       </c>
       <c r="C1648" s="7" t="s">
         <v>3100</v>
       </c>
       <c r="D1648" s="8">
         <v>642</v>
       </c>
     </row>
     <row r="1649" spans="1:4">
       <c r="B1649" s="6" t="s">
         <v>3101</v>
       </c>
       <c r="C1649" s="7" t="s">
         <v>3102</v>
       </c>
       <c r="D1649" s="8">
-        <v>317</v>
+        <v>292</v>
       </c>
     </row>
     <row r="1650" spans="1:4">
       <c r="B1650" s="6" t="s">
         <v>3103</v>
       </c>
       <c r="C1650" s="7" t="s">
         <v>3104</v>
       </c>
       <c r="D1650" s="8">
         <v>424</v>
       </c>
     </row>
     <row r="1651" spans="1:4">
       <c r="B1651" s="6" t="s">
         <v>3105</v>
       </c>
       <c r="C1651" s="7" t="s">
         <v>3106</v>
       </c>
       <c r="D1651" s="8">
         <v>1248</v>
       </c>
     </row>
     <row r="1652" spans="1:4">
       <c r="B1652" s="6" t="s">
         <v>3107</v>
       </c>
       <c r="C1652" s="7" t="s">
         <v>3108</v>
       </c>
       <c r="D1652" s="8">
-        <v>243</v>
+        <v>224</v>
       </c>
     </row>
     <row r="1653" spans="1:4">
       <c r="B1653" s="6" t="s">
         <v>3109</v>
       </c>
       <c r="C1653" s="7" t="s">
         <v>3110</v>
       </c>
       <c r="D1653" s="8">
         <v>763</v>
       </c>
     </row>
     <row r="1654" spans="1:4">
       <c r="B1654" s="6" t="s">
         <v>3111</v>
       </c>
       <c r="C1654" s="7" t="s">
         <v>3112</v>
       </c>
       <c r="D1654" s="8">
-        <v>320</v>
+        <v>314</v>
       </c>
     </row>
     <row r="1655" spans="1:4">
       <c r="B1655" s="6" t="s">
         <v>3113</v>
       </c>
       <c r="C1655" s="7" t="s">
         <v>3114</v>
       </c>
       <c r="D1655" s="8">
         <v>1465</v>
       </c>
     </row>
     <row r="1656" spans="1:4">
       <c r="B1656" s="6" t="s">
         <v>3115</v>
       </c>
       <c r="C1656" s="7" t="s">
         <v>3116</v>
       </c>
       <c r="D1656" s="8">
         <v>367</v>
       </c>
     </row>
     <row r="1657" spans="1:4">
       <c r="B1657" s="6" t="s">
         <v>3117</v>
       </c>
       <c r="C1657" s="7" t="s">
         <v>3118</v>
       </c>
       <c r="D1657" s="8">
-        <v>504</v>
+        <v>456</v>
       </c>
     </row>
     <row r="1658" spans="1:4">
       <c r="B1658" s="6" t="s">
         <v>3119</v>
       </c>
       <c r="C1658" s="7" t="s">
         <v>3120</v>
       </c>
       <c r="D1658" s="8">
-        <v>1122</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="1659" spans="1:4">
       <c r="B1659" s="6" t="s">
         <v>3121</v>
       </c>
       <c r="C1659" s="7" t="s">
         <v>3122</v>
       </c>
       <c r="D1659" s="8">
         <v>1661</v>
       </c>
     </row>
     <row r="1660" spans="1:4">
       <c r="B1660" s="5" t="s">
         <v>3123</v>
       </c>
     </row>
     <row r="1661" spans="1:4">
       <c r="B1661" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C1661" s="0" t="s">
         <v>6</v>
       </c>
@@ -34046,84 +34058,84 @@
         <v>3211</v>
       </c>
       <c r="D1708" s="8">
         <v>301</v>
       </c>
     </row>
     <row r="1709" spans="1:4">
       <c r="B1709" s="6" t="s">
         <v>3212</v>
       </c>
       <c r="C1709" s="7" t="s">
         <v>3213</v>
       </c>
       <c r="D1709" s="8">
         <v>196</v>
       </c>
     </row>
     <row r="1710" spans="1:4">
       <c r="B1710" s="6" t="s">
         <v>3214</v>
       </c>
       <c r="C1710" s="7" t="s">
         <v>3215</v>
       </c>
       <c r="D1710" s="8">
-        <v>232</v>
+        <v>301</v>
       </c>
     </row>
     <row r="1711" spans="1:4">
       <c r="B1711" s="6" t="s">
         <v>3216</v>
       </c>
       <c r="C1711" s="7" t="s">
         <v>3217</v>
       </c>
       <c r="D1711" s="8">
         <v>173</v>
       </c>
     </row>
     <row r="1712" spans="1:4">
       <c r="B1712" s="6" t="s">
         <v>3218</v>
       </c>
       <c r="C1712" s="7" t="s">
         <v>3219</v>
       </c>
       <c r="D1712" s="8">
         <v>564</v>
       </c>
     </row>
     <row r="1713" spans="1:4">
       <c r="B1713" s="6" t="s">
         <v>3220</v>
       </c>
       <c r="C1713" s="7" t="s">
         <v>3221</v>
       </c>
       <c r="D1713" s="8">
-        <v>139</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1714" spans="1:4">
       <c r="B1714" s="6" t="s">
         <v>3222</v>
       </c>
       <c r="C1714" s="7" t="s">
         <v>3223</v>
       </c>
       <c r="D1714" s="8">
         <v>358</v>
       </c>
     </row>
     <row r="1715" spans="1:4">
       <c r="B1715" s="6" t="s">
         <v>3224</v>
       </c>
       <c r="C1715" s="7" t="s">
         <v>3225</v>
       </c>
       <c r="D1715" s="8">
         <v>606</v>
       </c>
     </row>
     <row r="1716" spans="1:4">
@@ -34386,51 +34398,51 @@
         <v>3269</v>
       </c>
       <c r="D1740" s="8">
         <v>1910</v>
       </c>
     </row>
     <row r="1741" spans="1:4">
       <c r="B1741" s="6" t="s">
         <v>3270</v>
       </c>
       <c r="C1741" s="7" t="s">
         <v>3271</v>
       </c>
       <c r="D1741" s="8">
         <v>727</v>
       </c>
     </row>
     <row r="1742" spans="1:4">
       <c r="B1742" s="6" t="s">
         <v>3272</v>
       </c>
       <c r="C1742" s="7" t="s">
         <v>3273</v>
       </c>
       <c r="D1742" s="8">
-        <v>99</v>
+        <v>145</v>
       </c>
     </row>
     <row r="1743" spans="1:4">
       <c r="B1743" s="6" t="s">
         <v>3274</v>
       </c>
       <c r="C1743" s="7" t="s">
         <v>3275</v>
       </c>
       <c r="D1743" s="8">
         <v>113</v>
       </c>
     </row>
     <row r="1744" spans="1:4">
       <c r="B1744" s="6" t="s">
         <v>3276</v>
       </c>
       <c r="C1744" s="7" t="s">
         <v>3277</v>
       </c>
       <c r="D1744" s="8">
         <v>146</v>
       </c>
     </row>
     <row r="1745" spans="1:4">
@@ -34529,51 +34541,51 @@
         <v>3295</v>
       </c>
       <c r="D1753" s="8">
         <v>1889</v>
       </c>
     </row>
     <row r="1754" spans="1:4">
       <c r="B1754" s="6" t="s">
         <v>3296</v>
       </c>
       <c r="C1754" s="7" t="s">
         <v>3297</v>
       </c>
       <c r="D1754" s="8">
         <v>1865</v>
       </c>
     </row>
     <row r="1755" spans="1:4">
       <c r="B1755" s="6" t="s">
         <v>3298</v>
       </c>
       <c r="C1755" s="7" t="s">
         <v>3299</v>
       </c>
       <c r="D1755" s="8">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="1756" spans="1:4">
       <c r="B1756" s="6" t="s">
         <v>3300</v>
       </c>
       <c r="C1756" s="7" t="s">
         <v>3301</v>
       </c>
       <c r="D1756" s="8">
         <v>514</v>
       </c>
     </row>
     <row r="1757" spans="1:4">
       <c r="B1757" s="6" t="s">
         <v>3302</v>
       </c>
       <c r="C1757" s="7" t="s">
         <v>3303</v>
       </c>
       <c r="D1757" s="8">
         <v>550</v>
       </c>
     </row>
     <row r="1758" spans="1:4">
@@ -34974,51 +34986,51 @@
         <v>3374</v>
       </c>
       <c r="D1794" s="8">
         <v>3614</v>
       </c>
     </row>
     <row r="1795" spans="1:4">
       <c r="B1795" s="6" t="s">
         <v>3375</v>
       </c>
       <c r="C1795" s="7" t="s">
         <v>3376</v>
       </c>
       <c r="D1795" s="8">
         <v>3777</v>
       </c>
     </row>
     <row r="1796" spans="1:4">
       <c r="B1796" s="6" t="s">
         <v>3377</v>
       </c>
       <c r="C1796" s="7" t="s">
         <v>3378</v>
       </c>
       <c r="D1796" s="8">
-        <v>4698</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="1797" spans="1:4">
       <c r="B1797" s="6" t="s">
         <v>3379</v>
       </c>
       <c r="C1797" s="7" t="s">
         <v>3380</v>
       </c>
       <c r="D1797" s="8">
         <v>324</v>
       </c>
     </row>
     <row r="1798" spans="1:4">
       <c r="B1798" s="6" t="s">
         <v>3381</v>
       </c>
       <c r="C1798" s="7" t="s">
         <v>3382</v>
       </c>
       <c r="D1798" s="8">
         <v>3517</v>
       </c>
     </row>
     <row r="1799" spans="1:4">
@@ -35133,51 +35145,51 @@
         <v>3401</v>
       </c>
       <c r="D1809" s="8">
         <v>580</v>
       </c>
     </row>
     <row r="1810" spans="1:4">
       <c r="B1810" s="6" t="s">
         <v>3402</v>
       </c>
       <c r="C1810" s="7" t="s">
         <v>3403</v>
       </c>
       <c r="D1810" s="8">
         <v>596</v>
       </c>
     </row>
     <row r="1811" spans="1:4">
       <c r="B1811" s="6" t="s">
         <v>3404</v>
       </c>
       <c r="C1811" s="7" t="s">
         <v>3405</v>
       </c>
       <c r="D1811" s="8">
-        <v>502</v>
+        <v>492</v>
       </c>
     </row>
     <row r="1812" spans="1:4">
       <c r="B1812" s="6" t="s">
         <v>3406</v>
       </c>
       <c r="C1812" s="7" t="s">
         <v>3407</v>
       </c>
       <c r="D1812" s="8">
         <v>132</v>
       </c>
     </row>
     <row r="1813" spans="1:4">
       <c r="B1813" s="6" t="s">
         <v>3408</v>
       </c>
       <c r="C1813" s="7" t="s">
         <v>3409</v>
       </c>
       <c r="D1813" s="8">
         <v>792</v>
       </c>
     </row>
     <row r="1814" spans="1:4">
@@ -35804,106 +35816,106 @@
         <v>3523</v>
       </c>
       <c r="D1870" s="8">
         <v>1013</v>
       </c>
     </row>
     <row r="1871" spans="1:4">
       <c r="B1871" s="6" t="s">
         <v>3524</v>
       </c>
       <c r="C1871" s="7" t="s">
         <v>3525</v>
       </c>
       <c r="D1871" s="8">
         <v>506</v>
       </c>
     </row>
     <row r="1872" spans="1:4">
       <c r="B1872" s="6" t="s">
         <v>3526</v>
       </c>
       <c r="C1872" s="7" t="s">
         <v>3527</v>
       </c>
       <c r="D1872" s="8">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1873" spans="1:4">
       <c r="B1873" s="6" t="s">
         <v>3528</v>
       </c>
       <c r="C1873" s="7" t="s">
         <v>3529</v>
       </c>
       <c r="D1873" s="8">
-        <v>819</v>
+        <v>817</v>
       </c>
     </row>
     <row r="1874" spans="1:4">
       <c r="B1874" s="6" t="s">
         <v>3530</v>
       </c>
       <c r="C1874" s="7" t="s">
         <v>3531</v>
       </c>
       <c r="D1874" s="8">
         <v>955</v>
       </c>
     </row>
     <row r="1875" spans="1:4">
       <c r="B1875" s="6" t="s">
         <v>3532</v>
       </c>
       <c r="C1875" s="7" t="s">
         <v>3533</v>
       </c>
       <c r="D1875" s="8">
         <v>527</v>
       </c>
     </row>
     <row r="1876" spans="1:4">
       <c r="B1876" s="6" t="s">
         <v>3534</v>
       </c>
       <c r="C1876" s="7" t="s">
         <v>3535</v>
       </c>
       <c r="D1876" s="8">
         <v>237</v>
       </c>
     </row>
     <row r="1877" spans="1:4">
       <c r="B1877" s="6" t="s">
         <v>3536</v>
       </c>
       <c r="C1877" s="7" t="s">
         <v>3537</v>
       </c>
       <c r="D1877" s="8">
-        <v>19.1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1878" spans="1:4">
       <c r="B1878" s="6" t="s">
         <v>3538</v>
       </c>
       <c r="C1878" s="7" t="s">
         <v>3539</v>
       </c>
       <c r="D1878" s="8">
         <v>42</v>
       </c>
     </row>
     <row r="1879" spans="1:4">
       <c r="B1879" s="6" t="s">
         <v>3540</v>
       </c>
       <c r="C1879" s="7" t="s">
         <v>3541</v>
       </c>
       <c r="D1879" s="8">
         <v>405</v>
       </c>
     </row>
     <row r="1880" spans="1:4">
@@ -36211,51 +36223,51 @@
         <v>3597</v>
       </c>
       <c r="D1907" s="8">
         <v>844</v>
       </c>
     </row>
     <row r="1908" spans="1:4">
       <c r="B1908" s="6" t="s">
         <v>3598</v>
       </c>
       <c r="C1908" s="7" t="s">
         <v>3599</v>
       </c>
       <c r="D1908" s="8">
         <v>782</v>
       </c>
     </row>
     <row r="1909" spans="1:4">
       <c r="B1909" s="6" t="s">
         <v>3600</v>
       </c>
       <c r="C1909" s="7" t="s">
         <v>3601</v>
       </c>
       <c r="D1909" s="8">
-        <v>1849</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="1910" spans="1:4">
       <c r="B1910" s="6" t="s">
         <v>3602</v>
       </c>
       <c r="C1910" s="7" t="s">
         <v>3603</v>
       </c>
       <c r="D1910" s="8">
         <v>2465</v>
       </c>
     </row>
     <row r="1911" spans="1:4">
       <c r="B1911" s="6" t="s">
         <v>3604</v>
       </c>
       <c r="C1911" s="7" t="s">
         <v>3605</v>
       </c>
       <c r="D1911" s="8">
         <v>853</v>
       </c>
     </row>
     <row r="1912" spans="1:4">
@@ -36343,51 +36355,51 @@
         <v>3621</v>
       </c>
       <c r="D1919" s="8">
         <v>564</v>
       </c>
     </row>
     <row r="1920" spans="1:4">
       <c r="B1920" s="6" t="s">
         <v>3622</v>
       </c>
       <c r="C1920" s="7" t="s">
         <v>3623</v>
       </c>
       <c r="D1920" s="8">
         <v>3090</v>
       </c>
     </row>
     <row r="1921" spans="1:4">
       <c r="B1921" s="6" t="s">
         <v>3624</v>
       </c>
       <c r="C1921" s="7" t="s">
         <v>3625</v>
       </c>
       <c r="D1921" s="8">
-        <v>1490</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="1922" spans="1:4">
       <c r="B1922" s="6" t="s">
         <v>3626</v>
       </c>
       <c r="C1922" s="7" t="s">
         <v>3627</v>
       </c>
       <c r="D1922" s="8">
         <v>732</v>
       </c>
     </row>
     <row r="1923" spans="1:4">
       <c r="B1923" s="6" t="s">
         <v>3628</v>
       </c>
       <c r="C1923" s="7" t="s">
         <v>3629</v>
       </c>
       <c r="D1923" s="8">
         <v>2401</v>
       </c>
     </row>
     <row r="1924" spans="1:4">
@@ -36497,51 +36509,51 @@
         <v>3649</v>
       </c>
       <c r="D1933" s="8">
         <v>32</v>
       </c>
     </row>
     <row r="1934" spans="1:4">
       <c r="B1934" s="6" t="s">
         <v>3650</v>
       </c>
       <c r="C1934" s="7" t="s">
         <v>3651</v>
       </c>
       <c r="D1934" s="8">
         <v>32</v>
       </c>
     </row>
     <row r="1935" spans="1:4">
       <c r="B1935" s="6" t="s">
         <v>3652</v>
       </c>
       <c r="C1935" s="7" t="s">
         <v>3653</v>
       </c>
       <c r="D1935" s="8">
-        <v>19.1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1936" spans="1:4">
       <c r="B1936" s="6" t="s">
         <v>3654</v>
       </c>
       <c r="C1936" s="7" t="s">
         <v>3655</v>
       </c>
       <c r="D1936" s="8">
         <v>32</v>
       </c>
     </row>
     <row r="1937" spans="1:4">
       <c r="B1937" s="6" t="s">
         <v>3656</v>
       </c>
       <c r="C1937" s="7" t="s">
         <v>3657</v>
       </c>
       <c r="D1937" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="1938" spans="1:4">
@@ -37909,95 +37921,95 @@
     </row>
     <row r="2063" spans="1:4">
       <c r="B2063" s="5" t="s">
         <v>3902</v>
       </c>
     </row>
     <row r="2064" spans="1:4">
       <c r="B2064" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C2064" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D2064" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2065" spans="1:4">
       <c r="B2065" s="6" t="s">
         <v>3903</v>
       </c>
       <c r="C2065" s="7" t="s">
         <v>3904</v>
       </c>
       <c r="D2065" s="8">
-        <v>484</v>
+        <v>447</v>
       </c>
     </row>
     <row r="2066" spans="1:4">
       <c r="B2066" s="6" t="s">
         <v>3905</v>
       </c>
       <c r="C2066" s="7" t="s">
         <v>3906</v>
       </c>
       <c r="D2066" s="8">
-        <v>350</v>
+        <v>323</v>
       </c>
     </row>
     <row r="2067" spans="1:4">
       <c r="B2067" s="6" t="s">
         <v>3907</v>
       </c>
       <c r="C2067" s="7" t="s">
         <v>3908</v>
       </c>
       <c r="D2067" s="8">
-        <v>873</v>
+        <v>805</v>
       </c>
     </row>
     <row r="2068" spans="1:4">
       <c r="B2068" s="6" t="s">
         <v>3909</v>
       </c>
       <c r="C2068" s="7" t="s">
         <v>3910</v>
       </c>
       <c r="D2068" s="8">
-        <v>5264</v>
+        <v>7260</v>
       </c>
     </row>
     <row r="2069" spans="1:4">
       <c r="B2069" s="6" t="s">
         <v>3911</v>
       </c>
       <c r="C2069" s="7" t="s">
         <v>3912</v>
       </c>
       <c r="D2069" s="8">
-        <v>1540</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="2070" spans="1:4">
       <c r="B2070" s="6" t="s">
         <v>3913</v>
       </c>
       <c r="C2070" s="7" t="s">
         <v>3914</v>
       </c>
       <c r="D2070" s="8">
         <v>8718</v>
       </c>
     </row>
     <row r="2071" spans="1:4">
       <c r="B2071" s="6" t="s">
         <v>3915</v>
       </c>
       <c r="C2071" s="7" t="s">
         <v>3916</v>
       </c>
       <c r="D2071" s="8">
         <v>2713</v>
       </c>
     </row>
     <row r="2072" spans="1:4">
@@ -38304,51 +38316,51 @@
         <v>3968</v>
       </c>
       <c r="D2100" s="8">
         <v>72</v>
       </c>
     </row>
     <row r="2101" spans="1:4">
       <c r="B2101" s="6" t="s">
         <v>3969</v>
       </c>
       <c r="C2101" s="7" t="s">
         <v>3970</v>
       </c>
       <c r="D2101" s="8">
         <v>149</v>
       </c>
     </row>
     <row r="2102" spans="1:4">
       <c r="B2102" s="6" t="s">
         <v>3971</v>
       </c>
       <c r="C2102" s="7" t="s">
         <v>3972</v>
       </c>
       <c r="D2102" s="8">
-        <v>81</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2103" spans="1:4">
       <c r="B2103" s="6" t="s">
         <v>3973</v>
       </c>
       <c r="C2103" s="7" t="s">
         <v>3974</v>
       </c>
       <c r="D2103" s="8">
         <v>197</v>
       </c>
     </row>
     <row r="2104" spans="1:4">
       <c r="B2104" s="6" t="s">
         <v>3975</v>
       </c>
       <c r="C2104" s="7" t="s">
         <v>3976</v>
       </c>
       <c r="D2104" s="8">
         <v>131</v>
       </c>
     </row>
     <row r="2105" spans="1:4">
@@ -39545,51 +39557,51 @@
         <v>4186</v>
       </c>
       <c r="D2215" s="8">
         <v>147</v>
       </c>
     </row>
     <row r="2216" spans="1:4">
       <c r="B2216" s="6" t="s">
         <v>4187</v>
       </c>
       <c r="C2216" s="7" t="s">
         <v>4188</v>
       </c>
       <c r="D2216" s="8">
         <v>949</v>
       </c>
     </row>
     <row r="2217" spans="1:4">
       <c r="B2217" s="6" t="s">
         <v>4189</v>
       </c>
       <c r="C2217" s="7" t="s">
         <v>4190</v>
       </c>
       <c r="D2217" s="8">
-        <v>2955</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="2218" spans="1:4">
       <c r="B2218" s="6" t="s">
         <v>4191</v>
       </c>
       <c r="C2218" s="7" t="s">
         <v>4192</v>
       </c>
       <c r="D2218" s="8">
         <v>221</v>
       </c>
     </row>
     <row r="2219" spans="1:4">
       <c r="B2219" s="6" t="s">
         <v>4193</v>
       </c>
       <c r="C2219" s="7" t="s">
         <v>4194</v>
       </c>
       <c r="D2219" s="8">
         <v>507</v>
       </c>
     </row>
     <row r="2220" spans="1:4">
@@ -39879,4583 +39891,4605 @@
       </c>
     </row>
     <row r="2246" spans="1:4">
       <c r="B2246" s="6" t="s">
         <v>4247</v>
       </c>
       <c r="C2246" s="7" t="s">
         <v>4248</v>
       </c>
       <c r="D2246" s="8">
         <v>238</v>
       </c>
     </row>
     <row r="2247" spans="1:4">
       <c r="B2247" s="6" t="s">
         <v>4249</v>
       </c>
       <c r="C2247" s="7" t="s">
         <v>4250</v>
       </c>
       <c r="D2247" s="8">
         <v>465</v>
       </c>
     </row>
     <row r="2248" spans="1:4">
-      <c r="B2248" s="5" t="s">
+      <c r="B2248" s="6" t="s">
         <v>4251</v>
       </c>
+      <c r="C2248" s="7" t="s">
+        <v>4252</v>
+      </c>
+      <c r="D2248" s="8">
+        <v>3450</v>
+      </c>
     </row>
     <row r="2249" spans="1:4">
-      <c r="B2249" s="0" t="s">
+      <c r="B2249" s="6" t="s">
+        <v>4253</v>
+      </c>
+      <c r="C2249" s="7" t="s">
+        <v>4254</v>
+      </c>
+      <c r="D2249" s="8">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="2250" spans="1:4">
+      <c r="B2250" s="5" t="s">
+        <v>4255</v>
+      </c>
+    </row>
+    <row r="2251" spans="1:4">
+      <c r="B2251" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C2249" s="0" t="s">
+      <c r="C2251" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D2249" s="0" t="s">
+      <c r="D2251" s="0" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2250" spans="1:4">
-[...6 lines deleted...]
-      <c r="D2250" s="8">
+    <row r="2252" spans="1:4">
+      <c r="B2252" s="6" t="s">
+        <v>4256</v>
+      </c>
+      <c r="C2252" s="7" t="s">
+        <v>4257</v>
+      </c>
+      <c r="D2252" s="8">
         <v>465</v>
       </c>
     </row>
-    <row r="2251" spans="1:4">
-[...5 lines deleted...]
-      <c r="B2252" s="0" t="s">
+    <row r="2253" spans="1:4">
+      <c r="B2253" s="5" t="s">
+        <v>4258</v>
+      </c>
+    </row>
+    <row r="2254" spans="1:4">
+      <c r="B2254" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C2252" s="0" t="s">
+      <c r="C2254" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D2252" s="0" t="s">
+      <c r="D2254" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="2255" spans="1:4">
       <c r="B2255" s="6" t="s">
         <v>4259</v>
       </c>
       <c r="C2255" s="7" t="s">
         <v>4260</v>
       </c>
       <c r="D2255" s="8">
-        <v>112</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="2256" spans="1:4">
       <c r="B2256" s="6" t="s">
         <v>4261</v>
       </c>
       <c r="C2256" s="7" t="s">
         <v>4262</v>
       </c>
       <c r="D2256" s="8">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="2257" spans="1:4">
       <c r="B2257" s="6" t="s">
         <v>4263</v>
       </c>
       <c r="C2257" s="7" t="s">
         <v>4264</v>
       </c>
       <c r="D2257" s="8">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2258" spans="1:4">
       <c r="B2258" s="6" t="s">
         <v>4265</v>
       </c>
       <c r="C2258" s="7" t="s">
         <v>4266</v>
       </c>
       <c r="D2258" s="8">
-        <v>147</v>
+        <v>103</v>
       </c>
     </row>
     <row r="2259" spans="1:4">
       <c r="B2259" s="6" t="s">
         <v>4267</v>
       </c>
       <c r="C2259" s="7" t="s">
         <v>4268</v>
       </c>
       <c r="D2259" s="8">
-        <v>157</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2260" spans="1:4">
       <c r="B2260" s="6" t="s">
         <v>4269</v>
       </c>
       <c r="C2260" s="7" t="s">
         <v>4270</v>
       </c>
       <c r="D2260" s="8">
-        <v>177</v>
+        <v>147</v>
       </c>
     </row>
     <row r="2261" spans="1:4">
       <c r="B2261" s="6" t="s">
         <v>4271</v>
       </c>
       <c r="C2261" s="7" t="s">
         <v>4272</v>
       </c>
       <c r="D2261" s="8">
-        <v>293</v>
+        <v>157</v>
       </c>
     </row>
     <row r="2262" spans="1:4">
       <c r="B2262" s="6" t="s">
         <v>4273</v>
       </c>
       <c r="C2262" s="7" t="s">
         <v>4274</v>
       </c>
       <c r="D2262" s="8">
-        <v>193</v>
+        <v>177</v>
       </c>
     </row>
     <row r="2263" spans="1:4">
       <c r="B2263" s="6" t="s">
         <v>4275</v>
       </c>
       <c r="C2263" s="7" t="s">
         <v>4276</v>
       </c>
       <c r="D2263" s="8">
-        <v>184</v>
+        <v>292</v>
       </c>
     </row>
     <row r="2264" spans="1:4">
       <c r="B2264" s="6" t="s">
         <v>4277</v>
       </c>
       <c r="C2264" s="7" t="s">
         <v>4278</v>
       </c>
       <c r="D2264" s="8">
-        <v>156</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2265" spans="1:4">
       <c r="B2265" s="6" t="s">
         <v>4279</v>
       </c>
       <c r="C2265" s="7" t="s">
         <v>4280</v>
       </c>
       <c r="D2265" s="8">
-        <v>327</v>
+        <v>184</v>
       </c>
     </row>
     <row r="2266" spans="1:4">
       <c r="B2266" s="6" t="s">
         <v>4281</v>
       </c>
       <c r="C2266" s="7" t="s">
         <v>4282</v>
       </c>
       <c r="D2266" s="8">
-        <v>231</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2267" spans="1:4">
       <c r="B2267" s="6" t="s">
         <v>4283</v>
       </c>
       <c r="C2267" s="7" t="s">
         <v>4284</v>
       </c>
       <c r="D2267" s="8">
-        <v>736</v>
+        <v>327</v>
       </c>
     </row>
     <row r="2268" spans="1:4">
       <c r="B2268" s="6" t="s">
         <v>4285</v>
       </c>
       <c r="C2268" s="7" t="s">
         <v>4286</v>
       </c>
       <c r="D2268" s="8">
-        <v>277</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2269" spans="1:4">
       <c r="B2269" s="6" t="s">
         <v>4287</v>
       </c>
       <c r="C2269" s="7" t="s">
         <v>4288</v>
       </c>
       <c r="D2269" s="8">
-        <v>287</v>
+        <v>736</v>
       </c>
     </row>
     <row r="2270" spans="1:4">
       <c r="B2270" s="6" t="s">
         <v>4289</v>
       </c>
       <c r="C2270" s="7" t="s">
         <v>4290</v>
       </c>
       <c r="D2270" s="8">
-        <v>266</v>
+        <v>277</v>
       </c>
     </row>
     <row r="2271" spans="1:4">
       <c r="B2271" s="6" t="s">
         <v>4291</v>
       </c>
       <c r="C2271" s="7" t="s">
         <v>4292</v>
       </c>
       <c r="D2271" s="8">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="2272" spans="1:4">
+      <c r="B2272" s="6" t="s">
+        <v>4293</v>
+      </c>
+      <c r="C2272" s="7" t="s">
+        <v>4294</v>
+      </c>
+      <c r="D2272" s="8">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="2273" spans="1:4">
+      <c r="B2273" s="6" t="s">
+        <v>4295</v>
+      </c>
+      <c r="C2273" s="7" t="s">
+        <v>4296</v>
+      </c>
+      <c r="D2273" s="8">
         <v>104</v>
       </c>
     </row>
-    <row r="2272" spans="1:4">
-[...5 lines deleted...]
-      <c r="B2273" s="0" t="s">
+    <row r="2274" spans="1:4">
+      <c r="B2274" s="5" t="s">
+        <v>4297</v>
+      </c>
+    </row>
+    <row r="2275" spans="1:4">
+      <c r="B2275" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C2273" s="0" t="s">
+      <c r="C2275" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D2273" s="0" t="s">
+      <c r="D2275" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="2276" spans="1:4">
       <c r="B2276" s="6" t="s">
         <v>4298</v>
       </c>
       <c r="C2276" s="7" t="s">
         <v>4299</v>
       </c>
       <c r="D2276" s="8">
-        <v>607</v>
+        <v>645</v>
       </c>
     </row>
     <row r="2277" spans="1:4">
       <c r="B2277" s="6" t="s">
         <v>4300</v>
       </c>
       <c r="C2277" s="7" t="s">
         <v>4301</v>
       </c>
       <c r="D2277" s="8">
-        <v>893</v>
+        <v>456</v>
       </c>
     </row>
     <row r="2278" spans="1:4">
       <c r="B2278" s="6" t="s">
         <v>4302</v>
       </c>
       <c r="C2278" s="7" t="s">
         <v>4303</v>
       </c>
       <c r="D2278" s="8">
-        <v>1103</v>
+        <v>607</v>
       </c>
     </row>
     <row r="2279" spans="1:4">
       <c r="B2279" s="6" t="s">
         <v>4304</v>
       </c>
       <c r="C2279" s="7" t="s">
         <v>4305</v>
       </c>
       <c r="D2279" s="8">
-        <v>564</v>
+        <v>893</v>
       </c>
     </row>
     <row r="2280" spans="1:4">
       <c r="B2280" s="6" t="s">
         <v>4306</v>
       </c>
       <c r="C2280" s="7" t="s">
         <v>4307</v>
       </c>
       <c r="D2280" s="8">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:4">
+      <c r="B2281" s="6" t="s">
+        <v>4308</v>
+      </c>
+      <c r="C2281" s="7" t="s">
+        <v>4309</v>
+      </c>
+      <c r="D2281" s="8">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="2282" spans="1:4">
+      <c r="B2282" s="6" t="s">
+        <v>4310</v>
+      </c>
+      <c r="C2282" s="7" t="s">
+        <v>4311</v>
+      </c>
+      <c r="D2282" s="8">
         <v>531</v>
       </c>
     </row>
-    <row r="2281" spans="1:4">
-[...5 lines deleted...]
-      <c r="B2282" s="0" t="s">
+    <row r="2283" spans="1:4">
+      <c r="B2283" s="5" t="s">
+        <v>4312</v>
+      </c>
+    </row>
+    <row r="2284" spans="1:4">
+      <c r="B2284" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C2282" s="0" t="s">
+      <c r="C2284" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D2282" s="0" t="s">
+      <c r="D2284" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="2285" spans="1:4">
       <c r="B2285" s="6" t="s">
         <v>4313</v>
       </c>
       <c r="C2285" s="7" t="s">
         <v>4314</v>
       </c>
       <c r="D2285" s="8">
-        <v>103</v>
+        <v>86</v>
       </c>
     </row>
     <row r="2286" spans="1:4">
       <c r="B2286" s="6" t="s">
         <v>4315</v>
       </c>
       <c r="C2286" s="7" t="s">
         <v>4316</v>
       </c>
       <c r="D2286" s="8">
-        <v>120</v>
+        <v>103</v>
       </c>
     </row>
     <row r="2287" spans="1:4">
       <c r="B2287" s="6" t="s">
         <v>4317</v>
       </c>
       <c r="C2287" s="7" t="s">
         <v>4318</v>
       </c>
       <c r="D2287" s="8">
-        <v>138</v>
+        <v>103</v>
       </c>
     </row>
     <row r="2288" spans="1:4">
       <c r="B2288" s="6" t="s">
         <v>4319</v>
       </c>
       <c r="C2288" s="7" t="s">
         <v>4320</v>
       </c>
       <c r="D2288" s="8">
-        <v>163</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2289" spans="1:4">
       <c r="B2289" s="6" t="s">
         <v>4321</v>
       </c>
       <c r="C2289" s="7" t="s">
         <v>4322</v>
       </c>
       <c r="D2289" s="8">
-        <v>189</v>
+        <v>138</v>
       </c>
     </row>
     <row r="2290" spans="1:4">
       <c r="B2290" s="6" t="s">
         <v>4323</v>
       </c>
       <c r="C2290" s="7" t="s">
         <v>4324</v>
       </c>
       <c r="D2290" s="8">
-        <v>223</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2291" spans="1:4">
       <c r="B2291" s="6" t="s">
         <v>4325</v>
       </c>
       <c r="C2291" s="7" t="s">
         <v>4326</v>
       </c>
       <c r="D2291" s="8">
-        <v>275</v>
+        <v>189</v>
       </c>
     </row>
     <row r="2292" spans="1:4">
       <c r="B2292" s="6" t="s">
         <v>4327</v>
       </c>
       <c r="C2292" s="7" t="s">
         <v>4328</v>
       </c>
       <c r="D2292" s="8">
-        <v>300</v>
+        <v>223</v>
       </c>
     </row>
     <row r="2293" spans="1:4">
       <c r="B2293" s="6" t="s">
         <v>4329</v>
       </c>
       <c r="C2293" s="7" t="s">
         <v>4330</v>
       </c>
       <c r="D2293" s="8">
-        <v>403</v>
+        <v>275</v>
       </c>
     </row>
     <row r="2294" spans="1:4">
       <c r="B2294" s="6" t="s">
         <v>4331</v>
       </c>
       <c r="C2294" s="7" t="s">
         <v>4332</v>
       </c>
       <c r="D2294" s="8">
-        <v>617</v>
+        <v>300</v>
       </c>
     </row>
     <row r="2295" spans="1:4">
       <c r="B2295" s="6" t="s">
         <v>4333</v>
       </c>
       <c r="C2295" s="7" t="s">
         <v>4334</v>
       </c>
       <c r="D2295" s="8">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="2296" spans="1:4">
+      <c r="B2296" s="6" t="s">
+        <v>4335</v>
+      </c>
+      <c r="C2296" s="7" t="s">
+        <v>4336</v>
+      </c>
+      <c r="D2296" s="8">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="2297" spans="1:4">
+      <c r="B2297" s="6" t="s">
+        <v>4337</v>
+      </c>
+      <c r="C2297" s="7" t="s">
+        <v>4338</v>
+      </c>
+      <c r="D2297" s="8">
         <v>926</v>
       </c>
     </row>
-    <row r="2296" spans="1:4">
-[...5 lines deleted...]
-      <c r="B2297" s="0" t="s">
+    <row r="2298" spans="1:4">
+      <c r="B2298" s="5" t="s">
+        <v>4339</v>
+      </c>
+    </row>
+    <row r="2299" spans="1:4">
+      <c r="B2299" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C2297" s="0" t="s">
+      <c r="C2299" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D2297" s="0" t="s">
+      <c r="D2299" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="2300" spans="1:4">
       <c r="B2300" s="6" t="s">
         <v>4340</v>
       </c>
       <c r="C2300" s="7" t="s">
         <v>4341</v>
       </c>
       <c r="D2300" s="8">
-        <v>400</v>
+        <v>618</v>
       </c>
     </row>
     <row r="2301" spans="1:4">
       <c r="B2301" s="6" t="s">
         <v>4342</v>
       </c>
       <c r="C2301" s="7" t="s">
         <v>4343</v>
       </c>
       <c r="D2301" s="8">
-        <v>497</v>
+        <v>532</v>
       </c>
     </row>
     <row r="2302" spans="1:4">
       <c r="B2302" s="6" t="s">
         <v>4344</v>
       </c>
       <c r="C2302" s="7" t="s">
         <v>4345</v>
       </c>
       <c r="D2302" s="8">
-        <v>154</v>
+        <v>395</v>
       </c>
     </row>
     <row r="2303" spans="1:4">
       <c r="B2303" s="6" t="s">
         <v>4346</v>
       </c>
       <c r="C2303" s="7" t="s">
         <v>4347</v>
       </c>
       <c r="D2303" s="8">
-        <v>343</v>
+        <v>566</v>
       </c>
     </row>
     <row r="2304" spans="1:4">
       <c r="B2304" s="6" t="s">
         <v>4348</v>
       </c>
       <c r="C2304" s="7" t="s">
         <v>4349</v>
       </c>
       <c r="D2304" s="8">
-        <v>193</v>
+        <v>154</v>
       </c>
     </row>
     <row r="2305" spans="1:4">
       <c r="B2305" s="6" t="s">
         <v>4350</v>
       </c>
       <c r="C2305" s="7" t="s">
         <v>4351</v>
       </c>
       <c r="D2305" s="8">
-        <v>412</v>
+        <v>360</v>
       </c>
     </row>
     <row r="2306" spans="1:4">
       <c r="B2306" s="6" t="s">
         <v>4352</v>
       </c>
       <c r="C2306" s="7" t="s">
         <v>4353</v>
       </c>
       <c r="D2306" s="8">
-        <v>892</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2307" spans="1:4">
       <c r="B2307" s="6" t="s">
         <v>4354</v>
       </c>
       <c r="C2307" s="7" t="s">
         <v>4355</v>
       </c>
       <c r="D2307" s="8">
-        <v>2826</v>
+        <v>412</v>
       </c>
     </row>
     <row r="2308" spans="1:4">
       <c r="B2308" s="6" t="s">
         <v>4356</v>
       </c>
       <c r="C2308" s="7" t="s">
         <v>4357</v>
       </c>
       <c r="D2308" s="8">
-        <v>403</v>
+        <v>977</v>
       </c>
     </row>
     <row r="2309" spans="1:4">
       <c r="B2309" s="6" t="s">
         <v>4358</v>
       </c>
       <c r="C2309" s="7" t="s">
         <v>4359</v>
       </c>
       <c r="D2309" s="8">
-        <v>256</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="2310" spans="1:4">
       <c r="B2310" s="6" t="s">
         <v>4360</v>
       </c>
       <c r="C2310" s="7" t="s">
         <v>4361</v>
       </c>
       <c r="D2310" s="8">
-        <v>248</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2311" spans="1:4">
       <c r="B2311" s="6" t="s">
         <v>4362</v>
       </c>
       <c r="C2311" s="7" t="s">
         <v>4363</v>
       </c>
       <c r="D2311" s="8">
-        <v>394</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2312" spans="1:4">
       <c r="B2312" s="6" t="s">
         <v>4364</v>
       </c>
       <c r="C2312" s="7" t="s">
         <v>4365</v>
       </c>
       <c r="D2312" s="8">
-        <v>224</v>
+        <v>248</v>
       </c>
     </row>
     <row r="2313" spans="1:4">
       <c r="B2313" s="6" t="s">
         <v>4366</v>
       </c>
       <c r="C2313" s="7" t="s">
         <v>4367</v>
       </c>
       <c r="D2313" s="8">
-        <v>180</v>
+        <v>394</v>
       </c>
     </row>
     <row r="2314" spans="1:4">
       <c r="B2314" s="6" t="s">
         <v>4368</v>
       </c>
       <c r="C2314" s="7" t="s">
         <v>4369</v>
       </c>
       <c r="D2314" s="8">
-        <v>309</v>
+        <v>224</v>
       </c>
     </row>
     <row r="2315" spans="1:4">
       <c r="B2315" s="6" t="s">
         <v>4370</v>
       </c>
       <c r="C2315" s="7" t="s">
         <v>4371</v>
       </c>
       <c r="D2315" s="8">
-        <v>986</v>
+        <v>180</v>
       </c>
     </row>
     <row r="2316" spans="1:4">
       <c r="B2316" s="6" t="s">
         <v>4372</v>
       </c>
       <c r="C2316" s="7" t="s">
         <v>4373</v>
       </c>
       <c r="D2316" s="8">
-        <v>4148</v>
+        <v>318</v>
       </c>
     </row>
     <row r="2317" spans="1:4">
       <c r="B2317" s="6" t="s">
         <v>4374</v>
       </c>
       <c r="C2317" s="7" t="s">
         <v>4375</v>
       </c>
       <c r="D2317" s="8">
-        <v>473</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="2318" spans="1:4">
       <c r="B2318" s="6" t="s">
         <v>4376</v>
       </c>
       <c r="C2318" s="7" t="s">
         <v>4377</v>
       </c>
       <c r="D2318" s="8">
-        <v>312</v>
+        <v>4148</v>
       </c>
     </row>
     <row r="2319" spans="1:4">
       <c r="B2319" s="6" t="s">
         <v>4378</v>
       </c>
       <c r="C2319" s="7" t="s">
         <v>4379</v>
       </c>
       <c r="D2319" s="8">
-        <v>1141</v>
+        <v>473</v>
       </c>
     </row>
     <row r="2320" spans="1:4">
       <c r="B2320" s="6" t="s">
         <v>4380</v>
       </c>
       <c r="C2320" s="7" t="s">
         <v>4381</v>
       </c>
       <c r="D2320" s="8">
-        <v>400</v>
+        <v>312</v>
       </c>
     </row>
     <row r="2321" spans="1:4">
       <c r="B2321" s="6" t="s">
         <v>4382</v>
       </c>
       <c r="C2321" s="7" t="s">
         <v>4383</v>
       </c>
       <c r="D2321" s="8">
-        <v>684</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="2322" spans="1:4">
       <c r="B2322" s="6" t="s">
         <v>4384</v>
       </c>
       <c r="C2322" s="7" t="s">
         <v>4385</v>
       </c>
       <c r="D2322" s="8">
-        <v>917</v>
+        <v>400</v>
       </c>
     </row>
     <row r="2323" spans="1:4">
       <c r="B2323" s="6" t="s">
         <v>4386</v>
       </c>
       <c r="C2323" s="7" t="s">
         <v>4387</v>
       </c>
       <c r="D2323" s="8">
-        <v>526</v>
+        <v>684</v>
       </c>
     </row>
     <row r="2324" spans="1:4">
       <c r="B2324" s="6" t="s">
         <v>4388</v>
       </c>
       <c r="C2324" s="7" t="s">
         <v>4389</v>
       </c>
       <c r="D2324" s="8">
-        <v>598</v>
+        <v>917</v>
       </c>
     </row>
     <row r="2325" spans="1:4">
       <c r="B2325" s="6" t="s">
         <v>4390</v>
       </c>
       <c r="C2325" s="7" t="s">
         <v>4391</v>
       </c>
       <c r="D2325" s="8">
-        <v>863</v>
+        <v>526</v>
       </c>
     </row>
     <row r="2326" spans="1:4">
       <c r="B2326" s="6" t="s">
         <v>4392</v>
       </c>
       <c r="C2326" s="7" t="s">
         <v>4393</v>
       </c>
       <c r="D2326" s="8">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="2327" spans="1:4">
       <c r="B2327" s="6" t="s">
         <v>4394</v>
       </c>
       <c r="C2327" s="7" t="s">
         <v>4395</v>
       </c>
       <c r="D2327" s="8">
-        <v>700</v>
+        <v>863</v>
       </c>
     </row>
     <row r="2328" spans="1:4">
       <c r="B2328" s="6" t="s">
         <v>4396</v>
       </c>
       <c r="C2328" s="7" t="s">
         <v>4397</v>
       </c>
       <c r="D2328" s="8">
-        <v>650</v>
+        <v>555</v>
       </c>
     </row>
     <row r="2329" spans="1:4">
       <c r="B2329" s="6" t="s">
         <v>4398</v>
       </c>
       <c r="C2329" s="7" t="s">
         <v>4399</v>
       </c>
       <c r="D2329" s="8">
-        <v>219</v>
+        <v>700</v>
       </c>
     </row>
     <row r="2330" spans="1:4">
       <c r="B2330" s="6" t="s">
         <v>4400</v>
       </c>
       <c r="C2330" s="7" t="s">
         <v>4401</v>
       </c>
       <c r="D2330" s="8">
-        <v>385</v>
+        <v>650</v>
       </c>
     </row>
     <row r="2331" spans="1:4">
       <c r="B2331" s="6" t="s">
         <v>4402</v>
       </c>
       <c r="C2331" s="7" t="s">
         <v>4403</v>
       </c>
       <c r="D2331" s="8">
-        <v>551</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2332" spans="1:4">
       <c r="B2332" s="6" t="s">
         <v>4404</v>
       </c>
       <c r="C2332" s="7" t="s">
         <v>4405</v>
       </c>
       <c r="D2332" s="8">
-        <v>362</v>
+        <v>385</v>
       </c>
     </row>
     <row r="2333" spans="1:4">
       <c r="B2333" s="6" t="s">
         <v>4406</v>
       </c>
       <c r="C2333" s="7" t="s">
         <v>4407</v>
       </c>
       <c r="D2333" s="8">
-        <v>495</v>
+        <v>551</v>
       </c>
     </row>
     <row r="2334" spans="1:4">
       <c r="B2334" s="6" t="s">
         <v>4408</v>
       </c>
       <c r="C2334" s="7" t="s">
         <v>4409</v>
       </c>
       <c r="D2334" s="8">
-        <v>318</v>
+        <v>362</v>
       </c>
     </row>
     <row r="2335" spans="1:4">
       <c r="B2335" s="6" t="s">
         <v>4410</v>
       </c>
       <c r="C2335" s="7" t="s">
         <v>4411</v>
       </c>
       <c r="D2335" s="8">
-        <v>1712</v>
+        <v>495</v>
       </c>
     </row>
     <row r="2336" spans="1:4">
       <c r="B2336" s="6" t="s">
         <v>4412</v>
       </c>
       <c r="C2336" s="7" t="s">
         <v>4413</v>
       </c>
       <c r="D2336" s="8">
-        <v>839</v>
+        <v>318</v>
       </c>
     </row>
     <row r="2337" spans="1:4">
       <c r="B2337" s="6" t="s">
         <v>4414</v>
       </c>
       <c r="C2337" s="7" t="s">
         <v>4415</v>
       </c>
       <c r="D2337" s="8">
-        <v>403</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="2338" spans="1:4">
       <c r="B2338" s="6" t="s">
         <v>4416</v>
       </c>
       <c r="C2338" s="7" t="s">
         <v>4417</v>
       </c>
       <c r="D2338" s="8">
-        <v>818</v>
+        <v>839</v>
       </c>
     </row>
     <row r="2339" spans="1:4">
       <c r="B2339" s="6" t="s">
         <v>4418</v>
       </c>
       <c r="C2339" s="7" t="s">
         <v>4419</v>
       </c>
       <c r="D2339" s="8">
-        <v>199</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2340" spans="1:4">
       <c r="B2340" s="6" t="s">
         <v>4420</v>
       </c>
       <c r="C2340" s="7" t="s">
         <v>4421</v>
       </c>
       <c r="D2340" s="8">
-        <v>515</v>
+        <v>818</v>
       </c>
     </row>
     <row r="2341" spans="1:4">
       <c r="B2341" s="6" t="s">
         <v>4422</v>
       </c>
       <c r="C2341" s="7" t="s">
         <v>4423</v>
       </c>
       <c r="D2341" s="8">
-        <v>840</v>
+        <v>199</v>
       </c>
     </row>
     <row r="2342" spans="1:4">
       <c r="B2342" s="6" t="s">
         <v>4424</v>
       </c>
       <c r="C2342" s="7" t="s">
         <v>4425</v>
       </c>
       <c r="D2342" s="8">
-        <v>309</v>
+        <v>515</v>
       </c>
     </row>
     <row r="2343" spans="1:4">
       <c r="B2343" s="6" t="s">
         <v>4426</v>
       </c>
       <c r="C2343" s="7" t="s">
         <v>4427</v>
       </c>
       <c r="D2343" s="8">
-        <v>295</v>
+        <v>840</v>
       </c>
     </row>
     <row r="2344" spans="1:4">
       <c r="B2344" s="6" t="s">
         <v>4428</v>
       </c>
       <c r="C2344" s="7" t="s">
         <v>4429</v>
       </c>
       <c r="D2344" s="8">
-        <v>395</v>
+        <v>369</v>
       </c>
     </row>
     <row r="2345" spans="1:4">
       <c r="B2345" s="6" t="s">
         <v>4430</v>
       </c>
       <c r="C2345" s="7" t="s">
         <v>4431</v>
       </c>
       <c r="D2345" s="8">
-        <v>180</v>
+        <v>295</v>
       </c>
     </row>
     <row r="2346" spans="1:4">
       <c r="B2346" s="6" t="s">
         <v>4432</v>
       </c>
       <c r="C2346" s="7" t="s">
         <v>4433</v>
       </c>
       <c r="D2346" s="8">
-        <v>443</v>
+        <v>395</v>
       </c>
     </row>
     <row r="2347" spans="1:4">
       <c r="B2347" s="6" t="s">
         <v>4434</v>
       </c>
       <c r="C2347" s="7" t="s">
         <v>4435</v>
       </c>
       <c r="D2347" s="8">
-        <v>191</v>
+        <v>180</v>
       </c>
     </row>
     <row r="2348" spans="1:4">
       <c r="B2348" s="6" t="s">
         <v>4436</v>
       </c>
       <c r="C2348" s="7" t="s">
         <v>4437</v>
       </c>
       <c r="D2348" s="8">
-        <v>193</v>
+        <v>443</v>
       </c>
     </row>
     <row r="2349" spans="1:4">
       <c r="B2349" s="6" t="s">
         <v>4438</v>
       </c>
       <c r="C2349" s="7" t="s">
         <v>4439</v>
       </c>
       <c r="D2349" s="8">
-        <v>146</v>
+        <v>191</v>
       </c>
     </row>
     <row r="2350" spans="1:4">
       <c r="B2350" s="6" t="s">
         <v>4440</v>
       </c>
       <c r="C2350" s="7" t="s">
         <v>4441</v>
       </c>
       <c r="D2350" s="8">
-        <v>419</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2351" spans="1:4">
       <c r="B2351" s="6" t="s">
         <v>4442</v>
       </c>
       <c r="C2351" s="7" t="s">
         <v>4443</v>
       </c>
       <c r="D2351" s="8">
-        <v>1331</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2352" spans="1:4">
       <c r="B2352" s="6" t="s">
         <v>4444</v>
       </c>
       <c r="C2352" s="7" t="s">
         <v>4445</v>
       </c>
       <c r="D2352" s="8">
-        <v>374</v>
+        <v>412</v>
       </c>
     </row>
     <row r="2353" spans="1:4">
       <c r="B2353" s="6" t="s">
         <v>4446</v>
       </c>
       <c r="C2353" s="7" t="s">
         <v>4447</v>
       </c>
       <c r="D2353" s="8">
-        <v>180</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="2354" spans="1:4">
       <c r="B2354" s="6" t="s">
         <v>4448</v>
       </c>
       <c r="C2354" s="7" t="s">
         <v>4449</v>
       </c>
       <c r="D2354" s="8">
-        <v>909</v>
+        <v>374</v>
       </c>
     </row>
     <row r="2355" spans="1:4">
       <c r="B2355" s="6" t="s">
         <v>4450</v>
       </c>
       <c r="C2355" s="7" t="s">
         <v>4451</v>
       </c>
       <c r="D2355" s="8">
-        <v>360</v>
+        <v>189</v>
       </c>
     </row>
     <row r="2356" spans="1:4">
       <c r="B2356" s="6" t="s">
         <v>4452</v>
       </c>
       <c r="C2356" s="7" t="s">
         <v>4453</v>
       </c>
       <c r="D2356" s="8">
-        <v>223</v>
+        <v>909</v>
       </c>
     </row>
     <row r="2357" spans="1:4">
       <c r="B2357" s="6" t="s">
         <v>4454</v>
       </c>
       <c r="C2357" s="7" t="s">
         <v>4455</v>
       </c>
       <c r="D2357" s="8">
-        <v>1319</v>
+        <v>360</v>
       </c>
     </row>
     <row r="2358" spans="1:4">
       <c r="B2358" s="6" t="s">
         <v>4456</v>
       </c>
       <c r="C2358" s="7" t="s">
         <v>4457</v>
       </c>
       <c r="D2358" s="8">
-        <v>875</v>
+        <v>223</v>
       </c>
     </row>
     <row r="2359" spans="1:4">
       <c r="B2359" s="6" t="s">
         <v>4458</v>
       </c>
       <c r="C2359" s="7" t="s">
         <v>4459</v>
       </c>
       <c r="D2359" s="8">
-        <v>3252</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="2360" spans="1:4">
       <c r="B2360" s="6" t="s">
         <v>4460</v>
       </c>
       <c r="C2360" s="7" t="s">
         <v>4461</v>
       </c>
       <c r="D2360" s="8">
-        <v>5514</v>
+        <v>875</v>
       </c>
     </row>
     <row r="2361" spans="1:4">
       <c r="B2361" s="6" t="s">
         <v>4462</v>
       </c>
       <c r="C2361" s="7" t="s">
         <v>4463</v>
       </c>
       <c r="D2361" s="8">
-        <v>3613</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="2362" spans="1:4">
       <c r="B2362" s="6" t="s">
         <v>4464</v>
       </c>
       <c r="C2362" s="7" t="s">
         <v>4465</v>
       </c>
       <c r="D2362" s="8">
-        <v>495</v>
+        <v>5514</v>
       </c>
     </row>
     <row r="2363" spans="1:4">
       <c r="B2363" s="6" t="s">
         <v>4466</v>
       </c>
       <c r="C2363" s="7" t="s">
         <v>4467</v>
       </c>
       <c r="D2363" s="8">
-        <v>571</v>
+        <v>3613</v>
       </c>
     </row>
     <row r="2364" spans="1:4">
       <c r="B2364" s="6" t="s">
         <v>4468</v>
       </c>
       <c r="C2364" s="7" t="s">
         <v>4469</v>
       </c>
       <c r="D2364" s="8">
-        <v>1574</v>
+        <v>495</v>
       </c>
     </row>
     <row r="2365" spans="1:4">
       <c r="B2365" s="6" t="s">
         <v>4470</v>
       </c>
       <c r="C2365" s="7" t="s">
         <v>4471</v>
       </c>
       <c r="D2365" s="8">
-        <v>173</v>
+        <v>571</v>
       </c>
     </row>
     <row r="2366" spans="1:4">
       <c r="B2366" s="6" t="s">
         <v>4472</v>
       </c>
       <c r="C2366" s="7" t="s">
         <v>4473</v>
       </c>
       <c r="D2366" s="8">
-        <v>566</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="2367" spans="1:4">
       <c r="B2367" s="6" t="s">
         <v>4474</v>
       </c>
       <c r="C2367" s="7" t="s">
         <v>4475</v>
       </c>
       <c r="D2367" s="8">
-        <v>609</v>
+        <v>173</v>
       </c>
     </row>
     <row r="2368" spans="1:4">
       <c r="B2368" s="6" t="s">
         <v>4476</v>
       </c>
       <c r="C2368" s="7" t="s">
         <v>4477</v>
       </c>
       <c r="D2368" s="8">
-        <v>533</v>
+        <v>566</v>
       </c>
     </row>
     <row r="2369" spans="1:4">
       <c r="B2369" s="6" t="s">
         <v>4478</v>
       </c>
       <c r="C2369" s="7" t="s">
         <v>4479</v>
       </c>
       <c r="D2369" s="8">
-        <v>2133</v>
+        <v>609</v>
       </c>
     </row>
     <row r="2370" spans="1:4">
       <c r="B2370" s="6" t="s">
         <v>4480</v>
       </c>
       <c r="C2370" s="7" t="s">
         <v>4481</v>
       </c>
       <c r="D2370" s="8">
-        <v>4373</v>
+        <v>480</v>
       </c>
     </row>
     <row r="2371" spans="1:4">
       <c r="B2371" s="6" t="s">
         <v>4482</v>
       </c>
       <c r="C2371" s="7" t="s">
         <v>4483</v>
       </c>
       <c r="D2371" s="8">
-        <v>2187</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="2372" spans="1:4">
       <c r="B2372" s="6" t="s">
         <v>4484</v>
       </c>
       <c r="C2372" s="7" t="s">
         <v>4485</v>
       </c>
       <c r="D2372" s="8">
-        <v>181</v>
+        <v>4373</v>
       </c>
     </row>
     <row r="2373" spans="1:4">
       <c r="B2373" s="6" t="s">
         <v>4486</v>
       </c>
       <c r="C2373" s="7" t="s">
         <v>4487</v>
       </c>
       <c r="D2373" s="8">
-        <v>549</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="2374" spans="1:4">
       <c r="B2374" s="6" t="s">
         <v>4488</v>
       </c>
       <c r="C2374" s="7" t="s">
         <v>4489</v>
       </c>
       <c r="D2374" s="8">
-        <v>3043</v>
+        <v>189</v>
       </c>
     </row>
     <row r="2375" spans="1:4">
       <c r="B2375" s="6" t="s">
         <v>4490</v>
       </c>
       <c r="C2375" s="7" t="s">
         <v>4491</v>
       </c>
       <c r="D2375" s="8">
-        <v>772</v>
+        <v>549</v>
       </c>
     </row>
     <row r="2376" spans="1:4">
       <c r="B2376" s="6" t="s">
         <v>4492</v>
       </c>
       <c r="C2376" s="7" t="s">
         <v>4493</v>
       </c>
       <c r="D2376" s="8">
-        <v>283</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="2377" spans="1:4">
       <c r="B2377" s="6" t="s">
         <v>4494</v>
       </c>
       <c r="C2377" s="7" t="s">
         <v>4495</v>
       </c>
       <c r="D2377" s="8">
-        <v>385</v>
+        <v>772</v>
       </c>
     </row>
     <row r="2378" spans="1:4">
       <c r="B2378" s="6" t="s">
         <v>4496</v>
       </c>
       <c r="C2378" s="7" t="s">
         <v>4497</v>
       </c>
       <c r="D2378" s="8">
-        <v>1251</v>
+        <v>283</v>
       </c>
     </row>
     <row r="2379" spans="1:4">
       <c r="B2379" s="6" t="s">
         <v>4498</v>
       </c>
       <c r="C2379" s="7" t="s">
         <v>4499</v>
       </c>
       <c r="D2379" s="8">
-        <v>577</v>
+        <v>385</v>
       </c>
     </row>
     <row r="2380" spans="1:4">
       <c r="B2380" s="6" t="s">
         <v>4500</v>
       </c>
       <c r="C2380" s="7" t="s">
         <v>4501</v>
       </c>
       <c r="D2380" s="8">
-        <v>532</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="2381" spans="1:4">
       <c r="B2381" s="6" t="s">
         <v>4502</v>
       </c>
       <c r="C2381" s="7" t="s">
         <v>4503</v>
       </c>
       <c r="D2381" s="8">
-        <v>219</v>
+        <v>577</v>
       </c>
     </row>
     <row r="2382" spans="1:4">
       <c r="B2382" s="6" t="s">
         <v>4504</v>
       </c>
       <c r="C2382" s="7" t="s">
         <v>4505</v>
       </c>
       <c r="D2382" s="8">
-        <v>912</v>
+        <v>532</v>
       </c>
     </row>
     <row r="2383" spans="1:4">
       <c r="B2383" s="6" t="s">
         <v>4506</v>
       </c>
       <c r="C2383" s="7" t="s">
         <v>4507</v>
       </c>
       <c r="D2383" s="8">
-        <v>1005</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2384" spans="1:4">
       <c r="B2384" s="6" t="s">
         <v>4508</v>
       </c>
       <c r="C2384" s="7" t="s">
         <v>4509</v>
       </c>
       <c r="D2384" s="8">
-        <v>682</v>
+        <v>912</v>
       </c>
     </row>
     <row r="2385" spans="1:4">
       <c r="B2385" s="6" t="s">
         <v>4510</v>
       </c>
       <c r="C2385" s="7" t="s">
         <v>4511</v>
       </c>
       <c r="D2385" s="8">
-        <v>859</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="2386" spans="1:4">
       <c r="B2386" s="6" t="s">
         <v>4512</v>
       </c>
       <c r="C2386" s="7" t="s">
         <v>4513</v>
       </c>
       <c r="D2386" s="8">
-        <v>381</v>
+        <v>682</v>
       </c>
     </row>
     <row r="2387" spans="1:4">
       <c r="B2387" s="6" t="s">
         <v>4514</v>
       </c>
       <c r="C2387" s="7" t="s">
         <v>4515</v>
       </c>
       <c r="D2387" s="8">
-        <v>515</v>
+        <v>859</v>
       </c>
     </row>
     <row r="2388" spans="1:4">
       <c r="B2388" s="6" t="s">
         <v>4516</v>
       </c>
       <c r="C2388" s="7" t="s">
         <v>4517</v>
       </c>
       <c r="D2388" s="8">
-        <v>799</v>
+        <v>381</v>
       </c>
     </row>
     <row r="2389" spans="1:4">
       <c r="B2389" s="6" t="s">
         <v>4518</v>
       </c>
       <c r="C2389" s="7" t="s">
         <v>4519</v>
       </c>
       <c r="D2389" s="8">
-        <v>600</v>
+        <v>549</v>
       </c>
     </row>
     <row r="2390" spans="1:4">
       <c r="B2390" s="6" t="s">
         <v>4520</v>
       </c>
       <c r="C2390" s="7" t="s">
         <v>4521</v>
       </c>
       <c r="D2390" s="8">
-        <v>686</v>
+        <v>799</v>
       </c>
     </row>
     <row r="2391" spans="1:4">
       <c r="B2391" s="6" t="s">
         <v>4522</v>
       </c>
       <c r="C2391" s="7" t="s">
         <v>4523</v>
       </c>
       <c r="D2391" s="8">
-        <v>489</v>
+        <v>669</v>
       </c>
     </row>
     <row r="2392" spans="1:4">
       <c r="B2392" s="6" t="s">
         <v>4524</v>
       </c>
       <c r="C2392" s="7" t="s">
         <v>4525</v>
       </c>
       <c r="D2392" s="8">
-        <v>682</v>
+        <v>703</v>
       </c>
     </row>
     <row r="2393" spans="1:4">
       <c r="B2393" s="6" t="s">
         <v>4526</v>
       </c>
       <c r="C2393" s="7" t="s">
         <v>4527</v>
       </c>
       <c r="D2393" s="8">
-        <v>219</v>
+        <v>489</v>
       </c>
     </row>
     <row r="2394" spans="1:4">
       <c r="B2394" s="6" t="s">
         <v>4528</v>
       </c>
       <c r="C2394" s="7" t="s">
         <v>4529</v>
       </c>
       <c r="D2394" s="8">
-        <v>283</v>
+        <v>682</v>
       </c>
     </row>
     <row r="2395" spans="1:4">
       <c r="B2395" s="6" t="s">
         <v>4530</v>
       </c>
       <c r="C2395" s="7" t="s">
         <v>4531</v>
       </c>
       <c r="D2395" s="8">
-        <v>232</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2396" spans="1:4">
       <c r="B2396" s="6" t="s">
         <v>4532</v>
       </c>
       <c r="C2396" s="7" t="s">
         <v>4533</v>
       </c>
       <c r="D2396" s="8">
-        <v>219</v>
+        <v>283</v>
       </c>
     </row>
     <row r="2397" spans="1:4">
       <c r="B2397" s="6" t="s">
         <v>4534</v>
       </c>
       <c r="C2397" s="7" t="s">
         <v>4535</v>
       </c>
       <c r="D2397" s="8">
-        <v>590</v>
+        <v>232</v>
       </c>
     </row>
     <row r="2398" spans="1:4">
       <c r="B2398" s="6" t="s">
         <v>4536</v>
       </c>
       <c r="C2398" s="7" t="s">
         <v>4537</v>
       </c>
       <c r="D2398" s="8">
-        <v>346</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2399" spans="1:4">
       <c r="B2399" s="6" t="s">
         <v>4538</v>
       </c>
       <c r="C2399" s="7" t="s">
         <v>4539</v>
       </c>
       <c r="D2399" s="8">
-        <v>455</v>
+        <v>590</v>
       </c>
     </row>
     <row r="2400" spans="1:4">
       <c r="B2400" s="6" t="s">
         <v>4540</v>
       </c>
       <c r="C2400" s="7" t="s">
         <v>4541</v>
       </c>
       <c r="D2400" s="8">
-        <v>409</v>
+        <v>346</v>
       </c>
     </row>
     <row r="2401" spans="1:4">
       <c r="B2401" s="6" t="s">
         <v>4542</v>
       </c>
       <c r="C2401" s="7" t="s">
         <v>4543</v>
       </c>
       <c r="D2401" s="8">
-        <v>455</v>
+        <v>497</v>
       </c>
     </row>
     <row r="2402" spans="1:4">
       <c r="B2402" s="6" t="s">
         <v>4544</v>
       </c>
       <c r="C2402" s="7" t="s">
         <v>4545</v>
       </c>
       <c r="D2402" s="8">
-        <v>549</v>
+        <v>409</v>
       </c>
     </row>
     <row r="2403" spans="1:4">
       <c r="B2403" s="6" t="s">
         <v>4546</v>
       </c>
       <c r="C2403" s="7" t="s">
         <v>4547</v>
       </c>
       <c r="D2403" s="8">
-        <v>1141</v>
+        <v>472</v>
       </c>
     </row>
     <row r="2404" spans="1:4">
       <c r="B2404" s="6" t="s">
         <v>4548</v>
       </c>
       <c r="C2404" s="7" t="s">
         <v>4549</v>
       </c>
       <c r="D2404" s="8">
-        <v>704</v>
+        <v>549</v>
       </c>
     </row>
     <row r="2405" spans="1:4">
       <c r="B2405" s="6" t="s">
         <v>4550</v>
       </c>
       <c r="C2405" s="7" t="s">
         <v>4551</v>
       </c>
       <c r="D2405" s="8">
-        <v>568</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="2406" spans="1:4">
       <c r="B2406" s="6" t="s">
         <v>4552</v>
       </c>
       <c r="C2406" s="7" t="s">
         <v>4553</v>
       </c>
       <c r="D2406" s="8">
-        <v>1769</v>
+        <v>789</v>
       </c>
     </row>
     <row r="2407" spans="1:4">
       <c r="B2407" s="6" t="s">
         <v>4554</v>
       </c>
       <c r="C2407" s="7" t="s">
         <v>4555</v>
       </c>
       <c r="D2407" s="8">
-        <v>421</v>
+        <v>568</v>
       </c>
     </row>
     <row r="2408" spans="1:4">
       <c r="B2408" s="6" t="s">
         <v>4556</v>
       </c>
       <c r="C2408" s="7" t="s">
         <v>4557</v>
       </c>
       <c r="D2408" s="8">
-        <v>155</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="2409" spans="1:4">
       <c r="B2409" s="6" t="s">
         <v>4558</v>
       </c>
       <c r="C2409" s="7" t="s">
         <v>4559</v>
       </c>
       <c r="D2409" s="8">
-        <v>138</v>
+        <v>421</v>
       </c>
     </row>
     <row r="2410" spans="1:4">
       <c r="B2410" s="6" t="s">
         <v>4560</v>
       </c>
       <c r="C2410" s="7" t="s">
         <v>4561</v>
       </c>
       <c r="D2410" s="8">
-        <v>612</v>
+        <v>155</v>
       </c>
     </row>
     <row r="2411" spans="1:4">
       <c r="B2411" s="6" t="s">
         <v>4562</v>
       </c>
       <c r="C2411" s="7" t="s">
         <v>4563</v>
       </c>
       <c r="D2411" s="8">
-        <v>2377</v>
+        <v>138</v>
       </c>
     </row>
     <row r="2412" spans="1:4">
       <c r="B2412" s="6" t="s">
         <v>4564</v>
       </c>
       <c r="C2412" s="7" t="s">
         <v>4565</v>
       </c>
       <c r="D2412" s="8">
-        <v>249</v>
+        <v>612</v>
       </c>
     </row>
     <row r="2413" spans="1:4">
       <c r="B2413" s="6" t="s">
         <v>4566</v>
       </c>
       <c r="C2413" s="7" t="s">
         <v>4567</v>
       </c>
       <c r="D2413" s="8">
-        <v>1234</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="2414" spans="1:4">
       <c r="B2414" s="6" t="s">
         <v>4568</v>
       </c>
       <c r="C2414" s="7" t="s">
         <v>4569</v>
       </c>
       <c r="D2414" s="8">
-        <v>1426</v>
+        <v>258</v>
       </c>
     </row>
     <row r="2415" spans="1:4">
       <c r="B2415" s="6" t="s">
         <v>4570</v>
       </c>
       <c r="C2415" s="7" t="s">
         <v>4571</v>
       </c>
       <c r="D2415" s="8">
-        <v>283</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="2416" spans="1:4">
       <c r="B2416" s="6" t="s">
         <v>4572</v>
       </c>
       <c r="C2416" s="7" t="s">
         <v>4573</v>
       </c>
       <c r="D2416" s="8">
-        <v>104</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="2417" spans="1:4">
       <c r="B2417" s="6" t="s">
         <v>4574</v>
       </c>
       <c r="C2417" s="7" t="s">
         <v>4575</v>
       </c>
       <c r="D2417" s="8">
-        <v>180</v>
+        <v>292</v>
       </c>
     </row>
     <row r="2418" spans="1:4">
       <c r="B2418" s="6" t="s">
         <v>4576</v>
       </c>
       <c r="C2418" s="7" t="s">
         <v>4577</v>
       </c>
       <c r="D2418" s="8">
-        <v>326</v>
+        <v>104</v>
       </c>
     </row>
     <row r="2419" spans="1:4">
       <c r="B2419" s="6" t="s">
         <v>4578</v>
       </c>
       <c r="C2419" s="7" t="s">
         <v>4579</v>
       </c>
       <c r="D2419" s="8">
-        <v>761</v>
+        <v>180</v>
       </c>
     </row>
     <row r="2420" spans="1:4">
       <c r="B2420" s="6" t="s">
         <v>4580</v>
       </c>
       <c r="C2420" s="7" t="s">
         <v>4581</v>
       </c>
       <c r="D2420" s="8">
-        <v>704</v>
+        <v>326</v>
       </c>
     </row>
     <row r="2421" spans="1:4">
       <c r="B2421" s="6" t="s">
         <v>4582</v>
       </c>
       <c r="C2421" s="7" t="s">
         <v>4583</v>
       </c>
       <c r="D2421" s="8">
-        <v>273</v>
+        <v>761</v>
       </c>
     </row>
     <row r="2422" spans="1:4">
       <c r="B2422" s="6" t="s">
         <v>4584</v>
       </c>
       <c r="C2422" s="7" t="s">
         <v>4585</v>
       </c>
       <c r="D2422" s="8">
-        <v>331</v>
+        <v>704</v>
       </c>
     </row>
     <row r="2423" spans="1:4">
       <c r="B2423" s="6" t="s">
         <v>4586</v>
       </c>
       <c r="C2423" s="7" t="s">
         <v>4587</v>
       </c>
       <c r="D2423" s="8">
-        <v>789</v>
+        <v>273</v>
       </c>
     </row>
     <row r="2424" spans="1:4">
       <c r="B2424" s="6" t="s">
         <v>4588</v>
       </c>
       <c r="C2424" s="7" t="s">
         <v>4589</v>
       </c>
       <c r="D2424" s="8">
-        <v>495</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2425" spans="1:4">
       <c r="B2425" s="6" t="s">
         <v>4590</v>
       </c>
       <c r="C2425" s="7" t="s">
         <v>4591</v>
       </c>
       <c r="D2425" s="8">
-        <v>940</v>
+        <v>789</v>
       </c>
     </row>
     <row r="2426" spans="1:4">
       <c r="B2426" s="6" t="s">
         <v>4592</v>
       </c>
       <c r="C2426" s="7" t="s">
         <v>4593</v>
       </c>
       <c r="D2426" s="8">
-        <v>770</v>
+        <v>495</v>
       </c>
     </row>
     <row r="2427" spans="1:4">
       <c r="B2427" s="6" t="s">
         <v>4594</v>
       </c>
       <c r="C2427" s="7" t="s">
         <v>4595</v>
       </c>
       <c r="D2427" s="8">
-        <v>1293</v>
+        <v>940</v>
       </c>
     </row>
     <row r="2428" spans="1:4">
       <c r="B2428" s="6" t="s">
         <v>4596</v>
       </c>
       <c r="C2428" s="7" t="s">
         <v>4597</v>
       </c>
       <c r="D2428" s="8">
-        <v>1393</v>
+        <v>770</v>
       </c>
     </row>
     <row r="2429" spans="1:4">
       <c r="B2429" s="6" t="s">
         <v>4598</v>
       </c>
       <c r="C2429" s="7" t="s">
         <v>4599</v>
       </c>
       <c r="D2429" s="8">
-        <v>389</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="2430" spans="1:4">
       <c r="B2430" s="6" t="s">
         <v>4600</v>
       </c>
       <c r="C2430" s="7" t="s">
         <v>4601</v>
       </c>
       <c r="D2430" s="8">
-        <v>752</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="2431" spans="1:4">
       <c r="B2431" s="6" t="s">
         <v>4602</v>
       </c>
       <c r="C2431" s="7" t="s">
         <v>4603</v>
       </c>
       <c r="D2431" s="8">
-        <v>532</v>
+        <v>412</v>
       </c>
     </row>
     <row r="2432" spans="1:4">
       <c r="B2432" s="6" t="s">
         <v>4604</v>
       </c>
       <c r="C2432" s="7" t="s">
         <v>4605</v>
       </c>
       <c r="D2432" s="8">
-        <v>707</v>
+        <v>752</v>
       </c>
     </row>
     <row r="2433" spans="1:4">
       <c r="B2433" s="6" t="s">
         <v>4606</v>
       </c>
       <c r="C2433" s="7" t="s">
         <v>4607</v>
       </c>
       <c r="D2433" s="8">
-        <v>394</v>
+        <v>532</v>
       </c>
     </row>
     <row r="2434" spans="1:4">
       <c r="B2434" s="6" t="s">
         <v>4608</v>
       </c>
       <c r="C2434" s="7" t="s">
         <v>4609</v>
       </c>
       <c r="D2434" s="8">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="2435" spans="1:4">
+      <c r="B2435" s="6" t="s">
+        <v>4610</v>
+      </c>
+      <c r="C2435" s="7" t="s">
+        <v>4611</v>
+      </c>
+      <c r="D2435" s="8">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="2436" spans="1:4">
+      <c r="B2436" s="6" t="s">
+        <v>4612</v>
+      </c>
+      <c r="C2436" s="7" t="s">
+        <v>4613</v>
+      </c>
+      <c r="D2436" s="8">
         <v>514</v>
       </c>
     </row>
-    <row r="2435" spans="1:4">
-[...5 lines deleted...]
-      <c r="B2436" s="0" t="s">
+    <row r="2437" spans="1:4">
+      <c r="B2437" s="5" t="s">
+        <v>4614</v>
+      </c>
+    </row>
+    <row r="2438" spans="1:4">
+      <c r="B2438" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C2436" s="0" t="s">
+      <c r="C2438" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D2436" s="0" t="s">
+      <c r="D2438" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="2439" spans="1:4">
       <c r="B2439" s="6" t="s">
         <v>4615</v>
       </c>
       <c r="C2439" s="7" t="s">
         <v>4616</v>
       </c>
       <c r="D2439" s="8">
-        <v>985</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="2440" spans="1:4">
       <c r="B2440" s="6" t="s">
         <v>4617</v>
       </c>
       <c r="C2440" s="7" t="s">
         <v>4618</v>
       </c>
       <c r="D2440" s="8">
-        <v>3242</v>
+        <v>638</v>
       </c>
     </row>
     <row r="2441" spans="1:4">
       <c r="B2441" s="6" t="s">
         <v>4619</v>
       </c>
       <c r="C2441" s="7" t="s">
         <v>4620</v>
       </c>
       <c r="D2441" s="8">
-        <v>3229</v>
+        <v>985</v>
       </c>
     </row>
     <row r="2442" spans="1:4">
       <c r="B2442" s="6" t="s">
         <v>4621</v>
       </c>
       <c r="C2442" s="7" t="s">
         <v>4622</v>
       </c>
       <c r="D2442" s="8">
-        <v>2741</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="2443" spans="1:4">
       <c r="B2443" s="6" t="s">
         <v>4623</v>
       </c>
       <c r="C2443" s="7" t="s">
         <v>4624</v>
       </c>
       <c r="D2443" s="8">
-        <v>4108</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="2444" spans="1:4">
       <c r="B2444" s="6" t="s">
         <v>4625</v>
       </c>
       <c r="C2444" s="7" t="s">
         <v>4626</v>
       </c>
       <c r="D2444" s="8">
-        <v>1116</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="2445" spans="1:4">
       <c r="B2445" s="6" t="s">
         <v>4627</v>
       </c>
       <c r="C2445" s="7" t="s">
         <v>4628</v>
       </c>
       <c r="D2445" s="8">
-        <v>969</v>
+        <v>4108</v>
       </c>
     </row>
     <row r="2446" spans="1:4">
       <c r="B2446" s="6" t="s">
         <v>4629</v>
       </c>
       <c r="C2446" s="7" t="s">
         <v>4630</v>
       </c>
       <c r="D2446" s="8">
-        <v>1139</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="2447" spans="1:4">
       <c r="B2447" s="6" t="s">
         <v>4631</v>
       </c>
       <c r="C2447" s="7" t="s">
         <v>4632</v>
       </c>
       <c r="D2447" s="8">
-        <v>1128</v>
+        <v>969</v>
       </c>
     </row>
     <row r="2448" spans="1:4">
       <c r="B2448" s="6" t="s">
         <v>4633</v>
       </c>
       <c r="C2448" s="7" t="s">
         <v>4634</v>
       </c>
       <c r="D2448" s="8">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="2449" spans="1:4">
+      <c r="B2449" s="6" t="s">
+        <v>4635</v>
+      </c>
+      <c r="C2449" s="7" t="s">
+        <v>4636</v>
+      </c>
+      <c r="D2449" s="8">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="2450" spans="1:4">
+      <c r="B2450" s="6" t="s">
+        <v>4637</v>
+      </c>
+      <c r="C2450" s="7" t="s">
+        <v>4638</v>
+      </c>
+      <c r="D2450" s="8">
         <v>941</v>
       </c>
     </row>
-    <row r="2449" spans="1:4">
-[...5 lines deleted...]
-      <c r="B2450" s="0" t="s">
+    <row r="2451" spans="1:4">
+      <c r="B2451" s="5" t="s">
+        <v>4639</v>
+      </c>
+    </row>
+    <row r="2452" spans="1:4">
+      <c r="B2452" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C2450" s="0" t="s">
+      <c r="C2452" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D2450" s="0" t="s">
+      <c r="D2452" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="2453" spans="1:4">
       <c r="B2453" s="6" t="s">
         <v>4640</v>
       </c>
       <c r="C2453" s="7" t="s">
         <v>4641</v>
       </c>
       <c r="D2453" s="8">
-        <v>735</v>
+        <v>265</v>
       </c>
     </row>
     <row r="2454" spans="1:4">
       <c r="B2454" s="6" t="s">
         <v>4642</v>
       </c>
       <c r="C2454" s="7" t="s">
         <v>4643</v>
       </c>
       <c r="D2454" s="8">
-        <v>490</v>
+        <v>735</v>
       </c>
     </row>
     <row r="2455" spans="1:4">
       <c r="B2455" s="6" t="s">
         <v>4644</v>
       </c>
       <c r="C2455" s="7" t="s">
         <v>4645</v>
       </c>
       <c r="D2455" s="8">
-        <v>1012</v>
+        <v>735</v>
       </c>
     </row>
     <row r="2456" spans="1:4">
       <c r="B2456" s="6" t="s">
         <v>4646</v>
       </c>
       <c r="C2456" s="7" t="s">
         <v>4647</v>
       </c>
       <c r="D2456" s="8">
-        <v>2318</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2457" spans="1:4">
       <c r="B2457" s="6" t="s">
         <v>4648</v>
       </c>
       <c r="C2457" s="7" t="s">
         <v>4649</v>
       </c>
       <c r="D2457" s="8">
-        <v>1176</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="2458" spans="1:4">
       <c r="B2458" s="6" t="s">
         <v>4650</v>
       </c>
       <c r="C2458" s="7" t="s">
         <v>4651</v>
       </c>
       <c r="D2458" s="8">
-        <v>1306</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="2459" spans="1:4">
       <c r="B2459" s="6" t="s">
         <v>4652</v>
       </c>
       <c r="C2459" s="7" t="s">
         <v>4653</v>
       </c>
       <c r="D2459" s="8">
-        <v>653</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="2460" spans="1:4">
       <c r="B2460" s="6" t="s">
         <v>4654</v>
       </c>
       <c r="C2460" s="7" t="s">
         <v>4655</v>
       </c>
       <c r="D2460" s="8">
-        <v>267</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="2461" spans="1:4">
       <c r="B2461" s="6" t="s">
         <v>4656</v>
       </c>
       <c r="C2461" s="7" t="s">
         <v>4657</v>
       </c>
       <c r="D2461" s="8">
-        <v>425</v>
+        <v>653</v>
       </c>
     </row>
     <row r="2462" spans="1:4">
       <c r="B2462" s="6" t="s">
         <v>4658</v>
       </c>
       <c r="C2462" s="7" t="s">
         <v>4659</v>
       </c>
       <c r="D2462" s="8">
-        <v>306</v>
+        <v>267</v>
       </c>
     </row>
     <row r="2463" spans="1:4">
       <c r="B2463" s="6" t="s">
         <v>4660</v>
       </c>
       <c r="C2463" s="7" t="s">
         <v>4661</v>
       </c>
       <c r="D2463" s="8">
-        <v>306</v>
+        <v>425</v>
       </c>
     </row>
     <row r="2464" spans="1:4">
       <c r="B2464" s="6" t="s">
         <v>4662</v>
       </c>
       <c r="C2464" s="7" t="s">
         <v>4663</v>
       </c>
       <c r="D2464" s="8">
         <v>306</v>
       </c>
     </row>
     <row r="2465" spans="1:4">
       <c r="B2465" s="6" t="s">
         <v>4664</v>
       </c>
       <c r="C2465" s="7" t="s">
         <v>4665</v>
       </c>
       <c r="D2465" s="8">
-        <v>369</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2466" spans="1:4">
       <c r="B2466" s="6" t="s">
         <v>4666</v>
       </c>
       <c r="C2466" s="7" t="s">
         <v>4667</v>
       </c>
       <c r="D2466" s="8">
-        <v>431</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2467" spans="1:4">
       <c r="B2467" s="6" t="s">
         <v>4668</v>
       </c>
       <c r="C2467" s="7" t="s">
         <v>4669</v>
       </c>
       <c r="D2467" s="8">
-        <v>363</v>
+        <v>369</v>
       </c>
     </row>
     <row r="2468" spans="1:4">
       <c r="B2468" s="6" t="s">
         <v>4670</v>
       </c>
       <c r="C2468" s="7" t="s">
         <v>4671</v>
       </c>
       <c r="D2468" s="8">
-        <v>306</v>
+        <v>431</v>
       </c>
     </row>
     <row r="2469" spans="1:4">
       <c r="B2469" s="6" t="s">
         <v>4672</v>
       </c>
       <c r="C2469" s="7" t="s">
         <v>4673</v>
       </c>
       <c r="D2469" s="8">
-        <v>296</v>
+        <v>363</v>
       </c>
     </row>
     <row r="2470" spans="1:4">
       <c r="B2470" s="6" t="s">
         <v>4674</v>
       </c>
       <c r="C2470" s="7" t="s">
         <v>4675</v>
       </c>
       <c r="D2470" s="8">
-        <v>366</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2471" spans="1:4">
       <c r="B2471" s="6" t="s">
         <v>4676</v>
       </c>
       <c r="C2471" s="7" t="s">
         <v>4677</v>
       </c>
       <c r="D2471" s="8">
-        <v>189</v>
+        <v>296</v>
       </c>
     </row>
     <row r="2472" spans="1:4">
       <c r="B2472" s="6" t="s">
         <v>4678</v>
       </c>
       <c r="C2472" s="7" t="s">
         <v>4679</v>
       </c>
       <c r="D2472" s="8">
-        <v>306</v>
+        <v>366</v>
       </c>
     </row>
     <row r="2473" spans="1:4">
       <c r="B2473" s="6" t="s">
         <v>4680</v>
       </c>
       <c r="C2473" s="7" t="s">
         <v>4681</v>
       </c>
       <c r="D2473" s="8">
-        <v>246</v>
+        <v>189</v>
       </c>
     </row>
     <row r="2474" spans="1:4">
       <c r="B2474" s="6" t="s">
         <v>4682</v>
       </c>
       <c r="C2474" s="7" t="s">
         <v>4683</v>
       </c>
       <c r="D2474" s="8">
-        <v>121</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2475" spans="1:4">
       <c r="B2475" s="6" t="s">
         <v>4684</v>
       </c>
       <c r="C2475" s="7" t="s">
         <v>4685</v>
       </c>
       <c r="D2475" s="8">
-        <v>306</v>
+        <v>246</v>
       </c>
     </row>
     <row r="2476" spans="1:4">
       <c r="B2476" s="6" t="s">
         <v>4686</v>
       </c>
       <c r="C2476" s="7" t="s">
         <v>4687</v>
       </c>
       <c r="D2476" s="8">
-        <v>357</v>
+        <v>121</v>
       </c>
     </row>
     <row r="2477" spans="1:4">
       <c r="B2477" s="6" t="s">
         <v>4688</v>
       </c>
       <c r="C2477" s="7" t="s">
         <v>4689</v>
       </c>
       <c r="D2477" s="8">
-        <v>149</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2478" spans="1:4">
       <c r="B2478" s="6" t="s">
         <v>4690</v>
       </c>
       <c r="C2478" s="7" t="s">
         <v>4691</v>
       </c>
       <c r="D2478" s="8">
-        <v>267</v>
+        <v>357</v>
       </c>
     </row>
     <row r="2479" spans="1:4">
       <c r="B2479" s="6" t="s">
         <v>4692</v>
       </c>
       <c r="C2479" s="7" t="s">
         <v>4693</v>
       </c>
       <c r="D2479" s="8">
-        <v>430</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2480" spans="1:4">
       <c r="B2480" s="6" t="s">
         <v>4694</v>
       </c>
       <c r="C2480" s="7" t="s">
         <v>4695</v>
       </c>
       <c r="D2480" s="8">
-        <v>431</v>
+        <v>267</v>
       </c>
     </row>
     <row r="2481" spans="1:4">
       <c r="B2481" s="6" t="s">
         <v>4696</v>
       </c>
       <c r="C2481" s="7" t="s">
         <v>4697</v>
       </c>
       <c r="D2481" s="8">
-        <v>193</v>
+        <v>430</v>
       </c>
     </row>
     <row r="2482" spans="1:4">
       <c r="B2482" s="6" t="s">
         <v>4698</v>
       </c>
       <c r="C2482" s="7" t="s">
         <v>4699</v>
       </c>
       <c r="D2482" s="8">
-        <v>369</v>
+        <v>431</v>
       </c>
     </row>
     <row r="2483" spans="1:4">
       <c r="B2483" s="6" t="s">
         <v>4700</v>
       </c>
       <c r="C2483" s="7" t="s">
         <v>4701</v>
       </c>
       <c r="D2483" s="8">
-        <v>284</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2484" spans="1:4">
       <c r="B2484" s="6" t="s">
         <v>4702</v>
       </c>
       <c r="C2484" s="7" t="s">
         <v>4703</v>
       </c>
       <c r="D2484" s="8">
-        <v>181</v>
+        <v>366</v>
       </c>
     </row>
     <row r="2485" spans="1:4">
       <c r="B2485" s="6" t="s">
         <v>4704</v>
       </c>
       <c r="C2485" s="7" t="s">
         <v>4705</v>
       </c>
       <c r="D2485" s="8">
-        <v>264</v>
+        <v>283</v>
       </c>
     </row>
     <row r="2486" spans="1:4">
       <c r="B2486" s="6" t="s">
         <v>4706</v>
       </c>
       <c r="C2486" s="7" t="s">
         <v>4707</v>
       </c>
       <c r="D2486" s="8">
-        <v>267</v>
+        <v>179</v>
       </c>
     </row>
     <row r="2487" spans="1:4">
       <c r="B2487" s="6" t="s">
         <v>4708</v>
       </c>
       <c r="C2487" s="7" t="s">
         <v>4709</v>
       </c>
       <c r="D2487" s="8">
-        <v>306</v>
+        <v>264</v>
       </c>
     </row>
     <row r="2488" spans="1:4">
       <c r="B2488" s="6" t="s">
         <v>4710</v>
       </c>
       <c r="C2488" s="7" t="s">
         <v>4711</v>
       </c>
       <c r="D2488" s="8">
         <v>267</v>
       </c>
     </row>
     <row r="2489" spans="1:4">
       <c r="B2489" s="6" t="s">
         <v>4712</v>
       </c>
       <c r="C2489" s="7" t="s">
         <v>4713</v>
       </c>
       <c r="D2489" s="8">
-        <v>369</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2490" spans="1:4">
       <c r="B2490" s="6" t="s">
         <v>4714</v>
       </c>
       <c r="C2490" s="7" t="s">
         <v>4715</v>
       </c>
       <c r="D2490" s="8">
-        <v>306</v>
+        <v>267</v>
       </c>
     </row>
     <row r="2491" spans="1:4">
       <c r="B2491" s="6" t="s">
         <v>4716</v>
       </c>
       <c r="C2491" s="7" t="s">
         <v>4717</v>
       </c>
       <c r="D2491" s="8">
-        <v>180</v>
+        <v>369</v>
       </c>
     </row>
     <row r="2492" spans="1:4">
       <c r="B2492" s="6" t="s">
         <v>4718</v>
       </c>
       <c r="C2492" s="7" t="s">
         <v>4719</v>
       </c>
       <c r="D2492" s="8">
-        <v>296</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2493" spans="1:4">
       <c r="B2493" s="6" t="s">
         <v>4720</v>
       </c>
       <c r="C2493" s="7" t="s">
         <v>4721</v>
       </c>
       <c r="D2493" s="8">
-        <v>244</v>
+        <v>180</v>
       </c>
     </row>
     <row r="2494" spans="1:4">
       <c r="B2494" s="6" t="s">
         <v>4722</v>
       </c>
       <c r="C2494" s="7" t="s">
         <v>4723</v>
       </c>
       <c r="D2494" s="8">
-        <v>179</v>
+        <v>296</v>
       </c>
     </row>
     <row r="2495" spans="1:4">
       <c r="B2495" s="6" t="s">
         <v>4724</v>
       </c>
       <c r="C2495" s="7" t="s">
         <v>4725</v>
       </c>
       <c r="D2495" s="8">
-        <v>196</v>
+        <v>244</v>
       </c>
     </row>
     <row r="2496" spans="1:4">
       <c r="B2496" s="6" t="s">
         <v>4726</v>
       </c>
       <c r="C2496" s="7" t="s">
         <v>4727</v>
       </c>
       <c r="D2496" s="8">
-        <v>197</v>
+        <v>179</v>
       </c>
     </row>
     <row r="2497" spans="1:4">
       <c r="B2497" s="6" t="s">
         <v>4728</v>
       </c>
       <c r="C2497" s="7" t="s">
         <v>4729</v>
       </c>
       <c r="D2497" s="8">
-        <v>129</v>
+        <v>196</v>
       </c>
     </row>
     <row r="2498" spans="1:4">
       <c r="B2498" s="6" t="s">
         <v>4730</v>
       </c>
       <c r="C2498" s="7" t="s">
         <v>4731</v>
       </c>
       <c r="D2498" s="8">
-        <v>149</v>
+        <v>197</v>
       </c>
     </row>
     <row r="2499" spans="1:4">
       <c r="B2499" s="6" t="s">
         <v>4732</v>
       </c>
       <c r="C2499" s="7" t="s">
         <v>4733</v>
       </c>
       <c r="D2499" s="8">
-        <v>258</v>
+        <v>129</v>
       </c>
     </row>
     <row r="2500" spans="1:4">
       <c r="B2500" s="6" t="s">
         <v>4734</v>
       </c>
       <c r="C2500" s="7" t="s">
         <v>4735</v>
       </c>
       <c r="D2500" s="8">
-        <v>234</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2501" spans="1:4">
       <c r="B2501" s="6" t="s">
         <v>4736</v>
       </c>
       <c r="C2501" s="7" t="s">
         <v>4737</v>
       </c>
       <c r="D2501" s="8">
-        <v>128</v>
+        <v>258</v>
       </c>
     </row>
     <row r="2502" spans="1:4">
       <c r="B2502" s="6" t="s">
         <v>4738</v>
       </c>
       <c r="C2502" s="7" t="s">
         <v>4739</v>
       </c>
       <c r="D2502" s="8">
-        <v>415</v>
+        <v>234</v>
       </c>
     </row>
     <row r="2503" spans="1:4">
       <c r="B2503" s="6" t="s">
         <v>4740</v>
       </c>
       <c r="C2503" s="7" t="s">
         <v>4741</v>
       </c>
       <c r="D2503" s="8">
-        <v>120</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2504" spans="1:4">
       <c r="B2504" s="6" t="s">
         <v>4742</v>
       </c>
       <c r="C2504" s="7" t="s">
         <v>4743</v>
       </c>
       <c r="D2504" s="8">
-        <v>149</v>
+        <v>415</v>
       </c>
     </row>
     <row r="2505" spans="1:4">
       <c r="B2505" s="6" t="s">
         <v>4744</v>
       </c>
       <c r="C2505" s="7" t="s">
         <v>4745</v>
       </c>
       <c r="D2505" s="8">
-        <v>0</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2506" spans="1:4">
       <c r="B2506" s="6" t="s">
         <v>4746</v>
       </c>
       <c r="C2506" s="7" t="s">
         <v>4747</v>
       </c>
       <c r="D2506" s="8">
-        <v>247</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2507" spans="1:4">
       <c r="B2507" s="6" t="s">
         <v>4748</v>
       </c>
       <c r="C2507" s="7" t="s">
         <v>4749</v>
       </c>
       <c r="D2507" s="8">
-        <v>300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2508" spans="1:4">
       <c r="B2508" s="6" t="s">
         <v>4750</v>
       </c>
       <c r="C2508" s="7" t="s">
         <v>4751</v>
       </c>
       <c r="D2508" s="8">
-        <v>369</v>
+        <v>247</v>
       </c>
     </row>
     <row r="2509" spans="1:4">
       <c r="B2509" s="6" t="s">
         <v>4752</v>
       </c>
       <c r="C2509" s="7" t="s">
         <v>4753</v>
       </c>
       <c r="D2509" s="8">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="2510" spans="1:4">
+      <c r="B2510" s="6" t="s">
+        <v>4754</v>
+      </c>
+      <c r="C2510" s="7" t="s">
+        <v>4755</v>
+      </c>
+      <c r="D2510" s="8">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="2511" spans="1:4">
+      <c r="B2511" s="6" t="s">
+        <v>4756</v>
+      </c>
+      <c r="C2511" s="7" t="s">
+        <v>4757</v>
+      </c>
+      <c r="D2511" s="8">
         <v>538</v>
       </c>
     </row>
-    <row r="2510" spans="1:4">
-[...5 lines deleted...]
-      <c r="B2511" s="0" t="s">
+    <row r="2512" spans="1:4">
+      <c r="B2512" s="5" t="s">
+        <v>4758</v>
+      </c>
+    </row>
+    <row r="2513" spans="1:4">
+      <c r="B2513" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C2511" s="0" t="s">
+      <c r="C2513" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D2511" s="0" t="s">
+      <c r="D2513" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>3050</v>
       </c>
     </row>
     <row r="2514" spans="1:4">
       <c r="B2514" s="6" t="s">
         <v>4759</v>
       </c>
       <c r="C2514" s="7" t="s">
         <v>4760</v>
       </c>
       <c r="D2514" s="8">
-        <v>2760</v>
+        <v>333</v>
       </c>
     </row>
     <row r="2515" spans="1:4">
       <c r="B2515" s="6" t="s">
         <v>4761</v>
       </c>
       <c r="C2515" s="7" t="s">
         <v>4762</v>
       </c>
       <c r="D2515" s="8">
-        <v>3480</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="2516" spans="1:4">
       <c r="B2516" s="6" t="s">
         <v>4763</v>
       </c>
       <c r="C2516" s="7" t="s">
         <v>4764</v>
       </c>
       <c r="D2516" s="8">
-        <v>3350</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="2517" spans="1:4">
       <c r="B2517" s="6" t="s">
         <v>4765</v>
       </c>
       <c r="C2517" s="7" t="s">
         <v>4766</v>
       </c>
       <c r="D2517" s="8">
-        <v>5170</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="2518" spans="1:4">
       <c r="B2518" s="6" t="s">
         <v>4767</v>
       </c>
       <c r="C2518" s="7" t="s">
         <v>4768</v>
       </c>
       <c r="D2518" s="8">
-        <v>1098</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="2519" spans="1:4">
       <c r="B2519" s="6" t="s">
         <v>4769</v>
       </c>
       <c r="C2519" s="7" t="s">
         <v>4770</v>
       </c>
       <c r="D2519" s="8">
-        <v>1392</v>
+        <v>5170</v>
       </c>
     </row>
     <row r="2520" spans="1:4">
       <c r="B2520" s="6" t="s">
         <v>4771</v>
       </c>
       <c r="C2520" s="7" t="s">
         <v>4772</v>
       </c>
       <c r="D2520" s="8">
-        <v>3180</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="2521" spans="1:4">
       <c r="B2521" s="6" t="s">
         <v>4773</v>
       </c>
       <c r="C2521" s="7" t="s">
         <v>4774</v>
       </c>
       <c r="D2521" s="8">
-        <v>1860</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="2522" spans="1:4">
       <c r="B2522" s="6" t="s">
         <v>4775</v>
       </c>
       <c r="C2522" s="7" t="s">
         <v>4776</v>
       </c>
       <c r="D2522" s="8">
-        <v>1366</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="2523" spans="1:4">
       <c r="B2523" s="6" t="s">
         <v>4777</v>
       </c>
       <c r="C2523" s="7" t="s">
         <v>4778</v>
       </c>
       <c r="D2523" s="8">
-        <v>1660</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="2524" spans="1:4">
       <c r="B2524" s="6" t="s">
         <v>4779</v>
       </c>
       <c r="C2524" s="7" t="s">
         <v>4780</v>
       </c>
       <c r="D2524" s="8">
-        <v>945</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="2525" spans="1:4">
       <c r="B2525" s="6" t="s">
         <v>4781</v>
       </c>
       <c r="C2525" s="7" t="s">
         <v>4782</v>
       </c>
       <c r="D2525" s="8">
-        <v>788</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="2526" spans="1:4">
       <c r="B2526" s="6" t="s">
         <v>4783</v>
       </c>
       <c r="C2526" s="7" t="s">
         <v>4784</v>
       </c>
       <c r="D2526" s="8">
-        <v>436</v>
+        <v>945</v>
       </c>
     </row>
     <row r="2527" spans="1:4">
       <c r="B2527" s="6" t="s">
         <v>4785</v>
       </c>
       <c r="C2527" s="7" t="s">
         <v>4786</v>
       </c>
       <c r="D2527" s="8">
-        <v>573</v>
+        <v>788</v>
       </c>
     </row>
     <row r="2528" spans="1:4">
       <c r="B2528" s="6" t="s">
         <v>4787</v>
       </c>
       <c r="C2528" s="7" t="s">
         <v>4788</v>
       </c>
       <c r="D2528" s="8">
-        <v>449</v>
+        <v>414</v>
       </c>
     </row>
     <row r="2529" spans="1:4">
       <c r="B2529" s="6" t="s">
         <v>4789</v>
       </c>
       <c r="C2529" s="7" t="s">
         <v>4790</v>
       </c>
       <c r="D2529" s="8">
-        <v>1740</v>
+        <v>544</v>
       </c>
     </row>
     <row r="2530" spans="1:4">
       <c r="B2530" s="6" t="s">
         <v>4791</v>
       </c>
       <c r="C2530" s="7" t="s">
         <v>4792</v>
       </c>
       <c r="D2530" s="8">
-        <v>2830</v>
+        <v>449</v>
       </c>
     </row>
     <row r="2531" spans="1:4">
       <c r="B2531" s="6" t="s">
         <v>4793</v>
       </c>
       <c r="C2531" s="7" t="s">
         <v>4794</v>
       </c>
       <c r="D2531" s="8">
-        <v>1410</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="2532" spans="1:4">
       <c r="B2532" s="6" t="s">
         <v>4795</v>
       </c>
       <c r="C2532" s="7" t="s">
         <v>4796</v>
       </c>
       <c r="D2532" s="8">
-        <v>1539</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="2533" spans="1:4">
       <c r="B2533" s="6" t="s">
         <v>4797</v>
       </c>
       <c r="C2533" s="7" t="s">
         <v>4798</v>
       </c>
       <c r="D2533" s="8">
-        <v>3550</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="2534" spans="1:4">
       <c r="B2534" s="6" t="s">
         <v>4799</v>
       </c>
       <c r="C2534" s="7" t="s">
         <v>4800</v>
       </c>
       <c r="D2534" s="8">
-        <v>326</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="2535" spans="1:4">
       <c r="B2535" s="6" t="s">
         <v>4801</v>
       </c>
       <c r="C2535" s="7" t="s">
         <v>4802</v>
       </c>
       <c r="D2535" s="8">
-        <v>2220</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="2536" spans="1:4">
       <c r="B2536" s="6" t="s">
         <v>4803</v>
       </c>
       <c r="C2536" s="7" t="s">
         <v>4804</v>
       </c>
       <c r="D2536" s="8">
-        <v>1027</v>
+        <v>326</v>
       </c>
     </row>
     <row r="2537" spans="1:4">
       <c r="B2537" s="6" t="s">
         <v>4805</v>
       </c>
       <c r="C2537" s="7" t="s">
         <v>4806</v>
       </c>
       <c r="D2537" s="8">
-        <v>3550</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="2538" spans="1:4">
       <c r="B2538" s="6" t="s">
         <v>4807</v>
       </c>
       <c r="C2538" s="7" t="s">
         <v>4808</v>
       </c>
       <c r="D2538" s="8">
-        <v>1810</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="2539" spans="1:4">
       <c r="B2539" s="6" t="s">
         <v>4809</v>
       </c>
       <c r="C2539" s="7" t="s">
         <v>4810</v>
       </c>
       <c r="D2539" s="8">
-        <v>628</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="2540" spans="1:4">
       <c r="B2540" s="6" t="s">
         <v>4811</v>
       </c>
       <c r="C2540" s="7" t="s">
         <v>4812</v>
       </c>
       <c r="D2540" s="8">
-        <v>623</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="2541" spans="1:4">
       <c r="B2541" s="6" t="s">
         <v>4813</v>
       </c>
       <c r="C2541" s="7" t="s">
         <v>4814</v>
       </c>
       <c r="D2541" s="8">
-        <v>517</v>
+        <v>638</v>
       </c>
     </row>
     <row r="2542" spans="1:4">
       <c r="B2542" s="6" t="s">
         <v>4815</v>
       </c>
       <c r="C2542" s="7" t="s">
         <v>4816</v>
       </c>
       <c r="D2542" s="8">
-        <v>1435</v>
+        <v>623</v>
       </c>
     </row>
     <row r="2543" spans="1:4">
       <c r="B2543" s="6" t="s">
         <v>4817</v>
       </c>
       <c r="C2543" s="7" t="s">
         <v>4818</v>
       </c>
       <c r="D2543" s="8">
-        <v>429</v>
+        <v>517</v>
       </c>
     </row>
     <row r="2544" spans="1:4">
       <c r="B2544" s="6" t="s">
         <v>4819</v>
       </c>
       <c r="C2544" s="7" t="s">
         <v>4820</v>
       </c>
       <c r="D2544" s="8">
-        <v>439</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="2545" spans="1:4">
       <c r="B2545" s="6" t="s">
         <v>4821</v>
       </c>
       <c r="C2545" s="7" t="s">
         <v>4822</v>
       </c>
       <c r="D2545" s="8">
-        <v>818</v>
+        <v>376</v>
       </c>
     </row>
     <row r="2546" spans="1:4">
       <c r="B2546" s="6" t="s">
         <v>4823</v>
       </c>
       <c r="C2546" s="7" t="s">
         <v>4824</v>
       </c>
       <c r="D2546" s="8">
-        <v>427</v>
+        <v>439</v>
       </c>
     </row>
     <row r="2547" spans="1:4">
       <c r="B2547" s="6" t="s">
         <v>4825</v>
       </c>
       <c r="C2547" s="7" t="s">
         <v>4826</v>
       </c>
       <c r="D2547" s="8">
-        <v>3760</v>
+        <v>818</v>
       </c>
     </row>
     <row r="2548" spans="1:4">
       <c r="B2548" s="6" t="s">
         <v>4827</v>
       </c>
       <c r="C2548" s="7" t="s">
         <v>4828</v>
       </c>
       <c r="D2548" s="8">
-        <v>1154</v>
+        <v>427</v>
       </c>
     </row>
     <row r="2549" spans="1:4">
-      <c r="B2549" s="5" t="s">
+      <c r="B2549" s="6" t="s">
         <v>4829</v>
       </c>
+      <c r="C2549" s="7" t="s">
+        <v>4830</v>
+      </c>
+      <c r="D2549" s="8">
+        <v>3760</v>
+      </c>
     </row>
     <row r="2550" spans="1:4">
-      <c r="B2550" s="0" t="s">
+      <c r="B2550" s="6" t="s">
+        <v>4831</v>
+      </c>
+      <c r="C2550" s="7" t="s">
+        <v>4832</v>
+      </c>
+      <c r="D2550" s="8">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="2551" spans="1:4">
+      <c r="B2551" s="5" t="s">
+        <v>4833</v>
+      </c>
+    </row>
+    <row r="2552" spans="1:4">
+      <c r="B2552" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C2550" s="0" t="s">
+      <c r="C2552" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D2550" s="0" t="s">
+      <c r="D2552" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>1132</v>
       </c>
     </row>
     <row r="2553" spans="1:4">
       <c r="B2553" s="6" t="s">
         <v>4834</v>
       </c>
       <c r="C2553" s="7" t="s">
         <v>4835</v>
       </c>
       <c r="D2553" s="8">
-        <v>261</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2554" spans="1:4">
       <c r="B2554" s="6" t="s">
         <v>4836</v>
       </c>
       <c r="C2554" s="7" t="s">
         <v>4837</v>
       </c>
       <c r="D2554" s="8">
-        <v>165</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="2555" spans="1:4">
       <c r="B2555" s="6" t="s">
         <v>4838</v>
       </c>
       <c r="C2555" s="7" t="s">
         <v>4839</v>
       </c>
       <c r="D2555" s="8">
-        <v>2264</v>
+        <v>261</v>
       </c>
     </row>
     <row r="2556" spans="1:4">
       <c r="B2556" s="6" t="s">
         <v>4840</v>
       </c>
       <c r="C2556" s="7" t="s">
         <v>4841</v>
       </c>
       <c r="D2556" s="8">
-        <v>290</v>
+        <v>165</v>
       </c>
     </row>
     <row r="2557" spans="1:4">
       <c r="B2557" s="6" t="s">
         <v>4842</v>
       </c>
       <c r="C2557" s="7" t="s">
         <v>4843</v>
       </c>
       <c r="D2557" s="8">
-        <v>1132</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="2558" spans="1:4">
       <c r="B2558" s="6" t="s">
         <v>4844</v>
       </c>
       <c r="C2558" s="7" t="s">
         <v>4845</v>
       </c>
       <c r="D2558" s="8">
-        <v>3162</v>
+        <v>290</v>
       </c>
     </row>
     <row r="2559" spans="1:4">
       <c r="B2559" s="6" t="s">
         <v>4846</v>
       </c>
       <c r="C2559" s="7" t="s">
         <v>4847</v>
       </c>
       <c r="D2559" s="8">
-        <v>2298</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="2560" spans="1:4">
       <c r="B2560" s="6" t="s">
         <v>4848</v>
       </c>
       <c r="C2560" s="7" t="s">
         <v>4849</v>
       </c>
       <c r="D2560" s="8">
-        <v>1301</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="2561" spans="1:4">
       <c r="B2561" s="6" t="s">
         <v>4850</v>
       </c>
       <c r="C2561" s="7" t="s">
         <v>4851</v>
       </c>
       <c r="D2561" s="8">
-        <v>1733</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="2562" spans="1:4">
       <c r="B2562" s="6" t="s">
         <v>4852</v>
       </c>
       <c r="C2562" s="7" t="s">
         <v>4853</v>
       </c>
       <c r="D2562" s="8">
-        <v>677</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="2563" spans="1:4">
       <c r="B2563" s="6" t="s">
         <v>4854</v>
       </c>
       <c r="C2563" s="7" t="s">
         <v>4855</v>
       </c>
       <c r="D2563" s="8">
-        <v>2045</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="2564" spans="1:4">
       <c r="B2564" s="6" t="s">
         <v>4856</v>
       </c>
       <c r="C2564" s="7" t="s">
         <v>4857</v>
       </c>
       <c r="D2564" s="8">
-        <v>557</v>
+        <v>677</v>
       </c>
     </row>
     <row r="2565" spans="1:4">
       <c r="B2565" s="6" t="s">
         <v>4858</v>
       </c>
       <c r="C2565" s="7" t="s">
         <v>4859</v>
       </c>
       <c r="D2565" s="8">
-        <v>362</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="2566" spans="1:4">
       <c r="B2566" s="6" t="s">
         <v>4860</v>
       </c>
       <c r="C2566" s="7" t="s">
         <v>4861</v>
       </c>
       <c r="D2566" s="8">
-        <v>812</v>
+        <v>557</v>
       </c>
     </row>
     <row r="2567" spans="1:4">
       <c r="B2567" s="6" t="s">
         <v>4862</v>
       </c>
       <c r="C2567" s="7" t="s">
         <v>4863</v>
       </c>
       <c r="D2567" s="8">
-        <v>97</v>
+        <v>362</v>
       </c>
     </row>
     <row r="2568" spans="1:4">
       <c r="B2568" s="6" t="s">
         <v>4864</v>
       </c>
       <c r="C2568" s="7" t="s">
         <v>4865</v>
       </c>
       <c r="D2568" s="8">
-        <v>420</v>
+        <v>812</v>
       </c>
     </row>
     <row r="2569" spans="1:4">
       <c r="B2569" s="6" t="s">
         <v>4866</v>
       </c>
       <c r="C2569" s="7" t="s">
         <v>4867</v>
       </c>
       <c r="D2569" s="8">
-        <v>236</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2570" spans="1:4">
       <c r="B2570" s="6" t="s">
         <v>4868</v>
       </c>
       <c r="C2570" s="7" t="s">
         <v>4869</v>
       </c>
       <c r="D2570" s="8">
-        <v>1733</v>
+        <v>420</v>
       </c>
     </row>
     <row r="2571" spans="1:4">
       <c r="B2571" s="6" t="s">
         <v>4870</v>
       </c>
       <c r="C2571" s="7" t="s">
         <v>4871</v>
       </c>
       <c r="D2571" s="8">
-        <v>265</v>
+        <v>236</v>
       </c>
     </row>
     <row r="2572" spans="1:4">
       <c r="B2572" s="6" t="s">
         <v>4872</v>
       </c>
       <c r="C2572" s="7" t="s">
         <v>4873</v>
       </c>
       <c r="D2572" s="8">
-        <v>1429</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="2573" spans="1:4">
       <c r="B2573" s="6" t="s">
         <v>4874</v>
       </c>
       <c r="C2573" s="7" t="s">
         <v>4875</v>
       </c>
       <c r="D2573" s="8">
-        <v>2353</v>
+        <v>265</v>
       </c>
     </row>
     <row r="2574" spans="1:4">
       <c r="B2574" s="6" t="s">
         <v>4876</v>
       </c>
       <c r="C2574" s="7" t="s">
         <v>4877</v>
       </c>
       <c r="D2574" s="8">
-        <v>291</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="2575" spans="1:4">
       <c r="B2575" s="6" t="s">
         <v>4878</v>
       </c>
       <c r="C2575" s="7" t="s">
         <v>4879</v>
       </c>
       <c r="D2575" s="8">
-        <v>1570</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="2576" spans="1:4">
       <c r="B2576" s="6" t="s">
         <v>4880</v>
       </c>
       <c r="C2576" s="7" t="s">
         <v>4881</v>
       </c>
       <c r="D2576" s="8">
-        <v>343</v>
+        <v>137</v>
       </c>
     </row>
     <row r="2577" spans="1:4">
       <c r="B2577" s="6" t="s">
         <v>4882</v>
       </c>
       <c r="C2577" s="7" t="s">
         <v>4883</v>
       </c>
       <c r="D2577" s="8">
-        <v>3765</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="2578" spans="1:4">
       <c r="B2578" s="6" t="s">
         <v>4884</v>
       </c>
       <c r="C2578" s="7" t="s">
         <v>4885</v>
       </c>
       <c r="D2578" s="8">
-        <v>2973</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2579" spans="1:4">
       <c r="B2579" s="6" t="s">
         <v>4886</v>
       </c>
       <c r="C2579" s="7" t="s">
         <v>4887</v>
       </c>
       <c r="D2579" s="8">
-        <v>1710</v>
+        <v>3765</v>
       </c>
     </row>
     <row r="2580" spans="1:4">
       <c r="B2580" s="6" t="s">
         <v>4888</v>
       </c>
       <c r="C2580" s="7" t="s">
         <v>4889</v>
       </c>
       <c r="D2580" s="8">
-        <v>159</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="2581" spans="1:4">
       <c r="B2581" s="6" t="s">
         <v>4890</v>
       </c>
       <c r="C2581" s="7" t="s">
         <v>4891</v>
       </c>
       <c r="D2581" s="8">
-        <v>1043</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="2582" spans="1:4">
       <c r="B2582" s="6" t="s">
         <v>4892</v>
       </c>
       <c r="C2582" s="7" t="s">
         <v>4893</v>
       </c>
       <c r="D2582" s="8">
-        <v>2871</v>
+        <v>159</v>
       </c>
     </row>
     <row r="2583" spans="1:4">
       <c r="B2583" s="6" t="s">
         <v>4894</v>
       </c>
       <c r="C2583" s="7" t="s">
         <v>4895</v>
       </c>
       <c r="D2583" s="8">
-        <v>2341</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="2584" spans="1:4">
       <c r="B2584" s="6" t="s">
         <v>4896</v>
       </c>
       <c r="C2584" s="7" t="s">
         <v>4897</v>
       </c>
       <c r="D2584" s="8">
-        <v>4295</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="2585" spans="1:4">
       <c r="B2585" s="6" t="s">
         <v>4898</v>
       </c>
       <c r="C2585" s="7" t="s">
         <v>4899</v>
       </c>
       <c r="D2585" s="8">
-        <v>1405</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="2586" spans="1:4">
       <c r="B2586" s="6" t="s">
         <v>4900</v>
       </c>
       <c r="C2586" s="7" t="s">
         <v>4901</v>
       </c>
       <c r="D2586" s="8">
-        <v>1070</v>
+        <v>4295</v>
       </c>
     </row>
     <row r="2587" spans="1:4">
       <c r="B2587" s="6" t="s">
         <v>4902</v>
       </c>
       <c r="C2587" s="7" t="s">
         <v>4903</v>
       </c>
       <c r="D2587" s="8">
-        <v>1566</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="2588" spans="1:4">
       <c r="B2588" s="6" t="s">
         <v>4904</v>
       </c>
       <c r="C2588" s="7" t="s">
         <v>4905</v>
       </c>
       <c r="D2588" s="8">
-        <v>467</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="2589" spans="1:4">
       <c r="B2589" s="6" t="s">
         <v>4906</v>
       </c>
       <c r="C2589" s="7" t="s">
         <v>4907</v>
       </c>
       <c r="D2589" s="8">
-        <v>624</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="2590" spans="1:4">
       <c r="B2590" s="6" t="s">
         <v>4908</v>
       </c>
       <c r="C2590" s="7" t="s">
         <v>4909</v>
       </c>
       <c r="D2590" s="8">
-        <v>514</v>
+        <v>467</v>
       </c>
     </row>
     <row r="2591" spans="1:4">
       <c r="B2591" s="6" t="s">
         <v>4910</v>
       </c>
       <c r="C2591" s="7" t="s">
         <v>4911</v>
       </c>
       <c r="D2591" s="8">
-        <v>542</v>
+        <v>624</v>
       </c>
     </row>
     <row r="2592" spans="1:4">
       <c r="B2592" s="6" t="s">
         <v>4912</v>
       </c>
       <c r="C2592" s="7" t="s">
         <v>4913</v>
       </c>
       <c r="D2592" s="8">
-        <v>2113</v>
+        <v>514</v>
       </c>
     </row>
     <row r="2593" spans="1:4">
       <c r="B2593" s="6" t="s">
         <v>4914</v>
       </c>
       <c r="C2593" s="7" t="s">
         <v>4915</v>
       </c>
       <c r="D2593" s="8">
-        <v>237</v>
+        <v>542</v>
       </c>
     </row>
     <row r="2594" spans="1:4">
       <c r="B2594" s="6" t="s">
         <v>4916</v>
       </c>
       <c r="C2594" s="7" t="s">
         <v>4917</v>
       </c>
       <c r="D2594" s="8">
-        <v>3757</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="2595" spans="1:4">
       <c r="B2595" s="6" t="s">
         <v>4918</v>
       </c>
       <c r="C2595" s="7" t="s">
         <v>4919</v>
       </c>
       <c r="D2595" s="8">
-        <v>1357</v>
+        <v>237</v>
       </c>
     </row>
     <row r="2596" spans="1:4">
       <c r="B2596" s="6" t="s">
         <v>4920</v>
       </c>
       <c r="C2596" s="7" t="s">
         <v>4921</v>
       </c>
       <c r="D2596" s="8">
-        <v>1186</v>
+        <v>3757</v>
       </c>
     </row>
     <row r="2597" spans="1:4">
       <c r="B2597" s="6" t="s">
         <v>4922</v>
       </c>
       <c r="C2597" s="7" t="s">
         <v>4923</v>
       </c>
       <c r="D2597" s="8">
-        <v>145</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="2598" spans="1:4">
       <c r="B2598" s="6" t="s">
         <v>4924</v>
       </c>
       <c r="C2598" s="7" t="s">
         <v>4925</v>
       </c>
       <c r="D2598" s="8">
-        <v>1283</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="2599" spans="1:4">
       <c r="B2599" s="6" t="s">
         <v>4926</v>
       </c>
       <c r="C2599" s="7" t="s">
         <v>4927</v>
       </c>
       <c r="D2599" s="8">
-        <v>744</v>
+        <v>145</v>
       </c>
     </row>
     <row r="2600" spans="1:4">
       <c r="B2600" s="6" t="s">
         <v>4928</v>
       </c>
       <c r="C2600" s="7" t="s">
         <v>4929</v>
       </c>
       <c r="D2600" s="8">
-        <v>112</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="2601" spans="1:4">
       <c r="B2601" s="6" t="s">
         <v>4930</v>
       </c>
       <c r="C2601" s="7" t="s">
         <v>4931</v>
       </c>
       <c r="D2601" s="8">
-        <v>1527</v>
+        <v>744</v>
       </c>
     </row>
     <row r="2602" spans="1:4">
       <c r="B2602" s="6" t="s">
         <v>4932</v>
       </c>
       <c r="C2602" s="7" t="s">
         <v>4933</v>
       </c>
       <c r="D2602" s="8">
-        <v>2714</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2603" spans="1:4">
       <c r="B2603" s="6" t="s">
         <v>4934</v>
       </c>
       <c r="C2603" s="7" t="s">
         <v>4935</v>
       </c>
       <c r="D2603" s="8">
-        <v>1585</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="2604" spans="1:4">
       <c r="B2604" s="6" t="s">
         <v>4936</v>
       </c>
       <c r="C2604" s="7" t="s">
         <v>4937</v>
       </c>
       <c r="D2604" s="8">
-        <v>2433</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="2605" spans="1:4">
       <c r="B2605" s="6" t="s">
         <v>4938</v>
       </c>
       <c r="C2605" s="7" t="s">
         <v>4939</v>
       </c>
       <c r="D2605" s="8">
-        <v>3083</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="2606" spans="1:4">
       <c r="B2606" s="6" t="s">
         <v>4940</v>
       </c>
       <c r="C2606" s="7" t="s">
         <v>4941</v>
       </c>
       <c r="D2606" s="8">
-        <v>2784</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="2607" spans="1:4">
       <c r="B2607" s="6" t="s">
         <v>4942</v>
       </c>
       <c r="C2607" s="7" t="s">
         <v>4943</v>
       </c>
       <c r="D2607" s="8">
-        <v>762</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="2608" spans="1:4">
       <c r="B2608" s="6" t="s">
         <v>4944</v>
       </c>
       <c r="C2608" s="7" t="s">
         <v>4945</v>
       </c>
       <c r="D2608" s="8">
-        <v>1479</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="2609" spans="1:4">
       <c r="B2609" s="6" t="s">
         <v>4946</v>
       </c>
       <c r="C2609" s="7" t="s">
         <v>4947</v>
       </c>
       <c r="D2609" s="8">
-        <v>4323</v>
+        <v>762</v>
       </c>
     </row>
     <row r="2610" spans="1:4">
       <c r="B2610" s="6" t="s">
         <v>4948</v>
       </c>
       <c r="C2610" s="7" t="s">
         <v>4949</v>
       </c>
       <c r="D2610" s="8">
-        <v>1173</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="2611" spans="1:4">
       <c r="B2611" s="6" t="s">
         <v>4950</v>
       </c>
       <c r="C2611" s="7" t="s">
         <v>4951</v>
       </c>
       <c r="D2611" s="8">
-        <v>627</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="2612" spans="1:4">
       <c r="B2612" s="6" t="s">
         <v>4952</v>
       </c>
       <c r="C2612" s="7" t="s">
         <v>4953</v>
       </c>
       <c r="D2612" s="8">
-        <v>3705</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="2613" spans="1:4">
       <c r="B2613" s="6" t="s">
         <v>4954</v>
       </c>
       <c r="C2613" s="7" t="s">
         <v>4955</v>
       </c>
       <c r="D2613" s="8">
-        <v>320</v>
+        <v>627</v>
       </c>
     </row>
     <row r="2614" spans="1:4">
       <c r="B2614" s="6" t="s">
         <v>4956</v>
       </c>
       <c r="C2614" s="7" t="s">
         <v>4957</v>
       </c>
       <c r="D2614" s="8">
-        <v>1530</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="2615" spans="1:4">
       <c r="B2615" s="6" t="s">
         <v>4958</v>
       </c>
       <c r="C2615" s="7" t="s">
         <v>4959</v>
       </c>
       <c r="D2615" s="8">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="2616" spans="1:4">
+      <c r="B2616" s="6" t="s">
+        <v>4960</v>
+      </c>
+      <c r="C2616" s="7" t="s">
+        <v>4961</v>
+      </c>
+      <c r="D2616" s="8">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="2617" spans="1:4">
+      <c r="B2617" s="6" t="s">
+        <v>4962</v>
+      </c>
+      <c r="C2617" s="7" t="s">
+        <v>4963</v>
+      </c>
+      <c r="D2617" s="8">
         <v>570</v>
       </c>
     </row>
-    <row r="2616" spans="1:4">
-[...5 lines deleted...]
-      <c r="B2617" s="0" t="s">
+    <row r="2618" spans="1:4">
+      <c r="B2618" s="5" t="s">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="2619" spans="1:4">
+      <c r="B2619" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C2617" s="0" t="s">
+      <c r="C2619" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D2617" s="0" t="s">
+      <c r="D2619" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>9068</v>
       </c>
     </row>
     <row r="2620" spans="1:4">
       <c r="B2620" s="6" t="s">
         <v>4965</v>
       </c>
       <c r="C2620" s="7" t="s">
         <v>4966</v>
       </c>
       <c r="D2620" s="8">
-        <v>1920</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="2621" spans="1:4">
       <c r="B2621" s="6" t="s">
         <v>4967</v>
       </c>
       <c r="C2621" s="7" t="s">
         <v>4968</v>
       </c>
       <c r="D2621" s="8">
-        <v>2110</v>
+        <v>9068</v>
       </c>
     </row>
     <row r="2622" spans="1:4">
       <c r="B2622" s="6" t="s">
         <v>4969</v>
       </c>
       <c r="C2622" s="7" t="s">
         <v>4970</v>
       </c>
       <c r="D2622" s="8">
-        <v>195</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="2623" spans="1:4">
       <c r="B2623" s="6" t="s">
         <v>4971</v>
       </c>
       <c r="C2623" s="7" t="s">
         <v>4972</v>
       </c>
       <c r="D2623" s="8">
-        <v>2885</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="2624" spans="1:4">
       <c r="B2624" s="6" t="s">
         <v>4973</v>
       </c>
       <c r="C2624" s="7" t="s">
         <v>4974</v>
       </c>
       <c r="D2624" s="8">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2625" spans="1:4">
+      <c r="B2625" s="6" t="s">
+        <v>4975</v>
+      </c>
+      <c r="C2625" s="7" t="s">
+        <v>4976</v>
+      </c>
+      <c r="D2625" s="8">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="2626" spans="1:4">
+      <c r="B2626" s="6" t="s">
+        <v>4977</v>
+      </c>
+      <c r="C2626" s="7" t="s">
+        <v>4978</v>
+      </c>
+      <c r="D2626" s="8">
         <v>5491</v>
       </c>
     </row>
-    <row r="2625" spans="1:4">
-[...5 lines deleted...]
-      <c r="B2626" s="0" t="s">
+    <row r="2627" spans="1:4">
+      <c r="B2627" s="5" t="s">
+        <v>4979</v>
+      </c>
+    </row>
+    <row r="2628" spans="1:4">
+      <c r="B2628" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C2626" s="0" t="s">
+      <c r="C2628" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D2626" s="0" t="s">
+      <c r="D2628" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="2629" spans="1:4">
       <c r="B2629" s="6" t="s">
         <v>4980</v>
       </c>
       <c r="C2629" s="7" t="s">
         <v>4981</v>
       </c>
       <c r="D2629" s="8">
-        <v>380</v>
+        <v>624</v>
       </c>
     </row>
     <row r="2630" spans="1:4">
       <c r="B2630" s="6" t="s">
         <v>4982</v>
       </c>
       <c r="C2630" s="7" t="s">
         <v>4983</v>
       </c>
       <c r="D2630" s="8">
         <v>408</v>
       </c>
     </row>
     <row r="2631" spans="1:4">
       <c r="B2631" s="6" t="s">
         <v>4984</v>
       </c>
       <c r="C2631" s="7" t="s">
         <v>4985</v>
       </c>
       <c r="D2631" s="8">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="2632" spans="1:4">
+      <c r="B2632" s="6" t="s">
+        <v>4986</v>
+      </c>
+      <c r="C2632" s="7" t="s">
+        <v>4987</v>
+      </c>
+      <c r="D2632" s="8">
         <v>408</v>
       </c>
     </row>
-    <row r="2632" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="2633" spans="1:4">
-      <c r="B2633" s="0" t="s">
+      <c r="B2633" s="6" t="s">
+        <v>4988</v>
+      </c>
+      <c r="C2633" s="7" t="s">
+        <v>4989</v>
+      </c>
+      <c r="D2633" s="8">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="2634" spans="1:4">
+      <c r="B2634" s="5" t="s">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="2635" spans="1:4">
+      <c r="B2635" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C2633" s="0" t="s">
+      <c r="C2635" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D2633" s="0" t="s">
+      <c r="D2635" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>2881</v>
       </c>
     </row>
     <row r="2636" spans="1:4">
       <c r="B2636" s="6" t="s">
         <v>4991</v>
       </c>
       <c r="C2636" s="7" t="s">
         <v>4992</v>
       </c>
       <c r="D2636" s="8">
-        <v>1666</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="2637" spans="1:4">
       <c r="B2637" s="6" t="s">
         <v>4993</v>
       </c>
       <c r="C2637" s="7" t="s">
         <v>4994</v>
       </c>
       <c r="D2637" s="8">
-        <v>1432</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="2638" spans="1:4">
       <c r="B2638" s="6" t="s">
         <v>4995</v>
       </c>
       <c r="C2638" s="7" t="s">
         <v>4996</v>
       </c>
       <c r="D2638" s="8">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="2639" spans="1:4">
+      <c r="B2639" s="6" t="s">
+        <v>4997</v>
+      </c>
+      <c r="C2639" s="7" t="s">
+        <v>4998</v>
+      </c>
+      <c r="D2639" s="8">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="2640" spans="1:4">
+      <c r="B2640" s="6" t="s">
+        <v>4999</v>
+      </c>
+      <c r="C2640" s="7" t="s">
+        <v>5000</v>
+      </c>
+      <c r="D2640" s="8">
         <v>1076</v>
       </c>
     </row>
-    <row r="2639" spans="1:4">
-[...5 lines deleted...]
-      <c r="B2640" s="0" t="s">
+    <row r="2641" spans="1:4">
+      <c r="B2641" s="5" t="s">
+        <v>5001</v>
+      </c>
+    </row>
+    <row r="2642" spans="1:4">
+      <c r="B2642" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C2640" s="0" t="s">
+      <c r="C2642" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D2640" s="0" t="s">
+      <c r="D2642" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="2643" spans="1:4">
       <c r="B2643" s="6" t="s">
         <v>5002</v>
       </c>
       <c r="C2643" s="7" t="s">
         <v>5003</v>
       </c>
       <c r="D2643" s="8">
-        <v>3645</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="2644" spans="1:4">
       <c r="B2644" s="6" t="s">
         <v>5004</v>
       </c>
       <c r="C2644" s="7" t="s">
         <v>5005</v>
       </c>
       <c r="D2644" s="8">
-        <v>3645</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="2645" spans="1:4">
       <c r="B2645" s="6" t="s">
         <v>5006</v>
       </c>
       <c r="C2645" s="7" t="s">
         <v>5007</v>
       </c>
       <c r="D2645" s="8">
-        <v>1550</v>
+        <v>3645</v>
       </c>
     </row>
     <row r="2646" spans="1:4">
       <c r="B2646" s="6" t="s">
         <v>5008</v>
       </c>
       <c r="C2646" s="7" t="s">
         <v>5009</v>
       </c>
       <c r="D2646" s="8">
-        <v>1765</v>
+        <v>3645</v>
       </c>
     </row>
     <row r="2647" spans="1:4">
       <c r="B2647" s="6" t="s">
         <v>5010</v>
       </c>
       <c r="C2647" s="7" t="s">
         <v>5011</v>
       </c>
       <c r="D2647" s="8">
-        <v>514</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2648" spans="1:4">
       <c r="B2648" s="6" t="s">
         <v>5012</v>
       </c>
       <c r="C2648" s="7" t="s">
         <v>5013</v>
       </c>
       <c r="D2648" s="8">
-        <v>1158</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="2649" spans="1:4">
       <c r="B2649" s="6" t="s">
         <v>5014</v>
       </c>
       <c r="C2649" s="7" t="s">
         <v>5015</v>
       </c>
       <c r="D2649" s="8">
-        <v>3646</v>
+        <v>514</v>
       </c>
     </row>
     <row r="2650" spans="1:4">
       <c r="B2650" s="6" t="s">
         <v>5016</v>
       </c>
       <c r="C2650" s="7" t="s">
         <v>5017</v>
       </c>
       <c r="D2650" s="8">
-        <v>4941</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="2651" spans="1:4">
       <c r="B2651" s="6" t="s">
         <v>5018</v>
       </c>
       <c r="C2651" s="7" t="s">
         <v>5019</v>
       </c>
       <c r="D2651" s="8">
-        <v>3084</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="2652" spans="1:4">
       <c r="B2652" s="6" t="s">
         <v>5020</v>
       </c>
       <c r="C2652" s="7" t="s">
         <v>5021</v>
       </c>
       <c r="D2652" s="8">
-        <v>12238</v>
+        <v>4941</v>
       </c>
     </row>
     <row r="2653" spans="1:4">
       <c r="B2653" s="6" t="s">
         <v>5022</v>
       </c>
       <c r="C2653" s="7" t="s">
         <v>5023</v>
       </c>
       <c r="D2653" s="8">
-        <v>1110</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="2654" spans="1:4">
       <c r="B2654" s="6" t="s">
         <v>5024</v>
       </c>
       <c r="C2654" s="7" t="s">
         <v>5025</v>
       </c>
       <c r="D2654" s="8">
-        <v>635</v>
+        <v>12238</v>
       </c>
     </row>
     <row r="2655" spans="1:4">
       <c r="B2655" s="6" t="s">
         <v>5026</v>
       </c>
       <c r="C2655" s="7" t="s">
         <v>5027</v>
       </c>
       <c r="D2655" s="8">
-        <v>4009</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="2656" spans="1:4">
       <c r="B2656" s="6" t="s">
         <v>5028</v>
       </c>
       <c r="C2656" s="7" t="s">
         <v>5029</v>
       </c>
       <c r="D2656" s="8">
-        <v>3084</v>
+        <v>635</v>
       </c>
     </row>
     <row r="2657" spans="1:4">
       <c r="B2657" s="6" t="s">
         <v>5030</v>
       </c>
       <c r="C2657" s="7" t="s">
         <v>5031</v>
       </c>
       <c r="D2657" s="8">
-        <v>3366</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="2658" spans="1:4">
       <c r="B2658" s="6" t="s">
         <v>5032</v>
       </c>
       <c r="C2658" s="7" t="s">
         <v>5033</v>
       </c>
       <c r="D2658" s="8">
-        <v>896</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="2659" spans="1:4">
       <c r="B2659" s="6" t="s">
         <v>5034</v>
       </c>
       <c r="C2659" s="7" t="s">
         <v>5035</v>
       </c>
       <c r="D2659" s="8">
-        <v>508</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="2660" spans="1:4">
       <c r="B2660" s="6" t="s">
         <v>5036</v>
       </c>
       <c r="C2660" s="7" t="s">
         <v>5037</v>
       </c>
       <c r="D2660" s="8">
-        <v>2957</v>
+        <v>896</v>
       </c>
     </row>
     <row r="2661" spans="1:4">
       <c r="B2661" s="6" t="s">
         <v>5038</v>
       </c>
       <c r="C2661" s="7" t="s">
         <v>5039</v>
       </c>
       <c r="D2661" s="8">
-        <v>2298</v>
+        <v>508</v>
       </c>
     </row>
     <row r="2662" spans="1:4">
       <c r="B2662" s="6" t="s">
         <v>5040</v>
       </c>
       <c r="C2662" s="7" t="s">
         <v>5041</v>
       </c>
       <c r="D2662" s="8">
-        <v>1505</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="2663" spans="1:4">
       <c r="B2663" s="6" t="s">
         <v>5042</v>
       </c>
       <c r="C2663" s="7" t="s">
         <v>5043</v>
       </c>
       <c r="D2663" s="8">
-        <v>750</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="2664" spans="1:4">
       <c r="B2664" s="6" t="s">
         <v>5044</v>
       </c>
       <c r="C2664" s="7" t="s">
         <v>5045</v>
       </c>
       <c r="D2664" s="8">
-        <v>5286</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="2665" spans="1:4">
       <c r="B2665" s="6" t="s">
         <v>5046</v>
       </c>
       <c r="C2665" s="7" t="s">
         <v>5047</v>
       </c>
       <c r="D2665" s="8">
-        <v>6551</v>
+        <v>750</v>
       </c>
     </row>
     <row r="2666" spans="1:4">
       <c r="B2666" s="6" t="s">
         <v>5048</v>
       </c>
       <c r="C2666" s="7" t="s">
         <v>5049</v>
       </c>
       <c r="D2666" s="8">
+        <v>5286</v>
+      </c>
+    </row>
+    <row r="2667" spans="1:4">
+      <c r="B2667" s="6" t="s">
+        <v>5050</v>
+      </c>
+      <c r="C2667" s="7" t="s">
+        <v>5051</v>
+      </c>
+      <c r="D2667" s="8">
+        <v>6551</v>
+      </c>
+    </row>
+    <row r="2668" spans="1:4">
+      <c r="B2668" s="6" t="s">
+        <v>5052</v>
+      </c>
+      <c r="C2668" s="7" t="s">
+        <v>5053</v>
+      </c>
+      <c r="D2668" s="8">
         <v>1254</v>
       </c>
     </row>
-    <row r="2669" spans="1:4">
-[...1 lines deleted...]
-        <v>5050</v>
+    <row r="2671" spans="1:4">
+      <c r="B2671" s="5" t="s">
+        <v>5054</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>