--- v0 (2026-07-06)
+++ v1 (2026-07-06)
@@ -506,51 +506,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409f1090f45e80598c8f6f584ca3eb61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a565afd9ea2d10579526d58130fae91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>