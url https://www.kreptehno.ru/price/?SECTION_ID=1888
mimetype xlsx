--- v1 (2026-07-06)
+++ v2 (2026-08-22)
@@ -506,51 +506,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a565afd9ea2d10579526d58130fae91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eab67c2cb6dff026af3e3407b20b4c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -965,84 +965,84 @@
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>7.6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>8.5</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>14.8</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>15.9</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>18.4</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:4">
@@ -1053,161 +1053,161 @@
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>1.9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>5.5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>3</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>4.7</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>4</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>3.6</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>6.4</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>9.7</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>12.3</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
@@ -1284,117 +1284,117 @@
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>1.8</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>2.2</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>3.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>5.2</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>5.3</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>5.3</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>7.6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>7.4</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>6.7</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>10.7</v>
       </c>
     </row>
     <row r="53" spans="1:4">