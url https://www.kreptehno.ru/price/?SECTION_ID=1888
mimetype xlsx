--- v2 (2026-08-22)
+++ v3 (2026-08-23)
@@ -506,51 +506,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eab67c2cb6dff026af3e3407b20b4c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6138dd3d7c53846ccaf8ab6f4a03ac41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>