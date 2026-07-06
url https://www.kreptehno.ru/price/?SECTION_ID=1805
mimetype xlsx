--- v0 (2026-07-06)
+++ v1 (2026-07-06)
@@ -518,51 +518,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47eeaca9d404abb04178eb90dbbea81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686900698a18e01370a41df657ce345a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>