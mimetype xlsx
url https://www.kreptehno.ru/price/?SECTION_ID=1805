--- v1 (2026-07-06)
+++ v2 (2026-08-22)
@@ -518,51 +518,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686900698a18e01370a41df657ce345a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe7a77d12acae4e895ad5faccc43d51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -977,51 +977,51 @@
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>10.5</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>8.7</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>12.1</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>15.6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
@@ -1032,51 +1032,51 @@
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>1.9</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>19.6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
@@ -1153,51 +1153,51 @@
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>5.2</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>15.4</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>12.2</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>7.6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="34" spans="1:4">
@@ -1230,51 +1230,51 @@
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>2.6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>3.9</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>4.7</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:4">
@@ -1307,51 +1307,51 @@
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>1.4</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>4.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>3.6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>1.3</v>
       </c>
     </row>
     <row r="48" spans="1:4">
@@ -1428,51 +1428,51 @@
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>11.2</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
-        <v>9.8</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>15.1</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="59" spans="1:4">
@@ -1505,51 +1505,51 @@
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>58</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>6.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="5" t="s">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>