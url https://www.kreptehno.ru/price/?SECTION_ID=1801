--- v0 (2026-07-05)
+++ v1 (2026-07-07)
@@ -674,51 +674,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4364bde1e82448367080f60ab47d12d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890b34fecc35afe5ddd082c4d9579691.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>