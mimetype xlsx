--- v1 (2026-07-07)
+++ v2 (2026-07-07)
@@ -674,51 +674,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890b34fecc35afe5ddd082c4d9579691.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb124566138b0cb21671f12f4f406bf1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>