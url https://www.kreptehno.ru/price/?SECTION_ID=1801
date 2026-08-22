--- v2 (2026-07-07)
+++ v3 (2026-08-22)
@@ -674,51 +674,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb124566138b0cb21671f12f4f406bf1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df05eda2b818605a0ffb065deb643a51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1155,95 +1155,95 @@
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>19.1</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>11.4</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>18.2</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>9.9</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>13.9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>10.2</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>8.5</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>12.9</v>
       </c>
     </row>
     <row r="24" spans="1:4">
@@ -1287,51 +1287,51 @@
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>4.5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>4.6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>7.8</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>3.3</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>3.3</v>
       </c>
     </row>
     <row r="32" spans="1:4">
@@ -1452,51 +1452,51 @@
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>17.5</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>18.2</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:4">
@@ -1529,84 +1529,84 @@
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>18.8</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>5.5</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>1.1</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>7.9</v>
       </c>
     </row>
     <row r="57" spans="1:4">
@@ -1661,73 +1661,73 @@
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>21.1</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>12.7</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>9.6</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
-        <v>120</v>
+        <v>112</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>1.8</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>1.9</v>
       </c>
     </row>
     <row r="68" spans="1:4">
@@ -1782,51 +1782,51 @@
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>1.9</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>118</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>2.4</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
         <v>51</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>58</v>
       </c>
     </row>
     <row r="77" spans="1:4">