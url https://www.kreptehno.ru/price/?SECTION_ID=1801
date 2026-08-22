--- v3 (2026-08-22)
+++ v4 (2026-08-22)
@@ -674,51 +674,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df05eda2b818605a0ffb065deb643a51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dae3025f528045ed7fc1692db029f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>