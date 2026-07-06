--- v0 (2026-07-05)
+++ v1 (2026-07-06)
@@ -1136,51 +1136,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513514bf18539c7d8fd654bc842cf601.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e047fcdf3cfb02202bae1b663e4a01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>