--- v1 (2026-07-06)
+++ v2 (2026-08-22)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Болт к.п. 8.8. DIN933/DIN931</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -978,50 +978,62 @@
     <t>2045-933 кл пр 8.8</t>
   </si>
   <si>
     <t>Болт шестигранный 18,0х90 цинк DIN 933 кл пр 8.8</t>
   </si>
   <si>
     <t>1890-933 кл пр 8.8</t>
   </si>
   <si>
     <t>Болт шестигранный 18,0х140 цинк DIN 933 кл пр 8.8</t>
   </si>
   <si>
     <t>18140-933 кл пр 8.8</t>
   </si>
   <si>
     <t>Болт шестигранный 18,0х50 цинк DIN 933 кл пр 8.8</t>
   </si>
   <si>
     <t>1850-933 кл пр 8.8</t>
   </si>
   <si>
     <t>Болт шестигранный 18,0х40 цинк DIN 933 кл пр 8.8</t>
   </si>
   <si>
     <t>1840-933 кл пр 8.8</t>
+  </si>
+  <si>
+    <t>Болт шестигранный 8,0х180 цинк DIN 933  кл пр 8.8</t>
+  </si>
+  <si>
+    <t>80180-933 кл пр 8.8</t>
+  </si>
+  <si>
+    <t>Болт шестигранный 20,0х75 цинк DIN 933 кл пр 8.8</t>
+  </si>
+  <si>
+    <t>2075-933 кл пр 8.8</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1136,51 +1148,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e047fcdf3cfb02202bae1b663e4a01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc445dabf4b9b244e9042a22c02268901.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1476,54 +1488,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D169"/>
+  <dimension ref="A1:D171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B169" sqref="B169"/>
+      <selection activeCell="B171" sqref="B171"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1672,51 +1684,51 @@
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>23</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:4">
@@ -1837,51 +1849,51 @@
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>5.7</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:4">
@@ -2079,51 +2091,51 @@
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>64</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>154</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>69</v>
+        <v>44</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>3.5</v>
       </c>
     </row>
     <row r="62" spans="1:4">
@@ -2233,51 +2245,51 @@
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>83</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
-        <v>196</v>
+        <v>110</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
         <v>5.9</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
         <v>6.5</v>
       </c>
     </row>
     <row r="76" spans="1:4">
@@ -2321,51 +2333,51 @@
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>93</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>4.8</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
-        <v>7.1</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>9.6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
         <v>12.2</v>
       </c>
     </row>
     <row r="84" spans="1:4">
@@ -2640,51 +2652,51 @@
         <v>203</v>
       </c>
       <c r="D108" s="8">
         <v>36</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D109" s="8">
         <v>10.8</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D110" s="8">
-        <v>131</v>
+        <v>69</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D111" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D112" s="8">
         <v>18.5</v>
       </c>
     </row>
     <row r="113" spans="1:4">
@@ -2827,51 +2839,51 @@
         <v>237</v>
       </c>
       <c r="D125" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D126" s="8">
         <v>102</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D127" s="8">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D128" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D129" s="8">
         <v>8.1</v>
       </c>
     </row>
     <row r="130" spans="1:4">
@@ -3036,51 +3048,51 @@
         <v>275</v>
       </c>
       <c r="D144" s="8">
         <v>19.7</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D145" s="8">
         <v>6.3</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D146" s="8">
-        <v>71</v>
+        <v>49</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D147" s="8">
         <v>38</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D148" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="149" spans="1:4">
@@ -3146,51 +3158,51 @@
         <v>295</v>
       </c>
       <c r="D154" s="8">
         <v>13.1</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6" t="s">
         <v>296</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D155" s="8">
         <v>46</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D156" s="8">
-        <v>71</v>
+        <v>79</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D157" s="8">
         <v>64</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D158" s="8">
         <v>57</v>
       </c>
     </row>
     <row r="159" spans="1:4">
@@ -3212,100 +3224,122 @@
         <v>307</v>
       </c>
       <c r="D160" s="8">
         <v>77</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D161" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D162" s="8">
-        <v>76</v>
+        <v>56</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D163" s="8">
         <v>50</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D164" s="8">
         <v>107</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D165" s="8">
         <v>54</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D166" s="8">
         <v>63</v>
       </c>
     </row>
-    <row r="169" spans="1:4">
-      <c r="B169" s="5" t="s">
+    <row r="167" spans="1:4">
+      <c r="B167" s="6" t="s">
         <v>320</v>
+      </c>
+      <c r="C167" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D167" s="8">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="B168" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="D168" s="8">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="B171" s="5" t="s">
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>