--- v0 (2026-04-14)
+++ v1 (2026-06-27)
@@ -722,51 +722,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ad5dcb41d4b32a2128e67881d70f61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702150cfb87bc0765404ad98f9d75e4d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1225,51 +1225,51 @@
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>766</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>760</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>766</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>930</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>999</v>
       </c>
     </row>
     <row r="22" spans="1:4">
@@ -1313,84 +1313,84 @@
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>844</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>960</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>852</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>852</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>1248</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>1209</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>1402</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>1811</v>
       </c>
     </row>
     <row r="33" spans="1:4">
@@ -1423,62 +1423,62 @@
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>1037</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>1015</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>906</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>1007</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>1278</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>1269</v>
       </c>
     </row>
     <row r="41" spans="1:4">
@@ -1566,95 +1566,95 @@
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>953</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>999</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>867</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>1048</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>953</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>1502</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>1966</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>712</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>736</v>
       </c>
     </row>
     <row r="57" spans="1:4">
@@ -1885,51 +1885,51 @@
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>2060</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
         <v>2215</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
-        <v>3005</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>3871</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>1153</v>
       </c>
     </row>
     <row r="82" spans="1:4">
@@ -1973,51 +1973,51 @@
         <v>157</v>
       </c>
       <c r="D85" s="8">
         <v>1626</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D86" s="8">
         <v>1641</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D87" s="8">
-        <v>2246</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D88" s="8">
         <v>3020</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D89" s="8">
         <v>1596</v>
       </c>
     </row>
     <row r="90" spans="1:4">
@@ -2039,51 +2039,51 @@
         <v>169</v>
       </c>
       <c r="D91" s="8">
         <v>2385</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
         <v>5265</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D93" s="8">
-        <v>1122</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D94" s="8">
         <v>1487</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D95" s="8">
         <v>2121</v>
       </c>
     </row>
     <row r="96" spans="1:4">