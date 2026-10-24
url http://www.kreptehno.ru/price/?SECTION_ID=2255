--- v1 (2026-06-24)
+++ v2 (2026-10-24)
@@ -18,809 +18,683 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Электроинструмент ИНТЕРСКОЛ, Felisatti</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t xml:space="preserve">Перфоратор ИНТЕРСКОЛ П-24/700 ЭР, SDS+, 720Вт, 2,6Дж, до 24мм, 3реж, (кейс) ПРОМО </t>
   </si>
   <si>
     <t>160.1.0.00</t>
   </si>
   <si>
     <t>Плоскошлифовальная машина  ИНТЕРСКОЛ ПШМ-115/300 Э 115х230мм, 5500-10500об/мин, 300Вт</t>
   </si>
   <si>
     <t>30.1.1.10</t>
   </si>
   <si>
     <t>Дрель ударная ИНТЕРСКОЛ ДУ-16/1050ЭР, 1050Вт</t>
   </si>
   <si>
     <t>149.1.3.00</t>
   </si>
   <si>
     <t>Полировальная машина УПМ-180/1300 ЭМ ИНТЕРСКОЛ, 1.3 Квт, 180 мм, регулировка оборотов, пл пуск</t>
   </si>
   <si>
     <t>180.1.1.00</t>
   </si>
   <si>
-    <t>ЗАРЯДНОЕ УСТРОЙСТВО С АДАПТЕРОМ ДА-10/10,8 ЭР 1,5 А/ч (Li-ion) ИНТЕРСКОЛ</t>
-[...10 lines deleted...]
-  <si>
     <t>Дрель ударная ИНТЕРСКОЛ ДУ-16/1000ЭР, 1000Вт</t>
   </si>
   <si>
     <t>57.1.3.00</t>
   </si>
   <si>
     <t>Смеситель ручной электрический  (миксер) ИНТЕРСКОЛ КМ-60/1000Э, резьба М14, 130-450/250-850 об/мин</t>
   </si>
   <si>
     <t>52.1.2.00</t>
   </si>
   <si>
     <t>Дрель ударная ИНТЕРСКОЛ ДУ-22/1200ЭРП(2), 1200Вт, расцепляющая муфта</t>
   </si>
   <si>
     <t>330.1.0.00</t>
   </si>
   <si>
     <t>Аккумуляторная дрель-шуруповерт ИНТЕРСКОЛ ДА-18ЭР/18В 2,0Ач, Li-ion, БЗП 10мм, 35Нм, 2 аккум, экокейс</t>
   </si>
   <si>
     <t>436.2.2.20</t>
   </si>
   <si>
     <t>Дрель ударная ИНТЕРСКОЛ ДУ-13/780 ЭР(Т), 780Вт</t>
   </si>
   <si>
     <t>421.1.0.00</t>
   </si>
   <si>
     <t>Дрель ударная ИНТЕРСКОЛ ДУ-13/580 ЭР(Т), 580Вт, 2800 об/мин, КП 13мм</t>
   </si>
   <si>
     <t>632.1.0.00</t>
   </si>
   <si>
     <t xml:space="preserve">Дрель ИНТЕРСКОЛ Д-16/1050Р (Р2), 1050Вт, 550об/мин, КП 16мм </t>
   </si>
   <si>
     <t>369.1.0.00</t>
   </si>
   <si>
     <t>Дрель ударная ИНТЕРСКОЛ ДУ-13/750 ЭР (Т), 750Вт, 2800 об/мин, КП 13мм</t>
   </si>
   <si>
-    <t>546.1.0.00/228.1.0.40</t>
-[...5 lines deleted...]
-    <t>574.2.2.70</t>
+    <t>546.1.0.00</t>
   </si>
   <si>
     <t xml:space="preserve">Пила дисковая ИНТЕРСКОЛ ДП-190/1600, 63мм, 190х20мм, 1600Вт </t>
   </si>
   <si>
-    <t>552.1.1.70/552.2.1.70</t>
-[...5 lines deleted...]
-    <t>98.1.1.20</t>
+    <t>552.2.1.70</t>
   </si>
   <si>
     <t>Перфоратор ИНТЕРСКОЛ П-26/800ЭР(ЭР-2), 800Вт, 3Дж, до 26мм, 3режима, кейс</t>
   </si>
   <si>
-    <t>426.0.1.30/426.0.1.00</t>
+    <t>426.0.1.00</t>
   </si>
   <si>
     <t>Пила дисковая ИНТЕРСКОЛ ДП-165/1200, 55мм, 165х20мм, 4700об/мин 1200Вт</t>
   </si>
   <si>
     <t>96.1.0.00</t>
   </si>
   <si>
-    <t>Полировальная машина УПМ-180/1300 Э ИНТЕРСКОЛ 180мм, 1000-3000об/мин, 1300Вт</t>
-[...4 lines deleted...]
-  <si>
     <t>УШМ-180/1800М ИНТЕРСКОЛ 180мм, 8000об/мин, 1800Вт, плавный пуск, поворотная рукоятка</t>
   </si>
   <si>
     <t>59.1.1.00</t>
   </si>
   <si>
     <t>УШМ-230/2100М ИНТЕРСКОЛ 230мм, 6500об/мин, 2100Вт, плавный пуск, поворотная рукоятка</t>
   </si>
   <si>
     <t>60.1.2.00</t>
   </si>
   <si>
     <t>Отвертка аккумуляторная трансформер ИНТЕРСКОЛ ОА-3,6 Ф, Li-ion, 200 об/мин., кейс+ фонарь</t>
   </si>
   <si>
-    <t>433.0.1.00/433.0.2.00</t>
-[...2 lines deleted...]
-    <t>Масло для 2-тактн. двигателей 1л полусинтетическое ИНТЕРСКОЛ</t>
+    <t>433.0.1.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Масло для 2-тактн. двигателей 1л полусинтетическое ИНТЕРСКОЛ </t>
   </si>
   <si>
     <t>2600 004</t>
   </si>
   <si>
     <t>Масло для 4-тактн. двигателей 1л полусинтетическое SAE 10W-40 ИНТЕРСКОЛ</t>
   </si>
   <si>
     <t>2600 007</t>
   </si>
   <si>
     <t>Масло для смазки цепей ИНТЕРСКОЛ 1л минеральное</t>
   </si>
   <si>
     <t>2600 012</t>
   </si>
   <si>
     <t>Рубанок ИНТЕРСКОЛ Р- 82/710 710Вт, 82мм 0-2мм, 14000 об/мин стац.</t>
   </si>
   <si>
     <t>50.1.0.12</t>
   </si>
   <si>
     <t xml:space="preserve">Лобзик ИНТЕРСКОЛ МП-100/700 Э длина хода штока 26мм 705Вт, 700-3000-об/мин </t>
   </si>
   <si>
     <t>15.1.1.11</t>
   </si>
   <si>
     <t>Ленточная шлиф.машина ИНТЕРСКОЛ ЛШМ-100/1200Э скорость ленты 200-400м/мин размер ленты 100*610 мм 1200Вт</t>
   </si>
   <si>
     <t>72.1.1.00</t>
   </si>
   <si>
-    <t>Перфоратор ИНТЕРСКОЛ П-22/620 ЭР, SDS+ 620Вт, 2,2Дж, до 22мм</t>
-[...4 lines deleted...]
-  <si>
     <t>УШМ-230/2300М ИНТЕРСКОЛ 230мм, 6500об/мин, 2300Вт, плавный пуск, поворотная рукоятка</t>
   </si>
   <si>
     <t>60.1.4.00</t>
   </si>
   <si>
     <t>УШМ-125/1100Э ИНТЕРСКОЛ 125мм, 3000-10000об/мин, 1100Вт плавный пуск</t>
   </si>
   <si>
     <t>26.1.1.00</t>
   </si>
   <si>
     <t>Рубанок ИНТЕРСКОЛ Р-102/1100ЭМ 1100Вт, 102мм, 0-2,5мм, 11000 об/мин</t>
   </si>
   <si>
     <t>70.1.1.00</t>
   </si>
   <si>
     <t xml:space="preserve">Электроточило ИНТЕРСКОЛ Т-150/150, 150Вт, пос. отв.12,7мм, круг 150/16 </t>
   </si>
   <si>
     <t>591.1.0.00</t>
   </si>
   <si>
     <t>УШМ-125/900 ИНТЕРСКОЛ 125мм, 11000об/мин, 900Вт</t>
   </si>
   <si>
     <t>671.1.0.00/42.1.0.00</t>
   </si>
   <si>
     <t xml:space="preserve">УШМ-150/1300 ИНТЕРСКОЛ 150мм, 8500об/мин, 1300Вт </t>
   </si>
   <si>
     <t>58.1.0.00</t>
   </si>
   <si>
     <t>УШМ-115/900 ИНТЕРСКОЛ 115мм, 11000об/мин, 900Вт</t>
   </si>
   <si>
-    <t>670.1.0.00</t>
+    <t>670.1.0.00*</t>
   </si>
   <si>
     <t>Электроточило ИНТЕРСКОЛ Т-125/120, 120Вт, пос. отв.12,7мм, круг 125/16</t>
   </si>
   <si>
     <t>539.1.0.00</t>
   </si>
   <si>
     <t xml:space="preserve">Электроточило ИНТЕРСКОЛ Т-200/350, 350Вт, пос. отв.16мм, круг 200/20 </t>
   </si>
   <si>
     <t>592.1.0.00</t>
   </si>
   <si>
     <t>Ленточная шлиф.машина ИНТЕРСКОЛ ЛШМ-76/900 скорость ленты230м/мин размер ленты 76*533 мм 900Вт</t>
   </si>
   <si>
     <t>16.1.0.00</t>
   </si>
   <si>
     <t xml:space="preserve">Лобзик ИНТЕРСКОЛ МП-65/550Э, 550Вт, 200-2800 ход/мин </t>
   </si>
   <si>
     <t>101.1.1.00</t>
   </si>
   <si>
     <t>Перфоратор ИНТЕРСКОЛ П-30/900 ЭР, SDS+, 900Вт, 3,3Дж, до 30мм, 3режима, кейс</t>
   </si>
   <si>
-    <t>86.1.0.30/86.1.0.00</t>
+    <t>86.1.0.00</t>
   </si>
   <si>
     <t>Фен ИНТЕРСКОЛ ФЭ-2000Э, 2000Вт, кейс</t>
   </si>
   <si>
     <t>192.0.1.00</t>
   </si>
   <si>
     <t>Рубанок ИНТЕРСКОЛ Р-110/1100М, 1100Вт, 110мм, 0-3мм, 16000об/мин, стац. установка</t>
   </si>
   <si>
     <t>49.1.0.12</t>
   </si>
   <si>
     <t>Пила дисковая ИНТЕРСКОЛ ДП-235/2000М, 85мм, 235х30мм, 2000Вт, подошва штампованная сталь</t>
   </si>
   <si>
-    <t>554.1.0.70/554.2.0.70</t>
+    <t>554.2.0.70</t>
   </si>
   <si>
     <t>Пила ножовочная/сабельная ИНТЕРСКОЛ НП-120/1010Э 1010Вт, 250-3000 об/мин</t>
   </si>
   <si>
     <t>137.1.0.00</t>
   </si>
   <si>
-    <t>Перфоратор ИНТЕРСКОЛ П-18/450 ЭР, SDS+, 450Вт, 1,2Дж, до 18мм, 2режима</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Шуруповерт сетевой ИНТЕРСКОЛ ДШ-10/320Э2, 320 Вт, до35Нм, 0-450/0-1800 об/мин </t>
   </si>
   <si>
     <t>220.1.1.00</t>
   </si>
   <si>
     <t>Зарядное устройство ЗУ-4/18 для аккумуляторного блока АПИ 4Ач, 5Ач, 8Ач 18В, ИНТЕРСКОЛ</t>
   </si>
   <si>
-    <t>2401.026/2401.126</t>
-[...2 lines deleted...]
-    <t>Масло для 2-тактн. двигателей 1л минеральное ИНТЕРСКОЛ</t>
+    <t>2401.026*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Масло для 2-тактн. двигателей 1л минеральное ИНТЕРСКОЛ </t>
   </si>
   <si>
     <t>2600 005</t>
   </si>
   <si>
     <t xml:space="preserve">Щеточная шлифмашина ИНТЕРСКОЛ ШМ-110/1400ЭМ </t>
   </si>
   <si>
-    <t>650.1.0.00/341.1.0.40**</t>
-[...2 lines deleted...]
-    <t>Масло для 4-тактн. двигателей 1л минеральное ИНТЕРСКОЛ</t>
+    <t>650.1.0.00**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Масло для 4-тактн. двигателей 1л минеральное ИНТЕРСКОЛ </t>
   </si>
   <si>
     <t>2600 008</t>
   </si>
   <si>
     <t xml:space="preserve">Дрель ИНТЕРСКОЛ Д-10/420ЭР, 420Вт, БЗП 10мм </t>
   </si>
   <si>
     <t>672.1.0.00</t>
   </si>
   <si>
     <t>Штроборез (бороздодел) ИНТЕРСКОЛ ПД-125/1400Э 125мм, 1400Вт, до 9500об/мин, паз глубина до 30мм, ширина 3-29мм, пл пуск</t>
   </si>
   <si>
     <t>372.1.0.00</t>
   </si>
   <si>
     <t>Фрезер ИНТЕРСКОЛ ФМ-40/1000Э, 1100Вт, цанги 6,8 мм, глубина фрезеровки 44мм</t>
   </si>
   <si>
     <t>440.1.0.00</t>
   </si>
   <si>
-    <t>Аккумуляторная дрель-шуруповерт ИНТЕРСКОЛ ДА-13/18В 2,0Ач, Li-ion АПИ, БЗП 13мм, 45Нм, б/щ, 2 аккум, кейс</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">УШМ-230/2000М ИНТЕРСКОЛ 230мм, 6500об/мин, 2000Вт </t>
   </si>
   <si>
     <t>626.1.1.00</t>
   </si>
   <si>
-    <t>Светодиодный фонарь ИНТЕРСКОЛ ФА-14,4/18Л Li-Ion АПИ</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Пила дисковая акк. ИНТЕРСКОЛ ДПА-165/18В, 57мм, 165х20мм, 5000об/мин, б/щ, кейс </t>
   </si>
   <si>
     <t>577.4.1.70 Ак</t>
   </si>
   <si>
     <t>УШМ аккум.-125/18В ИНТЕРСКОЛ 125мм, 8500 об/мин, 1 аккум, 4Ач, ЗУ, кейс</t>
   </si>
   <si>
     <t>578.4.1.70 Ак</t>
   </si>
   <si>
     <t>Пила дисковая ИНТЕРСКОЛ ДП-165/1300, 55мм, 165х20мм, 6000об/мин 1300Вт</t>
   </si>
   <si>
-    <t>551.1.0.70/551.2.0.70</t>
-[...11 lines deleted...]
-    <t>573.1.2.70</t>
+    <t>551.2.0.70</t>
   </si>
   <si>
     <t>УШМ-125/1200 ИНТЕРСКОЛ 125мм, 11000 об/мин, 1200Вт</t>
   </si>
   <si>
     <t>627.1.2.00</t>
   </si>
   <si>
     <t>Молоток отбойный электрический ИНТЕРСКОЛ М-25/1500В 220V, 1400 Уд/мин, 25 Дж, шестигр 30мм</t>
   </si>
   <si>
     <t>530.0.0.00</t>
   </si>
   <si>
     <t xml:space="preserve">Шуруповерт сетевой ИНТЕРСКОЛ ДШ-10/260Э 260Вт, 0-800 об/мин </t>
   </si>
   <si>
     <t>210.1.1.00</t>
   </si>
   <si>
     <t>Аккумуляторная дрель-шуруповерт  ударная ИНТЕРСКОЛ ДАУ-13/18В, 4,0Ач, Li-ion АПИ, БЗП 13мм, 60Нм, б/щ, 1 аккум, кейс</t>
   </si>
   <si>
-    <t>574.4.1.70**</t>
+    <t>574.4.1.70</t>
   </si>
   <si>
     <t>Аккумуляторная дрель-шуруповерт ИНТЕРСКОЛ ДА-10/12В 2,0Ач, Li-ion, БЗП 10мм, 36Нм, б/щ, 2 аккум, кейс</t>
   </si>
   <si>
-    <t>687.2.2.70/687.2.2.71</t>
+    <t>687.2.2.70</t>
   </si>
   <si>
     <t>Аккумуляторная дрель-шуруповерт ИНТЕРСКОЛ ДА-10/18В 2,0Ач, Li-ion АПИ, БЗП 10мм, 42Нм, б/щ, 2 аккум, кейс</t>
   </si>
   <si>
     <t>709.2.2.70</t>
   </si>
   <si>
-    <t>Аккумулятор ИНТЕРСКОЛ АПИ, 18В, 4Ач, Li-ion, заряд 1 час</t>
-[...16 lines deleted...]
-  <si>
     <t>Фен ИНТЕРСКОЛ ФЭ-2000Э, 2000Вт</t>
   </si>
   <si>
     <t>192.0.0.00</t>
   </si>
   <si>
     <t>Аккумуляторный заклепочник ИНТЕРСКОЛ ВПА-6/18В, б/щ, Li-ion АПИ (без аккум. и ЗУ), коробка</t>
   </si>
   <si>
     <t>646.1.0.70</t>
   </si>
   <si>
     <t>Фрезер ИНТЕРСКОЛ ФМ-62/2100Э, 2100Вт, цанги 8,12 мм, глубина фрезеровки 62мм</t>
   </si>
   <si>
     <t>703.1.0.00</t>
   </si>
   <si>
     <t>Перфоратор ИНТЕРСКОЛ П-35/1200 ЭВ, SDS+, 1200Вт, 7,0Дж, до 35мм, 2режима, кейс</t>
   </si>
   <si>
     <t>734.1.0.70</t>
   </si>
   <si>
     <t>Перфоратор ИНТЕРСКОЛ П-38/1200 ЭВ, SDS-max, 1200Вт, 7,0Дж, до 38мм, 2режима, кейс</t>
   </si>
   <si>
     <t>735.1.0.70</t>
   </si>
   <si>
     <t>Зарядное устройство универсальное, для аккумулятора 12-18В (Ni-Cd), ИНТЕРСКОЛ</t>
   </si>
   <si>
-    <t>2401.012/2401.128</t>
+    <t>2401.128</t>
   </si>
   <si>
     <t>Аккумуляторная дрель-шуруповерт ИНТЕРСКОЛ ДА-10/14,4В 2,0Ач, Li-ion, БЗП 10мм, 38Нм, б/щ, 2 аккум, кейс</t>
   </si>
   <si>
     <t>708.2.2.70</t>
   </si>
   <si>
     <t>Аккумулятор ИНТЕРСКОЛ АПИ, 14.4В, 2 Ач, Li-ion, заряд 1 час</t>
   </si>
   <si>
     <t>2400.018**</t>
   </si>
   <si>
     <t>Перфоратор ИНТЕРСКОЛ П-26/800 АВС, SDS+, 800Вт, 3Дж, до 26мм, 3 режима, антивибрационная система, кейс</t>
   </si>
   <si>
     <t>426.0.4.40</t>
   </si>
   <si>
     <t>УШМ-125/1400ЭЛ ИНТЕРСКОЛ 125мм, 10000об/мин, 1400Вт</t>
   </si>
   <si>
     <t>302.1.0.00</t>
   </si>
   <si>
     <t>Аккумуляторная дрель-шуруповерт  ударная ИНТЕРСКОЛ ДАУ-13/18В, 2,0Ач, Li-ion АПИ, БЗП 13мм, 45Нм, б/щ, 2 аккум, кейс</t>
   </si>
   <si>
     <t>573.2.2.70</t>
   </si>
   <si>
     <t>УШМ-2324АВС ИНТЕРСКОЛ 230мм, 6500об/мин, 2400Вт, плавный пуск, поворотная рукоятка, 3,8кг, облегченная</t>
   </si>
   <si>
     <t>832.0.4.40</t>
   </si>
   <si>
-    <t>Аккумулятор ИНТЕРСКОЛ АПИ, 18В, 5Ач, Li-ion, заряд 1 час</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Перфоратор ИНТЕРСКОЛ П-25/750 ЭР, SDS+, 750Вт, 2,6Дж, до 25мм, 3реж, (кейс) </t>
   </si>
   <si>
     <t>733.1.0.70</t>
   </si>
   <si>
     <t>Держатель трубок ИНТЕРСКОЛ для пылесоса ПУ-20/1400Р, ПУ30/1400Р, ПУ-30/1400РЭ</t>
   </si>
   <si>
     <t>2804.007**</t>
   </si>
   <si>
     <t>Насадка для очистки швов ИНТЕРСКОЛ для пылесоса ПУ-20/1400Р, ПУ30/1400Р, ПУ-30/1400РЭ</t>
   </si>
   <si>
     <t>2804.010**</t>
   </si>
   <si>
     <t>Крючок для хранения шланга и шнура ИНТЕРСКОЛ для пылесоса ПУ-20/1400Р, ПУ30/1400Р,ПУ-30/1400РЭ</t>
   </si>
   <si>
     <t>2804.013**</t>
   </si>
   <si>
-    <t xml:space="preserve">Пылесос промышленный ИНТЕРСКОЛ ПУ-30/1400РЭ, вл\сух, 1400Вт, расход воздуха 3,6 куб.м/с, 30л </t>
-[...4 lines deleted...]
-  <si>
     <t>Трубка-держатель ИНТЕРСКОЛ с регулятором потока для пылесоса ПУ-20/1400Р, ПУ30/1400Р, ПУ-30/1400РЭ</t>
   </si>
   <si>
     <t>2804.005**</t>
   </si>
   <si>
     <t>Трубка удлинительная для пылесоса промышленного ПУ-20/1400Р, ПУ30/1400Р, ПУ-30/1400РЭ (компл.2 шт.), ИНТЕРСКОЛ</t>
   </si>
   <si>
     <t>2804.006**</t>
   </si>
   <si>
     <t>Насадка для пола для сухой и влажной уборки ИНТЕРСКОЛ для пылесоса ПУ-20/1400Р, ПУ30/1400Р, ПУ-30/1400РЭ</t>
   </si>
   <si>
     <t>2804.009**</t>
   </si>
   <si>
     <t>Адаптер для электроинструмента резиновый ИНТЕРСКОЛ для пылесоса ПУ-20/1400Р, ПУ30/1400Р, ПУ-30/1400РЭ</t>
   </si>
   <si>
     <t>2804.012**</t>
   </si>
   <si>
     <t>Фильтр складчатый ИНТЕРСКОЛ для пылесоса ПУ-20/1400Р, ПУ30/1400Р, ПУ-30/1400РЭ</t>
   </si>
   <si>
     <t>2804.001**</t>
   </si>
   <si>
     <t>Шланг ИНТЕРСКОЛ D-32мм, L-3,5м для пылесоса ПУ-20/1400Р, ПУ30/1400Р, ПУ-30/1400РЭ</t>
   </si>
   <si>
     <t>2804.004**</t>
   </si>
   <si>
     <t>Адаптер на шланг для пылесоса пластиковый ИНТЕРСКОЛ для моделей ПУ-20/1400Р, ПУ30/1400Р, ПУ-30/140РЭ</t>
   </si>
   <si>
     <t>2804.008**</t>
   </si>
   <si>
     <t>Щетка круглая ИНТЕРСКОЛ для пылесоса ПУ-20/1400Р, ПУ30/1400Р, ПУ-30/1400РЭ</t>
   </si>
   <si>
     <t>2804.011**</t>
   </si>
   <si>
-    <t>Перфоратор аккумуляторный ИНТЕРСКОЛ ПА-24/18 ВМ, SDS+, 18В, 2,6Дж, 4Ач, 1 аккум., ЗУ, кейс, 3 режима</t>
-[...4 lines deleted...]
-  <si>
     <t>Аккумулятор ИНТЕРСКОЛ АПИ, 18В, 8Ач, Li-ion, заряд 1 час</t>
   </si>
   <si>
     <t>2400.108**</t>
   </si>
   <si>
     <t>Фен аккумуляторный ИНТЕРСКОЛ ФЭА-200/18В, б/щ, без аккумулятора, без зарядного устройства</t>
   </si>
   <si>
     <t>764.0.0.70</t>
   </si>
   <si>
     <t>Аккум. дрель-шуруповерт ИНТЕРСКОЛ ДА-13/18В 50 КОМБИ со съемными насадками, 2,0Ач, Li-ion, БЗП 13мм, 50Нм, 2 аккум, кейс</t>
   </si>
   <si>
     <t>776.2.2.79**</t>
   </si>
   <si>
     <t>Пила дисковая ИНТЕРСКОЛ ДП-210/1900ЭМ, 75мм, 210х30мм, 1900Вт, 2300-5000 об./мин.</t>
   </si>
   <si>
     <t>99.1.1.30</t>
   </si>
   <si>
     <t>Аккумуляторная дрель-шуруповерт  ударная ИНТЕРСКОЛ ДАУ-13/18В, 4,0Ач, Li-ion АПИ, БЗП 13мм, 80Нм, б/щ, 1 аккум, боковая ручка, кейс</t>
   </si>
   <si>
-    <t xml:space="preserve">786.4.1.70 </t>
+    <t>786.4.1.70</t>
   </si>
   <si>
     <t>Бензопила ИНТЕРСКОЛ ПЦБ-16/45Л 1,8кВт, 40см (1,3мм, 3/8&amp;quot;, цепь 57 звеньев)</t>
   </si>
   <si>
-    <t>843.0.0.40</t>
+    <t>843.0.0.40*</t>
   </si>
   <si>
     <t>Бензопила ИНТЕРСКОЛ ПЦБ-14/45Л 1,8кВт, 35см (1,3мм, 3/8&amp;quot;, цепь 53 звена)</t>
   </si>
   <si>
     <t>842.0.0.40</t>
   </si>
   <si>
-    <t>Бензопила ИНТЕРСКОЛ ПЦБ-18/52Л 2,4кВт, 45см (1,5мм, 0,325&amp;quot;, цепь 72 звена)</t>
-[...4 lines deleted...]
-  <si>
     <t>Пылесборник(мешок) синтетический 20л для пылесоса ПУ-20/1400Р (3шт) (Интерскол)</t>
   </si>
   <si>
     <t>61120.403**</t>
   </si>
   <si>
     <t>Эксцентриковая шлифмашина ЭШМ-125/270Э 125мм, 5000-12000об/мин, 270Вт, ИНТЕРСКОЛ</t>
   </si>
   <si>
     <t>1040900100</t>
   </si>
   <si>
     <t>Пила дисковая ИНТЕРСКОЛ ДП-190/1600М, 63мм, 190х20мм, 1600Вт</t>
   </si>
   <si>
     <t>97.1.1.20</t>
   </si>
   <si>
-    <t>Бензопила ИНТЕРСКОЛ ПЦБ-18/58Л 2,6кВт, 45см (1,5мм, 0,325&amp;quot;, цепь 72 звена)</t>
-[...4 lines deleted...]
-  <si>
     <t>Дрель ИНТЕРСКОЛ Д-16/1050Р2, 1050Вт, 550об/мин, КП 16мм (в комплекте со шнеком)</t>
   </si>
   <si>
-    <t>473.1.0.00</t>
-[...5 lines deleted...]
-    <t>759.2.2.45</t>
+    <t>473.1.0.00**</t>
   </si>
   <si>
     <t>Пила дисковая акк. ИНТЕРСКОЛ ОМА-76/12, 12В, 2 Ач Li-ion, 2 акк.,76х10мм, 12500об/мин, в комплекте 3 диска, кейс</t>
   </si>
   <si>
     <t>810.2.2.70 Ак**</t>
   </si>
   <si>
     <t>Гравер аккумуляторный ИНТЕРСКОЛ АГМ-12Э, 12В, 5000-25000 об/мин., 2Ач Li-ion, 2 аккум., ЗУ, набор 58 предметов, кейс</t>
   </si>
   <si>
     <t>809.2.2.70 Ак**</t>
   </si>
   <si>
     <t>Фрезер ИНТЕРСКОЛ ФМ-67/2200Э, 2200Вт, цанги 8,12 мм, глубина фрезеровки 67мм</t>
   </si>
   <si>
     <t>121.1.0.00</t>
   </si>
   <si>
     <t>УШМ аккум.-125/18ВЭ ИНТЕРСКОЛ 125мм, 3000-8500 об/мин. (без аккум и ЗУ)</t>
   </si>
   <si>
     <t>684.1.0.70 Ак (б/а)</t>
   </si>
   <si>
     <t>Бензопила ИНТЕРСКОЛ ПЦБ-18/45Л 1,8кВт, 45см (1,5мм, 0,325&amp;quot;, цепь 72 звена)</t>
   </si>
   <si>
     <t>844.0.0.40**</t>
   </si>
   <si>
     <t>Перфоратор ИНТЕРСКОЛ П-30/900 АВС, SDS+, 900Вт, 3,3Дж, до 30мм, 3 режима, антивибрационная система, кейс</t>
   </si>
   <si>
     <t>86.1.4.40</t>
   </si>
   <si>
-    <t>УШМ-180/2000М ИНТЕРСКОЛ 180мм, 8000об/мин, 2000Вт, плавный пуск, поворотная рукоятка</t>
-[...4 lines deleted...]
-  <si>
     <t>664.1.0.00</t>
   </si>
   <si>
     <t>УШМВ-125/1700Э ИНТЕРСКОЛ 125мм, 3000-10000об/мин, 1700Вт плавный пуск, вентильный бесщеточный двигатель, 1,8кг</t>
   </si>
   <si>
     <t>912.0.0.40</t>
   </si>
   <si>
     <t>Модуль шуруповерта ударного 1/4” ИНТЕРСКОЛ МультиМАКС ШАУ-180</t>
   </si>
   <si>
-    <t>755.0.3.10.1**</t>
+    <t>755.0.3.10.1* снят</t>
   </si>
   <si>
     <t>Модуль пилы сабельной ИНТЕРСКОЛ МультиМАКС НПА-100</t>
   </si>
   <si>
     <t>755.0.3.12**</t>
   </si>
   <si>
     <t>Модуль привода ИНТЕРСКОЛ МультиМАКС ММ-18В, б/щ</t>
   </si>
   <si>
     <t>755.0.0.40**</t>
   </si>
   <si>
     <t>Модуль дрели-шуруповерта ИНТЕРСКОЛ МультиМАКС ДА-13</t>
   </si>
   <si>
     <t>755.0.3.09**</t>
   </si>
   <si>
     <t>Модуль пилы цепной ИНТЕРСКОЛ МультиМАКС ПЦА-4</t>
   </si>
   <si>
     <t>755.0.3.16**</t>
   </si>
@@ -872,108 +746,108 @@
   <si>
     <t>Бензопила ИНТЕРСКОЛ ПЦБ 180-16 1,5кВт, 40см (1,3мм, 3/8&amp;quot;, цепь 55 звеньев)</t>
   </si>
   <si>
     <t>876.0.0.40</t>
   </si>
   <si>
     <t>Электроточило ПУЛЬСАР СТ 200, 400Вт, пос. отв.16мм, круг 200/20, 2950 об/мин</t>
   </si>
   <si>
     <t>791-363</t>
   </si>
   <si>
     <t xml:space="preserve">Электроточило ПУЛЬСАР СТ-150, 300Вт, пос. отв.12,7мм, круг 150/16, 2950 об/мин. </t>
   </si>
   <si>
     <t>791-356</t>
   </si>
   <si>
     <t xml:space="preserve">Газонокосилка бензомоторная самоходная ИНТЕРСКОЛ ГБ-51/170ВХ </t>
   </si>
   <si>
     <t>934.0.0.70**</t>
   </si>
   <si>
-    <t>УШМВ-125/1700Э ИНТЕРСКОЛ 125мм, 3000-10000об/мин, 1700Вт плавный пуск, вентильный бесщеточный двигатель, 1,8кг, мультибокс</t>
-[...11 lines deleted...]
-    <t>Масло для 2-тактн. двигателей 100мл полусинтетическое PREMIUM ИНТЕРСКОЛ</t>
+    <t xml:space="preserve">Масло для 2-тактн. двигателей 100мл полусинтетическое PREMIUM ИНТЕРСКОЛ </t>
   </si>
   <si>
     <t>90102.001**</t>
   </si>
   <si>
     <t>Аккумуляторная дрель-шуруповерт  ударная ИНТЕРСКОЛ ДАУ-13/18В 50, 2*2,0Ач, Li-ion АПИ, ЗУ, БЗП 13мм, 45Нм, б/щ, 2 аккум, кейс</t>
   </si>
   <si>
-    <t>802.2.2.70</t>
+    <t>802.2.2.70*</t>
   </si>
   <si>
     <t>Аккумуляторная дрель-шуруповерт ИНТЕРСКОЛ ДА-10/12ЭР 28 2,0Ач, Li-ion, БЗП 10мм, 28Нм, 2 аккум, экокейс ПРОМО</t>
   </si>
   <si>
     <t>595.2.2.20</t>
   </si>
   <si>
     <t>Аккум. дрель-шуруповерт ударная ИНТЕРСКОЛ ДАУ-13/18В 60, Li-ion, БЗП 13мм, 60Нм, б/щ, без зарядн. устройства и аккумуляторной батареи, кейс</t>
   </si>
   <si>
     <t>574.0.0.70</t>
   </si>
   <si>
     <t>Аккумулятор ИНТЕРСКОЛ АПИ-2/18И, 18В, 2Ач, Li-ion, заряд 1 час, индикатор заряда</t>
   </si>
   <si>
-    <t>2400.120/2400.520</t>
+    <t>2400.520</t>
   </si>
   <si>
     <t>Перфоратор ИНТЕРСКОЛ П-32/1100 АВС, SDS+, 1100Вт, 3,4Дж, до 32мм, 3 режима, антивибрационная система, кейс</t>
   </si>
   <si>
     <t>977.1.0.70</t>
   </si>
   <si>
     <t>УШМВ-125/1200Э ИНТЕРСКОЛ 125мм, 3000-10000об/мин, 1200Вт плавный пуск, вентильный бесщеточный двигатель, 2,3кг</t>
   </si>
   <si>
     <t>915.0.0.40</t>
   </si>
   <si>
     <t>УШМВ-230/3500 ИНТЕРСКОЛ 230мм, 6300об/мин, 3500Вт плавный пуск, вентильный бесщеточный двигатель, 6,5кг</t>
   </si>
   <si>
     <t>914.0.0.40</t>
+  </si>
+  <si>
+    <t>Зарядное устройство ЗУ-1,5/18 для аккум. блока АПИ 1,5Ач, 2Ач 18В, ИНТЕРСКОЛ</t>
+  </si>
+  <si>
+    <t>2401.016</t>
+  </si>
+  <si>
+    <t>Аккумулятор ИНТЕРСКОЛ АПИМАКС-4,0/18И, 18В, 4Ач, Li-ion, заряд 1 час, индикатор заряда</t>
+  </si>
+  <si>
+    <t>2400.104</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1088,51 +962,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643fbc34c68a93462dabf5bb91b3b741.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c609d8298ac0abf7683692450a68221.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1428,54 +1302,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D162"/>
+  <dimension ref="A1:D141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B162" sqref="B162"/>
+      <selection activeCell="B141" sqref="B141"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1503,1684 +1377,1453 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>6080</v>
+        <v>6590</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>5990</v>
+        <v>6490</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>6090</v>
+        <v>6890</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>7920</v>
+        <v>8190</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>1641</v>
+        <v>6790</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>1123</v>
+        <v>10390</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>5890</v>
+        <v>9490</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>9750</v>
+        <v>5790</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>8640</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>5590</v>
+        <v>4290</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>3720</v>
+        <v>6990</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>3950</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>6810</v>
+        <v>8640</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
-        <v>4260</v>
+        <v>7690</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>10160</v>
+        <v>7350</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>8030</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>11690</v>
+        <v>8390</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>7420</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>7420</v>
+        <v>396</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>6600</v>
+        <v>417</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>7420</v>
+        <v>376</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>7920</v>
+        <v>7490</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>2330</v>
+        <v>6390</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>396</v>
+        <v>12990</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>417</v>
+        <v>8190</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>376</v>
+        <v>6990</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>6910</v>
+        <v>9190</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>6040</v>
+        <v>5890</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>12090</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
-        <v>4990</v>
+        <v>4890</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>8430</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>5080</v>
+        <v>5390</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>8640</v>
+        <v>9090</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>5480</v>
+        <v>6990</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>3760</v>
+        <v>4690</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>4570</v>
+        <v>8490</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>3510</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>5280</v>
+        <v>10290</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>8430</v>
+        <v>11990</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>6910</v>
+        <v>8990</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>4370</v>
+        <v>3890</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>7820</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>3550</v>
+        <v>366</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>9650</v>
+        <v>10390</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>11080</v>
+        <v>376</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
-        <v>8940</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>3990</v>
+        <v>8690</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
-        <v>3550</v>
+        <v>6490</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>1520</v>
+        <v>6990</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
-        <v>366</v>
+        <v>14990</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>9650</v>
+        <v>11020</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
-        <v>376</v>
+        <v>7190</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>2030</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
-        <v>8130</v>
+        <v>21790</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
-        <v>6090</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
-        <v>8530</v>
+        <v>10390</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
-        <v>6050</v>
+        <v>4890</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
-        <v>1210</v>
+        <v>6890</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>14940</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
-        <v>11080</v>
+        <v>21990</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
-        <v>6810</v>
+        <v>14290</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
-        <v>6600</v>
+        <v>11490</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
-        <v>8430</v>
+        <v>13590</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>3960</v>
+        <v>990</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>20330</v>
+        <v>8250</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
-        <v>2840</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
-        <v>9910</v>
+        <v>10490</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
-        <v>5380</v>
+        <v>6890</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
-        <v>6600</v>
+        <v>6880</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
-        <v>4470</v>
+        <v>12490</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
-        <v>1420</v>
+        <v>5390</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
-        <v>12800</v>
+        <v>244</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
-        <v>3032</v>
+        <v>417</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="8">
-        <v>20330</v>
+        <v>244</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D85" s="8">
-        <v>13110</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D86" s="8">
-        <v>10620</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D87" s="8">
-        <v>11630</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D88" s="8">
-        <v>910</v>
+        <v>569</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D89" s="8">
-        <v>8330</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D90" s="8">
-        <v>1720</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="8">
-        <v>9350</v>
+        <v>356</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
-        <v>6600</v>
+        <v>417</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D93" s="8">
-        <v>8640</v>
+        <v>8130</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D94" s="8">
-        <v>12090</v>
+        <v>5390</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D95" s="8">
-        <v>5480</v>
+        <v>11990</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D96" s="8">
-        <v>5380</v>
+        <v>13290</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D97" s="8">
-        <v>244</v>
+        <v>11390</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D98" s="8">
-        <v>417</v>
+        <v>9350</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D99" s="8">
-        <v>244</v>
+        <v>6720</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D100" s="8">
-        <v>21340</v>
+        <v>890</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D101" s="8">
-        <v>1413</v>
+        <v>5290</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D102" s="8">
-        <v>1413</v>
+        <v>10890</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D103" s="8">
-        <v>1413</v>
+        <v>8690</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D104" s="8">
-        <v>569</v>
+        <v>6070</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D105" s="8">
-        <v>2907</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D106" s="8">
-        <v>2907</v>
+        <v>15290</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D107" s="8">
-        <v>356</v>
+        <v>7190</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D108" s="8">
-        <v>417</v>
+        <v>6090</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D109" s="8">
-        <v>12500</v>
+        <v>10790</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C110" s="7" t="s">
         <v>206</v>
       </c>
-      <c r="C110" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D110" s="8">
-        <v>8130</v>
+        <v>5790</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="C111" s="7" t="s">
         <v>208</v>
       </c>
-      <c r="C111" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D111" s="8">
-        <v>4980</v>
+        <v>10490</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="C112" s="7" t="s">
         <v>210</v>
       </c>
-      <c r="C112" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" s="8">
-        <v>11080</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="C113" s="7" t="s">
         <v>212</v>
       </c>
-      <c r="C113" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" s="8">
-        <v>12190</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="C114" s="7" t="s">
         <v>214</v>
       </c>
-      <c r="C114" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D114" s="8">
-        <v>10570</v>
+        <v>3690</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C115" s="7" t="s">
         <v>216</v>
       </c>
-      <c r="C115" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" s="8">
-        <v>9350</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="C116" s="7" t="s">
         <v>218</v>
       </c>
-      <c r="C116" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D116" s="8">
-        <v>9140</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="C117" s="7" t="s">
         <v>220</v>
       </c>
-      <c r="C117" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D117" s="8">
-        <v>9660</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="C118" s="7" t="s">
         <v>222</v>
       </c>
-      <c r="C118" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D118" s="8">
-        <v>529</v>
+        <v>10290</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
-        <v>224</v>
+        <v>106</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="D119" s="8">
-        <v>4980</v>
+        <v>10160</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="D120" s="8">
-        <v>10060</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="D121" s="8">
-        <v>11539</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="D122" s="8">
-        <v>8130</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D123" s="8">
-        <v>8330</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D124" s="8">
-        <v>7720</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="D125" s="8">
-        <v>5890</v>
+        <v>16260</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="D126" s="8">
-        <v>14430</v>
+        <v>7701</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D127" s="8">
-        <v>6600</v>
+        <v>5534</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="D128" s="8">
-        <v>9550</v>
+        <v>45990</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D129" s="8">
-        <v>9650</v>
+        <v>173</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="D130" s="8">
-        <v>7620</v>
+        <v>8840</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
-        <v>78</v>
+        <v>246</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D131" s="8">
-        <v>5590</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="C132" s="7" t="s">
         <v>249</v>
       </c>
-      <c r="C132" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D132" s="8">
-        <v>9990</v>
+        <v>5890</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="C133" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="C133" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D133" s="8">
-        <v>2370</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="C134" s="7" t="s">
         <v>253</v>
       </c>
-      <c r="C134" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D134" s="8">
-        <v>2260</v>
+        <v>10890</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="C135" s="7" t="s">
         <v>255</v>
       </c>
-      <c r="C135" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D135" s="8">
-        <v>3360</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="C136" s="7" t="s">
         <v>257</v>
       </c>
-      <c r="C136" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D136" s="8">
-        <v>1680</v>
+        <v>19990</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="C137" s="7" t="s">
         <v>259</v>
       </c>
-      <c r="C137" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D137" s="8">
-        <v>2160</v>
+        <v>890</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="C138" s="7" t="s">
         <v>261</v>
       </c>
-      <c r="C138" s="7" t="s">
+      <c r="D138" s="8">
+        <v>4790</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="B141" s="5" t="s">
         <v>262</v>
-      </c>
-[...237 lines deleted...]
-        <v>304</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>