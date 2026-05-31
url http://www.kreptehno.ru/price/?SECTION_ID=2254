--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t xml:space="preserve">Цепи, шины </t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -152,50 +152,56 @@
   <si>
     <t xml:space="preserve">Цепь 63PMС 53з. ( ECHO), (3/8&amp;quot;/1,3мм) Stihl </t>
   </si>
   <si>
     <t>3613 000 0053</t>
   </si>
   <si>
     <t>Шина 18&amp;quot; (45см); 1,6; 3/8&amp;quot; 66z Rollomatic E, STIHL</t>
   </si>
   <si>
     <t xml:space="preserve">3003 000 5217 </t>
   </si>
   <si>
     <t>Цепь 63PMС 66з. (3/8&amp;quot;/1,3мм) Stihl</t>
   </si>
   <si>
     <t>3613 000 0066**</t>
   </si>
   <si>
     <t xml:space="preserve">Цепь 26RSC 67з. (STIHL MS 260), (325&amp;quot;/1,6мм) Stihl </t>
   </si>
   <si>
     <t xml:space="preserve">3639 000 0067 </t>
   </si>
   <si>
+    <t xml:space="preserve">Цепь 63PMС 50з. (MS180-250), (3/8&amp;quot;/1,3мм) Stihl </t>
+  </si>
+  <si>
+    <t>3613 000 0050</t>
+  </si>
+  <si>
     <t xml:space="preserve">Цепь 61PMМС3 56з. (3/8&amp;quot;/ 1,1мм) Stihl </t>
   </si>
   <si>
     <t>3982 000 0056</t>
   </si>
   <si>
     <t>Цепь 63PS 57з. (3/8&amp;quot;/ 1,3мм) Picco Super ( для ПЦ16/2000ТН) (долотообразный зуб) Stihl</t>
   </si>
   <si>
     <t>3617 006 0057</t>
   </si>
   <si>
     <t xml:space="preserve">Цепь 25RMC 72з. (Парма-2М), (325&amp;quot;/1,5мм) Stihl </t>
   </si>
   <si>
     <t>3628 000 0072</t>
   </si>
   <si>
     <t xml:space="preserve">Цепь 36RMC 64з. (ТАЙГА), (3/8&amp;quot;/1.6мм) Stihl </t>
   </si>
   <si>
     <t>3652 000 0064**</t>
   </si>
   <si>
     <t>Цепь 63PMС 52з. (Makita, PARTNER-351), (3/8&amp;quot;/1,3мм) Stihl</t>
@@ -230,50 +236,56 @@
   <si>
     <t xml:space="preserve">Цепь 36RMC 60з. (3/8&amp;quot;/1.6мм) Stihl </t>
   </si>
   <si>
     <t>3652 000 0060</t>
   </si>
   <si>
     <t xml:space="preserve">Цепь 25RMC 78з. (325&amp;quot;/1,5мм) Stihl </t>
   </si>
   <si>
     <t xml:space="preserve">3628 000 0078 </t>
   </si>
   <si>
     <t xml:space="preserve">Цепь 26RSC 62з. (325&amp;quot;/1,6мм) Stihl </t>
   </si>
   <si>
     <t>3639 000 0062</t>
   </si>
   <si>
     <t xml:space="preserve">Цепь 36RMC 62з. (Парма-М), (3/8&amp;quot;/1.6мм) Stihl </t>
   </si>
   <si>
     <t>3652 000 0062</t>
   </si>
   <si>
+    <t xml:space="preserve">Цепь 63PMС 55з. (PARTNER), (3/8&amp;quot;/1,3мм) Stihl </t>
+  </si>
+  <si>
+    <t>3613 000 0055</t>
+  </si>
+  <si>
     <t>Цепь 63PS 56з. (3/8&amp;quot;/1,3мм) Picco Super (долотообразный зуб),  (PARTNER-352, 350, 371, MAKITA 4030) Stihl</t>
   </si>
   <si>
     <t>3617 006 0056</t>
   </si>
   <si>
     <t>Цепь 63PMС 62з. (PARTNER-Р421), (3/8&amp;quot;/ 1,3мм) Stihl</t>
   </si>
   <si>
     <t>3613 000 0062</t>
   </si>
   <si>
     <t>Цепь 36RD3 72з. (3/8&amp;quot;/1,6мм) твердосплавная Rapid Duro 3, Stihl</t>
   </si>
   <si>
     <t>3683 006 0072</t>
   </si>
   <si>
     <t xml:space="preserve">Цепь 36RMС 84з. (MS441,461,661), (3/8&amp;quot;/1.6мм) Stihl </t>
   </si>
   <si>
     <t>3652 000 0084</t>
   </si>
   <si>
     <t>Цепь 63PMС 44з. (3/8&amp;quot;/1,3мм) Stihl</t>
@@ -407,51 +419,51 @@
   <si>
     <t>1123 640 2073**</t>
   </si>
   <si>
     <t>Шина 12&amp;quot; (30см) 1,3; 1/4&amp;quot; Carving E, STIHL</t>
   </si>
   <si>
     <t>3005 000 3205</t>
   </si>
   <si>
     <t>Цепь 13PMS 64з. Carving (1/4&amp;quot;/1,3мм) STIHL</t>
   </si>
   <si>
     <t>3661 000 0064</t>
   </si>
   <si>
     <t xml:space="preserve">Звездочка цепная 1/4&amp;quot; 8z MS 180, 181, 210, 211, 230-251 STIHL </t>
   </si>
   <si>
     <t>1123 640 2007**</t>
   </si>
   <si>
     <t>Цепь 63PMX 72з. (3/8&amp;quot;/1,3мм) полудолотообразный зуб, Stihl</t>
   </si>
   <si>
-    <t>3614 000 0072</t>
+    <t>3614 000 0072/36140060072</t>
   </si>
   <si>
     <t>Цепь 63PMX 84з. (3/8&amp;quot;/1,3мм) полудолотообразный зуб, Stihl</t>
   </si>
   <si>
     <t>3614 000 0084</t>
   </si>
   <si>
     <t>Шина 20&amp;quot; (50см) 1,6; 3/8&amp;quot; 72z Rollomatic E, STIHL</t>
   </si>
   <si>
     <t>3003 000 5221</t>
   </si>
   <si>
     <t>Шина 18&amp;quot; (45см); 1,6; 3/8&amp;quot; 66z Rollomatic ES, STIHL</t>
   </si>
   <si>
     <t>3003 000 9417</t>
   </si>
   <si>
     <t xml:space="preserve">Цепь 35RMС 72з. (3/8&amp;quot;/1,5мм) Stihl </t>
   </si>
   <si>
     <t>3651 000 0072**</t>
   </si>
@@ -735,50 +747,62 @@
     <t>1123 656 7700</t>
   </si>
   <si>
     <t xml:space="preserve">Цепь 26RMC 68з. (325&amp;quot;/1,6мм) Stihl </t>
   </si>
   <si>
     <t>3629 000 0068**</t>
   </si>
   <si>
     <t>Цепь 63PMС3 61з. (3/8&amp;quot;/1,3мм) Stihl</t>
   </si>
   <si>
     <t>3636 000 0061</t>
   </si>
   <si>
     <t xml:space="preserve">Цепь 26RMC 76з. (325&amp;quot;/1,6мм) Stihl </t>
   </si>
   <si>
     <t>3629 000 0076**</t>
   </si>
   <si>
     <t>Шина 14&amp;quot; (35см); 1,1; 3/8&amp;quot; 50z MS 170, STIHL</t>
   </si>
   <si>
     <t>3005 008 3909</t>
+  </si>
+  <si>
+    <t>Цепь 63PS 45з. (3/8&amp;quot;/ 1,3мм) Picco Super (долотообразный зуб) Stihl</t>
+  </si>
+  <si>
+    <t>3617 006 0045</t>
+  </si>
+  <si>
+    <t>Шина 18&amp;quot; (45см); 1,6; 325&amp;quot; 68z (для MS230, MS250), STIHL</t>
+  </si>
+  <si>
+    <t>3005 008 4717**</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -893,51 +917,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6954efd23ff5a39bf718c6fe198491e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950265f0eea4ce637261c71ec5c1edcf1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1233,54 +1257,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D129"/>
+  <dimension ref="A1:D133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B129" sqref="B129"/>
+      <selection activeCell="B133" sqref="B133"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1308,73 +1332,73 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>3290</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>3218</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>1172</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>526</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>452</v>
       </c>
     </row>
     <row r="16" spans="1:4">
@@ -1385,117 +1409,117 @@
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>530</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>4084</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>1730</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>1570</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>4325</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>2510</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>2643</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>5692</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
-        <v>2884</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>1351</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>4650</v>
       </c>
     </row>
     <row r="27" spans="1:4">
@@ -1506,1123 +1530,1167 @@
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>1428</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>2195</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>1759</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>1752</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>2359</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>1770</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>1326</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>1835</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>1709</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>2550</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>1770</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>2403</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>974</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
-        <v>2031</v>
+        <v>974</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>2018</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>1700</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>1581</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>7105</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>2323</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>1382</v>
+        <v>7105</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>2546</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>11.3</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>2010</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>1249</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>1163</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>294</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>434</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>6088</v>
+        <v>294</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>5139</v>
+        <v>434</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
-        <v>1018</v>
+        <v>6088</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>4360</v>
+        <v>5139</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
-        <v>546</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>1027</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
-        <v>1630</v>
+        <v>547</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>3309</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
-        <v>2977</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>1976</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
-        <v>2490</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
-        <v>4496</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
-        <v>1262</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
-        <v>2881</v>
+        <v>4496</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
-        <v>7404</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>1770</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
-        <v>981</v>
+        <v>7404</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
-        <v>1628</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
-        <v>1900</v>
+        <v>981</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
-        <v>5700</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>4416</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>1991</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
-        <v>5376</v>
+        <v>4416</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
-        <v>862</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
-        <v>553</v>
+        <v>5376</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
-        <v>2098</v>
+        <v>862</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
-        <v>1622</v>
+        <v>553</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
-        <v>1760</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
-        <v>2203</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
-        <v>9396</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="8">
-        <v>3973</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D85" s="8">
-        <v>7511</v>
+        <v>9396</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D86" s="8">
-        <v>7847</v>
+        <v>3973</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D87" s="8">
-        <v>7294</v>
+        <v>7511</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D88" s="8">
-        <v>2055</v>
+        <v>7847</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D89" s="8">
-        <v>2314</v>
+        <v>7294</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D90" s="8">
-        <v>2603</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="8">
-        <v>2109</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
-        <v>38</v>
+        <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D92" s="8">
-        <v>4416</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D93" s="8">
-        <v>159</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
-        <v>173</v>
+        <v>38</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D94" s="8">
-        <v>2643</v>
+        <v>4416</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D95" s="8">
-        <v>2040</v>
+        <v>159</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D96" s="8">
-        <v>519</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D97" s="8">
-        <v>560</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D98" s="8">
-        <v>8289</v>
+        <v>469</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D99" s="8">
-        <v>894</v>
+        <v>507</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D100" s="8">
-        <v>658</v>
+        <v>8289</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D101" s="8">
-        <v>1154</v>
+        <v>894</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D102" s="8">
-        <v>927</v>
+        <v>658</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D103" s="8">
-        <v>938</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D104" s="8">
-        <v>615</v>
+        <v>927</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D105" s="8">
-        <v>1970</v>
+        <v>938</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D106" s="8">
-        <v>2087</v>
+        <v>615</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D107" s="8">
-        <v>2293</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D108" s="8">
-        <v>2135</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D109" s="8">
-        <v>2712</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D110" s="8">
-        <v>2293</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D111" s="8">
-        <v>2823</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D112" s="8">
-        <v>1305</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D113" s="8">
-        <v>1431</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D114" s="8">
-        <v>2127</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D115" s="8">
-        <v>2372</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>217</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D116" s="8">
-        <v>1415</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D117" s="8">
-        <v>1550</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D118" s="8">
-        <v>2182</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D119" s="8">
-        <v>2601</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D120" s="8">
-        <v>1257</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D121" s="8">
-        <v>1882</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D122" s="8">
-        <v>180</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D123" s="8">
-        <v>1938</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D124" s="8">
-        <v>1916</v>
+        <v>180</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D125" s="8">
-        <v>2029</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D126" s="8">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="B127" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="D127" s="8">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="B128" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="D128" s="8">
         <v>3500</v>
       </c>
     </row>
     <row r="129" spans="1:4">
-      <c r="B129" s="5" t="s">
-        <v>239</v>
+      <c r="B129" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="D129" s="8">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="B130" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="D130" s="8">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="B133" s="5" t="s">
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>