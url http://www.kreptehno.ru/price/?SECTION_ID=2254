--- v1 (2026-05-31)
+++ v2 (2026-07-27)
@@ -917,51 +917,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950265f0eea4ce637261c71ec5c1edcf1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803c2d99e4774e30e9da7f860336f591.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1420,62 +1420,62 @@
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>4084</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>1510</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>1380</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>4325</v>
+        <v>3890</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>2510</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>2600</v>
       </c>
     </row>
     <row r="23" spans="1:4">
@@ -1695,95 +1695,95 @@
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>2018</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>1404</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>1670</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>1581</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>7105</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>2323</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>1382</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>2546</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>11.3</v>
       </c>
     </row>
     <row r="51" spans="1:4">
@@ -2267,51 +2267,51 @@
         <v>174</v>
       </c>
       <c r="D94" s="8">
         <v>4416</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D95" s="8">
         <v>159</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D96" s="8">
-        <v>2643</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D97" s="8">
         <v>2040</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D98" s="8">
         <v>469</v>
       </c>
     </row>
     <row r="99" spans="1:4">
@@ -2322,62 +2322,62 @@
         <v>184</v>
       </c>
       <c r="D99" s="8">
         <v>507</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D100" s="8">
         <v>8289</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D101" s="8">
-        <v>894</v>
+        <v>795</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D102" s="8">
-        <v>658</v>
+        <v>584</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D103" s="8">
         <v>1131</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D104" s="8">
         <v>927</v>
       </c>
     </row>
     <row r="105" spans="1:4">
@@ -2388,51 +2388,51 @@
         <v>196</v>
       </c>
       <c r="D105" s="8">
         <v>938</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D106" s="8">
         <v>615</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D107" s="8">
-        <v>2070</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D108" s="8">
         <v>2087</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D109" s="8">
         <v>2293</v>
       </c>
     </row>
     <row r="110" spans="1:4">
@@ -2509,62 +2509,62 @@
         <v>218</v>
       </c>
       <c r="D116" s="8">
         <v>2127</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D117" s="8">
         <v>2372</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D118" s="8">
-        <v>1415</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D119" s="8">
-        <v>1550</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D120" s="8">
         <v>2182</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D121" s="8">
         <v>2601</v>
       </c>
     </row>
     <row r="122" spans="1:4">