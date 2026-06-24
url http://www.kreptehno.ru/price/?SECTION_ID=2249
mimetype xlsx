--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -65,51 +65,51 @@
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t xml:space="preserve">Диск долотообразный 200 мм 22z, FS 90-130 STIHL </t>
   </si>
   <si>
     <t>4112 713 4203</t>
   </si>
   <si>
     <t xml:space="preserve">Полотно для густой поросли (3зуб) 250х25,4мм 3z, FS100/ FS130, FS120/FS250 STIHL </t>
   </si>
   <si>
     <t>4112 713 4100**</t>
   </si>
   <si>
     <t xml:space="preserve">Полотно для скашивания травы (8зуб) 230х25,4мм, для FS 55-130 STIHL </t>
   </si>
   <si>
     <t>4001 713 3803</t>
   </si>
   <si>
     <t>Набор пластмассовых ножей 12 шт. для PolyCut, STIHL</t>
   </si>
   <si>
-    <t>4111 007 1001</t>
+    <t>4111 007 1001/40020071000</t>
   </si>
   <si>
     <t xml:space="preserve">Головка POLYCUT 6-3 (пластик.ножи) для триммера STIHL FS38, 45 </t>
   </si>
   <si>
     <t>4006 710 2110*</t>
   </si>
   <si>
     <t>Головка триммерная ATS 201 для FSE31,TE310 (катушка)</t>
   </si>
   <si>
     <t>6421 710 4300</t>
   </si>
   <si>
     <t>Ремень двухплечный для мотокос FS55-FS 560 STIHL</t>
   </si>
   <si>
     <t>4119 710 9001</t>
   </si>
   <si>
     <t xml:space="preserve">Полотно для скашивания травы (4зуб) 230 х25,4мм для FS 55-130 STIHL </t>
   </si>
   <si>
     <t>4001 713 3801</t>
   </si>
@@ -428,51 +428,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880a35c07660a074948079d6e87a5071.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12889318dbb13d1a3b0f102d3454a3f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -876,51 +876,51 @@
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>5302</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>2293</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>792</v>
+        <v>822</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>1981</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>608</v>
       </c>
     </row>
     <row r="17" spans="1:4">
@@ -1041,51 +1041,51 @@
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>461</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>2780</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>2092</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>1649</v>
       </c>
     </row>
     <row r="32" spans="1:4">
@@ -1173,51 +1173,51 @@
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>791</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>3863</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>3399</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>1252</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>1649</v>
       </c>
     </row>
     <row r="44" spans="1:4">