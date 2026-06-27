--- v0 (2026-04-14)
+++ v1 (2026-06-27)
@@ -1028,51 +1028,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550364766609a072d511b9aeb8918bf1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e8d396ed952dda11e11e51ee249951.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1674,84 +1674,84 @@
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>8170</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>27651</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>22231</v>
+        <v>21990</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>20023</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>17465</v>
+        <v>17410</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>18654</v>
+        <v>16520</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>25080</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>14499</v>
       </c>
     </row>
     <row r="38" spans="1:4">
@@ -1795,51 +1795,51 @@
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>35623</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>17720</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>9283</v>
+        <v>7650</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>21254</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>54300</v>
       </c>
     </row>
     <row r="46" spans="1:4">
@@ -1916,51 +1916,51 @@
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>5142</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>22350</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>16936</v>
+        <v>14990</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>57412</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>12930</v>
       </c>
     </row>
     <row r="57" spans="1:4">
@@ -2290,73 +2290,73 @@
         <v>159</v>
       </c>
       <c r="D86" s="8">
         <v>32720</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D87" s="8">
         <v>18658</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D88" s="8">
-        <v>23324</v>
+        <v>19830</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D89" s="8">
         <v>9650</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D90" s="8">
-        <v>7499</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="8">
         <v>16318</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
         <v>19824</v>
       </c>
     </row>
     <row r="93" spans="1:4">
@@ -2851,51 +2851,51 @@
         <v>261</v>
       </c>
       <c r="D137" s="8">
         <v>25449</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D138" s="8">
         <v>9692</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D139" s="8">
-        <v>22365</v>
+        <v>17420</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D140" s="8">
         <v>14837</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D141" s="8">
         <v>17161</v>
       </c>
     </row>
     <row r="142" spans="1:4">