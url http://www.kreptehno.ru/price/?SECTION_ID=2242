--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -650,51 +650,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcc80d1fda2af06a2cdb5a14b063e11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360667d5574c7d73c26e0442a5f775c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1131,51 +1131,51 @@
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>4420</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>2650</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>5600</v>
+        <v>5220</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>6294</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>4571</v>
       </c>
     </row>
     <row r="20" spans="1:4">
@@ -1219,51 +1219,51 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>4456</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>13617</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>11844</v>
+        <v>10270</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>5477</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>6866</v>
       </c>
     </row>
     <row r="28" spans="1:4">
@@ -1340,106 +1340,106 @@
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>3543</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>8194</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>5693</v>
+        <v>5590</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>6031</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>2059</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>3390</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
-        <v>5447</v>
+        <v>5440</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>3013</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>7280</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>2120</v>
       </c>
     </row>
     <row r="44" spans="1:4">
@@ -1494,51 +1494,51 @@
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>5290</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>3880</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>2682</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>4556</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>2183</v>
       </c>
     </row>
     <row r="53" spans="1:4">
@@ -1593,51 +1593,51 @@
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>43481</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>7630</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>9805</v>
+        <v>9300</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>7303</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>9225</v>
       </c>
     </row>
     <row r="62" spans="1:4">
@@ -1659,73 +1659,73 @@
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>8329</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>7903</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
-        <v>10880</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>22256</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
-        <v>6400</v>
+        <v>6390</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>7180</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
         <v>9349</v>
       </c>
     </row>
     <row r="70" spans="1:4">
@@ -1736,95 +1736,95 @@
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>9347</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>8472</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
-        <v>8532</v>
+        <v>8090</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>11383</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
         <v>16710</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>8480</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
-        <v>2668</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>6683</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
         <v>4783</v>
       </c>
     </row>
     <row r="79" spans="1:4">
@@ -1846,51 +1846,51 @@
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>13647</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>3202</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
-        <v>3057</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
         <v>8000</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="8">
         <v>7754</v>
       </c>
     </row>
     <row r="85" spans="1:4">