--- v0 (2026-04-14)
+++ v1 (2026-06-25)
@@ -173,51 +173,51 @@
   <si>
     <t>D28730-QS</t>
   </si>
   <si>
     <t>Мультитул реноватор DeWalt DWE315KT, 300Вт, 37 насадок, кейс</t>
   </si>
   <si>
     <t>DWE315KT**</t>
   </si>
   <si>
     <t>Аккумуляторная дрель-шуруповерт ударная DeWalt DCD996P2-QW 18В, 2х5,0Ач Li-lon, 95Нм, БЗП 13мм, бесщеточная, 3 скорости, LED подсветка</t>
   </si>
   <si>
     <t>DCD996P2-QW**</t>
   </si>
   <si>
     <t>Гайковерт аккум DeWalt DCF921N-XJ 18В (без аккум и ЗУ) 407Нм, 0-3550уд/мин, б/щ, 1/2&amp;quot;</t>
   </si>
   <si>
     <t>DCF921N-XJ</t>
   </si>
   <si>
     <t>Аккумуляторная дрель-шуруповерт DeWalt DCD999NT-XJ 18В (без аккум и ЗУ) 1296Вт, 126,9Нм, БЗП 13мм, б/щ, 3 скорости, LED подсветка</t>
   </si>
   <si>
-    <t>DCD999NT-XJ (б/а)</t>
+    <t>DCD999NT-XJ (б/а)#</t>
   </si>
   <si>
     <t>Аккумуляторный импульсный шуруповерт  DCF850N-XJ 18В, (без аккум и ЗУ)  206Нм, б/щ, 1/4&amp;quot;, LED подсветка</t>
   </si>
   <si>
     <t>DCF850N-XJ (б/а)</t>
   </si>
   <si>
     <t>УШМ аккум. DeWalt DCG405FN-XJ, 125мм, 18В XR (без аккум и ЗУ) 9000об/мин, б/щ, сдвижной выключатель</t>
   </si>
   <si>
     <t>DCG405FN-XJ (б/а)</t>
   </si>
   <si>
     <t>Пила цепная DCM565N-XJ (без аккум и ЗУ) 1800Вт, шина 30 см, цепь OREGON 3/8&amp;quot;, скорость цепи 7,68 м/с, DeWalt</t>
   </si>
   <si>
     <t>DCM565N-XJ**</t>
   </si>
   <si>
     <t>Аккумуляторная дрель-шуруповерт DeWalt DCD791D2 18В, 2х2,0Ач XR Li-lon, 60Нм, БЗП 13мм, бесщеточная, LED подсветка</t>
   </si>
   <si>
     <t>DCD791D2-QW</t>
   </si>
@@ -452,51 +452,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6728fdad239469a51e50c8cc5cff3a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9948acceb676ec4220c55b82f8a30fc1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -900,51 +900,51 @@
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>27452</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>22120</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>11600</v>
+        <v>11400</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>54184</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>15889</v>
       </c>
     </row>
     <row r="17" spans="1:4">
@@ -1263,51 +1263,51 @@
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>35986</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>29368</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>6636</v>
+        <v>5430</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>35513</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>27328</v>
       </c>
     </row>
     <row r="50" spans="1:4">