--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -191,93 +191,93 @@
   <si>
     <t>0704.023000</t>
   </si>
   <si>
     <t>Уголок L 1/4&amp;quot;FF (внутренняя резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.025600</t>
   </si>
   <si>
     <t>Уголок L 3/8&amp;quot;MM (наружная резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.026100</t>
   </si>
   <si>
     <t>Уголок T 1/4&amp;quot;MMM (наружная резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.027200</t>
   </si>
   <si>
     <t>Штуцер &amp;quot;ЕЛОЧКА&amp;quot; для шланга 8мм с выходом 1/4&amp;quot;M (наружная резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
-    <t>0704.023300</t>
+    <t>0704.023300/180261</t>
   </si>
   <si>
     <t>Штуцер &amp;quot;ЕЛОЧКА&amp;quot; для шланга 12мм с выходом 1/4&amp;quot;M (наружная резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.023800</t>
   </si>
   <si>
     <t>Уголок T 1/4&amp;quot;M (наружная резьба) - 1/4&amp;quot;FF (внутренняя резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.026600</t>
   </si>
   <si>
     <t>Муфта быстросъемная с выходом под 1/4&amp;quot;F (внутренняя резьба), раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.018000/180110</t>
   </si>
   <si>
     <t>Муфта быстросъемная с выходом под шланг 8 мм(ЕЛОЧКА), раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.018300/180121</t>
   </si>
   <si>
     <t>Штуцер &amp;quot;ЕЛОЧКА&amp;quot; для шланга 10мм с выходом 1/2&amp;quot;M (наружная резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.023600</t>
   </si>
   <si>
     <t>Муфта быстросъемная с выходом под шланг 10 мм(ЕЛОЧКА), раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.018400/180122</t>
   </si>
   <si>
     <t>Штуцер быстроразъемный с выходом под 3/8&amp;quot;F (внутренняя резьба), раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
-    <t>0704.019100</t>
+    <t>0704.019100/180151</t>
   </si>
   <si>
     <t>Переходник 1/4&amp;quot;M (наружная резьба) - 3/8&amp;quot;F (внутренняя резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.019700</t>
   </si>
   <si>
     <t>Переходник 1/4&amp;quot;M (наружная резьба) - 1/4&amp;quot;F (внутренняя резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.020300</t>
   </si>
   <si>
     <t>Переходник 1/4&amp;quot;M (наружная резьба) - 1/4&amp;quot;M (наружная резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.021100</t>
   </si>
   <si>
     <t>Заглушка 1/4&amp;quot;M (наружная резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.021800</t>
   </si>
@@ -395,51 +395,51 @@
   <si>
     <t>919-006**</t>
   </si>
   <si>
     <t>Штуцер &amp;quot;ЕЛОЧКА&amp;quot; для шланга 10мм с выходом 1/4&amp;quot;F (внутренняя резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.023100</t>
   </si>
   <si>
     <t>Переходник 1/4&amp;quot;F (внутренняя резьба) - 1/2&amp;quot;F (внутренняя резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.022500</t>
   </si>
   <si>
     <t>Штуцер &amp;quot;ЕЛОЧКА&amp;quot; для шланга 6мм с выходом 1/4&amp;quot;F (внутренняя резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.022900/180250</t>
   </si>
   <si>
     <t>Переходник 1/2&amp;quot;M (наружная резьба) - 1/4&amp;quot;F (внутренняя резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
-    <t>0704.020600</t>
+    <t>0704.020600/180191</t>
   </si>
   <si>
     <t>Нейлер пневматический для гвоздей тип 16GA, 18GA 10-50мм и скоб тип 18GA 13-40мм, 3 в1, Matrix</t>
   </si>
   <si>
     <t>57427</t>
   </si>
   <si>
     <t>Дрель пневматическая QUATTRO ELEMENTI 1800об/мин, 5,9 бар, КП10мм, разъем EURO, воздух min -113л/мин, реверсная</t>
   </si>
   <si>
     <t>919-778</t>
   </si>
   <si>
     <t>Пневморедуктор-фильтр с манометром, 0-8бар, ф42мм, 1/4&amp;quot;, ELITECH</t>
   </si>
   <si>
     <t>0704.014900**</t>
   </si>
   <si>
     <t>Пистолет продувочный, сменные сопла 26мм, 108мм, 215мм, 2 переходника,  раб. давл до 12Бар, QUATTRO ELEMENTI</t>
   </si>
   <si>
     <t>909-716</t>
   </si>
@@ -455,51 +455,51 @@
   <si>
     <t>770-827</t>
   </si>
   <si>
     <t>Муфта быстросъемная с выходом под 1/4&amp;quot;M (наружная резьба), раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.017700/180100</t>
   </si>
   <si>
     <t xml:space="preserve">Гайковерт пневматический QUATTRO ELEMENTI, квадрат 1/2&amp;quot;, до 320Нм </t>
   </si>
   <si>
     <t>919-815</t>
   </si>
   <si>
     <t xml:space="preserve">Гайковерт пневматический QUATTRO ELEMENTI, квадрат 1/2&amp;quot;, до 610Нм </t>
   </si>
   <si>
     <t>919-822</t>
   </si>
   <si>
     <t>Муфта быстросъемная с выходом под 1/2&amp;quot;M (наружная резьба), раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
-    <t>0704.017900</t>
+    <t>0704.017900/180102</t>
   </si>
   <si>
     <t>Пистолет антикоррозийный 0,75л, раб. давл до 4 атм, разъем EURO, QUATTRO ELEMENTI</t>
   </si>
   <si>
     <t>770-902</t>
   </si>
   <si>
     <t>Пистолет для прокачки шин с манометром, шланг 400мм, раб. давл до 12Бар, разъем EURO, QUATTRO ELEMENTI</t>
   </si>
   <si>
     <t>770-919</t>
   </si>
   <si>
     <t>Пистолет для подкачки шин с манометром, раб. давл до 12Бар, разъем EURO, Профи, QUATTRO ELEMENTI</t>
   </si>
   <si>
     <t>770-926</t>
   </si>
   <si>
     <t>Шланг прямой воздушный( красный) ПВХ, 20 м 6х11 мм, раб. давл до 12Бар, разъем EURO, QUATTRO ELEMENTI</t>
   </si>
   <si>
     <t>770-964</t>
   </si>
@@ -644,51 +644,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e681f3ea807e3ebeb4d6362dd12b26f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d17fee1ded1b965f8756369434a67a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1059,51 +1059,51 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>4687</v>
+        <v>4740</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>14692</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>1984</v>
       </c>
     </row>
     <row r="14" spans="1:4">
@@ -1191,139 +1191,139 @@
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>495</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>8024</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>858</v>
+        <v>841</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>495</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>433</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>3051</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>668</v>
+        <v>655</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>151</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>151</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>144</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>144</v>
+        <v>236</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>204</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>301</v>
       </c>
     </row>
     <row r="34" spans="1:4">
@@ -1389,51 +1389,51 @@
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>463</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>463</v>
+        <v>520</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>204</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:4">
@@ -1477,51 +1477,51 @@
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>459</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>151</v>
+        <v>224</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>133</v>
       </c>
     </row>
     <row r="52" spans="1:4">
@@ -1587,161 +1587,161 @@
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>151</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>151</v>
+        <v>272</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>218</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>240</v>
+        <v>272</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>359</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>164</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
-        <v>399</v>
+        <v>354</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>410</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>289</v>
+        <v>284</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>5700</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>3212</v>
       </c>
     </row>
     <row r="72" spans="1:4">