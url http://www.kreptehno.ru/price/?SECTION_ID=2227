--- v1 (2026-06-24)
+++ v2 (2026-06-24)
@@ -644,51 +644,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d17fee1ded1b965f8756369434a67a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae743311a6bdd7c88f1a9500c60f3801.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>