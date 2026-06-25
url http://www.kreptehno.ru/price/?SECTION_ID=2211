--- v0 (2026-04-17)
+++ v1 (2026-06-25)
@@ -221,57 +221,57 @@
   <si>
     <t>53807/17407/17912</t>
   </si>
   <si>
     <t xml:space="preserve">Герметик силиконовый санитарный белый 280 мл, UPG TURBO, TYTAN  </t>
   </si>
   <si>
     <t>87584/85788**</t>
   </si>
   <si>
     <t xml:space="preserve">Герметик силиконовый санитарный бесцветный 280 мл, UPG TURBO, (обр. первичн. пленки 5-10мин.) TYTAN </t>
   </si>
   <si>
     <t>84040/98535**</t>
   </si>
   <si>
     <t>Герметик акриловый белый 280 мл, НЕморозостойкий TYTAN</t>
   </si>
   <si>
     <t>74416/14889</t>
   </si>
   <si>
     <t>Герметик силиконовый универсальный белый 280 мл, Penosil Premium</t>
   </si>
   <si>
-    <t>Н4176</t>
+    <t>Н4176/H0020Z</t>
   </si>
   <si>
     <t>Герметик акриловый белый 280 мл, НЕморозостойкий Penosil Premium</t>
   </si>
   <si>
-    <t>Н4191</t>
+    <t>Н4191/H0032Z</t>
   </si>
   <si>
     <t>Герметик силиконовый универсальный бесцветный 280 мл, Penosil Premium</t>
   </si>
   <si>
     <t xml:space="preserve">Н4175 </t>
   </si>
   <si>
     <t>Герметик акриловый для древесины сосна 280 мл, НЕморозостойкий TYTAN</t>
   </si>
   <si>
     <t>50714/74997</t>
   </si>
   <si>
     <t>Герметик акриловый для древесины дуб 280 мл, НЕморозостойкий TYTAN</t>
   </si>
   <si>
     <t>50721/74911</t>
   </si>
   <si>
     <t>Герметик силиконовый универсальный серый 280 мл, Penosil Premium</t>
   </si>
   <si>
     <t>Н4178</t>
   </si>
@@ -335,57 +335,57 @@
   <si>
     <t>118312**</t>
   </si>
   <si>
     <t>Герметик силиконовый санитарный белый 60 гр, SOUDAL</t>
   </si>
   <si>
     <t>120033**</t>
   </si>
   <si>
     <t xml:space="preserve">Герметик полиуретановый высокомодульный FC40 Soudaflex серый 300 мл, SOUDAL </t>
   </si>
   <si>
     <t>137854</t>
   </si>
   <si>
     <t xml:space="preserve">Герметик силиконовый санитарный бесцветный 60 гр, SOUDAL </t>
   </si>
   <si>
     <t>120034**</t>
   </si>
   <si>
     <t>Герметик силиконовый универсальный бесцветный 280 мл, UTURA</t>
   </si>
   <si>
-    <t>30016</t>
+    <t>30016/UTSU280CL</t>
   </si>
   <si>
     <t xml:space="preserve">Герметик силиконовый универсальный белый 280 мл, UTURA </t>
   </si>
   <si>
-    <t>30009</t>
+    <t>30009/UTSU280WT</t>
   </si>
   <si>
     <t>Герметик акриловый белый 280 мл, НЕморозостойкий UTURA</t>
   </si>
   <si>
     <t>30054</t>
   </si>
   <si>
     <t xml:space="preserve">Герметик силиконовый санитарный белый 280 мл, UTURA </t>
   </si>
   <si>
     <t>30030</t>
   </si>
   <si>
     <t xml:space="preserve">Герметик силиконовый высокотемпературный красный 280 мл, до +245гр, PENOSIL  </t>
   </si>
   <si>
     <t>Н4189</t>
   </si>
   <si>
     <t xml:space="preserve">Герметик силикатный для каминов чёрный 280 мл, до +1500гр, PENOSIL </t>
   </si>
   <si>
     <t>Н4187/Н0013Z</t>
   </si>
@@ -719,51 +719,51 @@
   <si>
     <t>1568047</t>
   </si>
   <si>
     <t>Клей COSMOFEN СА 12  цианоакрилатный, 20гр</t>
   </si>
   <si>
     <t xml:space="preserve">WSWCM0003 </t>
   </si>
   <si>
     <t xml:space="preserve">Клей Супер Момент Антиклей 5г </t>
   </si>
   <si>
     <t>2114679/3002488</t>
   </si>
   <si>
     <t>Клей Момент Столяр ПВА Универсальный 750гр (НЕморозостойкий)</t>
   </si>
   <si>
     <t>1960504</t>
   </si>
   <si>
     <t>Удалитель клея (антиклей) Секунда 5гр</t>
   </si>
   <si>
-    <t>403-230</t>
+    <t>403-230**</t>
   </si>
   <si>
     <t>Клей Секунда универсальный ОБУВНОЙ, водостойкий 30мл</t>
   </si>
   <si>
     <t>403-159/403-233</t>
   </si>
   <si>
     <t>Клей Секунда универсальный кристально-прозрачный, 30мл</t>
   </si>
   <si>
     <t>403-108</t>
   </si>
   <si>
     <t>Клей Секунда универсальный БЫСТРЫЙ кристально-прозрачный, 30мл</t>
   </si>
   <si>
     <t>403-197</t>
   </si>
   <si>
     <t>Клей универсальный Титан Wild жидкий, прозрачный, полимерный, морозостойкий, 1,0л</t>
   </si>
   <si>
     <t>АМ78**</t>
   </si>
@@ -1019,51 +1019,51 @@
   <si>
     <t>А1085/А1251Z</t>
   </si>
   <si>
     <t>Пена монтажная всесезонная STD ЭРГО 750 мл, TYTAN</t>
   </si>
   <si>
     <t>16401</t>
   </si>
   <si>
     <t>Пена монтажная всесезонная 700 мл, Ultima</t>
   </si>
   <si>
     <t>UDFUF00003</t>
   </si>
   <si>
     <t>Клей-пена строительный многоцелевой BOND 750 мл до -10, TYTAN</t>
   </si>
   <si>
     <t>15959/16340</t>
   </si>
   <si>
     <t>Клей для кладки газобетона и керамических блоков 870 мл,TYTAN</t>
   </si>
   <si>
-    <t>20560/17392/17408</t>
+    <t>17408</t>
   </si>
   <si>
     <t>Клей-пена многоцелевой 60 СЕКУНД 750 мл, TYTAN</t>
   </si>
   <si>
     <t>26296/16319</t>
   </si>
   <si>
     <t>Теплоизоляция напыляемая полиуретановая TERMOSPRAY под пистолет 870 мл, TYTAN</t>
   </si>
   <si>
     <t>15157/66220</t>
   </si>
   <si>
     <t>Клей-пена для гипсокартона 830 мл, TYTAN</t>
   </si>
   <si>
     <t>71361</t>
   </si>
   <si>
     <t>Пена монтажная всесезонная, полиуретановая 400 мл, HAUSER BASE</t>
   </si>
   <si>
     <t>92540/15362</t>
   </si>
@@ -1115,51 +1115,51 @@
   <si>
     <t>SPTGSBSUM65</t>
   </si>
   <si>
     <t xml:space="preserve">Очиститель универсальный TL-40C 400 мл, TYTAN </t>
   </si>
   <si>
     <t>16891</t>
   </si>
   <si>
     <t xml:space="preserve">Пена профессиональная 70, 870 мл, TYTAN </t>
   </si>
   <si>
     <t>15577/18535</t>
   </si>
   <si>
     <t xml:space="preserve">Пена профессиональная СТОП МЫШЬ, 750 мл, TYTAN </t>
   </si>
   <si>
     <t>18059</t>
   </si>
   <si>
     <t>Пена профессиональная огнестойкая В1 890 гр., сертифицированная, UTURA</t>
   </si>
   <si>
-    <t>30057</t>
+    <t>30057/UTPPF45U</t>
   </si>
   <si>
     <t>Строительная химия/Уплотнитель для окон и дверей</t>
   </si>
   <si>
     <t>Уплотнитель для окон и дверей Р 9х5,5мм, 100м (2х50м) белый</t>
   </si>
   <si>
     <t>91539</t>
   </si>
   <si>
     <t>Уплотнитель для окон и дверей Р 9х5,5мм, 100м (2х50м) коричневый</t>
   </si>
   <si>
     <t>91553</t>
   </si>
   <si>
     <t>Уплотнитель для окон и дверей D 9х7,5мм, 100м (2х50м) коричневый</t>
   </si>
   <si>
     <t>91416</t>
   </si>
   <si>
     <t>Уплотнитель для окон и дверей D 9х7,5мм, 100м (2х50м) белый</t>
   </si>
@@ -1424,51 +1424,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17283d75ad33980da00a7f6b5490271.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b25e60dfaac0d697dabd0619d3e921.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1839,271 +1839,271 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>563</v>
+        <v>683</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>1280</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>411</v>
+        <v>499</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>180</v>
+        <v>219</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>362</v>
+        <v>461</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>559</v>
+        <v>683</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>605</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>652</v>
+        <v>592</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>160</v>
+        <v>194</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>167</v>
+        <v>194</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>638</v>
+        <v>809</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>741</v>
+        <v>945</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>487</v>
+        <v>497</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
-        <v>378</v>
+        <v>459</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>391</v>
+        <v>497</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>371</v>
+        <v>452</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>390</v>
+        <v>452</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>373</v>
+        <v>452</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>477</v>
+        <v>553</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>302</v>
+        <v>367</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>667</v>
+        <v>809</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>395</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>423</v>
       </c>
     </row>
     <row r="34" spans="1:4">
@@ -2114,238 +2114,238 @@
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>293</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>293</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>373</v>
+        <v>452</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>497</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>636</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>218</v>
+        <v>258</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>345</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>226</v>
+        <v>234</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>478</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>225</v>
+        <v>219</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>180</v>
+        <v>219</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>462</v>
+        <v>453</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>557</v>
+        <v>675</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>579</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>189</v>
+        <v>219</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>332</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>411</v>
+        <v>499</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>475</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>364</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>660</v>
+        <v>441</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>515</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>751</v>
       </c>
     </row>
     <row r="56" spans="1:4">
@@ -2466,419 +2466,419 @@
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>247</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>247</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
-        <v>447</v>
+        <v>519</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>447</v>
+        <v>519</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
-        <v>538</v>
+        <v>683</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
-        <v>538</v>
+        <v>683</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
-        <v>571</v>
+        <v>683</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
-        <v>477</v>
+        <v>553</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>247</v>
+        <v>242</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
         <v>550</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>561</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>468</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
-        <v>180</v>
+        <v>219</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>596</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="5" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D82" s="8">
-        <v>540</v>
+        <v>656</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D83" s="8">
-        <v>583</v>
+        <v>709</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D84" s="8">
-        <v>676</v>
+        <v>784</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D85" s="8">
         <v>438</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D86" s="8">
         <v>387</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D87" s="8">
         <v>340</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D88" s="8">
-        <v>444</v>
+        <v>515</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D89" s="8">
-        <v>258</v>
+        <v>329</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D90" s="8">
         <v>189</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D91" s="8">
-        <v>424</v>
+        <v>515</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D92" s="8">
-        <v>529</v>
+        <v>645</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D93" s="8">
-        <v>604</v>
+        <v>735</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D94" s="8">
-        <v>360</v>
+        <v>439</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D95" s="8">
         <v>315</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D96" s="8">
-        <v>327</v>
+        <v>379</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D97" s="8">
-        <v>819</v>
+        <v>996</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D98" s="8">
-        <v>301</v>
+        <v>365</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D99" s="8">
-        <v>1036</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D100" s="8">
-        <v>1039</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D101" s="8">
-        <v>295</v>
+        <v>342</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D102" s="8">
-        <v>229</v>
+        <v>292</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D103" s="8">
         <v>336</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D104" s="8">
         <v>741</v>
       </c>
     </row>
     <row r="105" spans="1:4">
@@ -2889,62 +2889,62 @@
         <v>194</v>
       </c>
       <c r="D105" s="8">
         <v>741</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D106" s="8">
         <v>298</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D107" s="8">
-        <v>380</v>
+        <v>439</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D108" s="8">
-        <v>436</v>
+        <v>531</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>203</v>
       </c>
@@ -3004,128 +3004,128 @@
         <v>213</v>
       </c>
       <c r="D116" s="8">
         <v>129</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D117" s="8">
         <v>109</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D118" s="8">
-        <v>1317</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D119" s="8">
         <v>446</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="8">
         <v>410</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="8">
-        <v>413</v>
+        <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="8">
         <v>252</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="8">
         <v>280</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D124" s="8">
         <v>220</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D125" s="8">
-        <v>519</v>
+        <v>545</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D126" s="8">
         <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D127" s="8">
         <v>104</v>
       </c>
     </row>
     <row r="128" spans="1:4">
@@ -3158,298 +3158,298 @@
         <v>241</v>
       </c>
       <c r="D130" s="8">
         <v>433</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D131" s="8">
         <v>92</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D132" s="8">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D133" s="8">
         <v>121</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D134" s="8">
-        <v>170</v>
+        <v>144</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D135" s="8">
-        <v>170</v>
+        <v>148</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="5" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D138" s="8">
-        <v>314</v>
+        <v>323</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D139" s="8">
-        <v>402</v>
+        <v>354</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D140" s="8">
-        <v>246</v>
+        <v>306</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D141" s="8">
-        <v>245</v>
+        <v>306</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D142" s="8">
-        <v>245</v>
+        <v>306</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D143" s="8">
         <v>474</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D144" s="8">
-        <v>246</v>
+        <v>306</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D145" s="8">
         <v>245</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D146" s="8">
-        <v>246</v>
+        <v>306</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D147" s="8">
-        <v>245</v>
+        <v>306</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D148" s="8">
-        <v>245</v>
+        <v>306</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D149" s="8">
-        <v>245</v>
+        <v>306</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D150" s="8">
-        <v>246</v>
+        <v>306</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D151" s="8">
-        <v>245</v>
+        <v>306</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D152" s="8">
-        <v>245</v>
+        <v>306</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="B153" s="6" t="s">
         <v>283</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D153" s="8">
         <v>402</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="B154" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D154" s="8">
-        <v>402</v>
+        <v>354</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D155" s="8">
-        <v>246</v>
+        <v>306</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D156" s="8">
         <v>402</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D157" s="8">
         <v>402</v>
       </c>
     </row>
     <row r="158" spans="1:4">
@@ -3493,386 +3493,386 @@
         <v>300</v>
       </c>
       <c r="D161" s="8">
         <v>402</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D162" s="8">
         <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D163" s="8">
-        <v>464</v>
+        <v>445</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D164" s="8">
         <v>402</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D165" s="8">
         <v>586</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="5" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D168" s="8">
-        <v>630</v>
+        <v>725</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D169" s="8">
         <v>165</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D170" s="8">
-        <v>931</v>
+        <v>720</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D171" s="8">
-        <v>198</v>
+        <v>229</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D172" s="8">
-        <v>505</v>
+        <v>708</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D173" s="8">
-        <v>553</v>
+        <v>633</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="B174" s="6" t="s">
         <v>322</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D174" s="8">
         <v>404</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="B175" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D175" s="8">
         <v>888</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D176" s="8">
-        <v>545</v>
+        <v>660</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D177" s="8">
-        <v>316</v>
+        <v>331</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D178" s="8">
-        <v>640</v>
+        <v>780</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>332</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D179" s="8">
-        <v>795</v>
+        <v>764</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D180" s="8">
-        <v>954</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D181" s="8">
-        <v>842</v>
+        <v>981</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D182" s="8">
         <v>951</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D183" s="8">
-        <v>342</v>
+        <v>415</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D184" s="8">
-        <v>347</v>
+        <v>375</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D185" s="8">
-        <v>779</v>
+        <v>667</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D186" s="8">
         <v>625</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D187" s="8">
-        <v>971</v>
+        <v>906</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D188" s="8">
-        <v>708</v>
+        <v>695</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D189" s="8">
         <v>561</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D190" s="8">
-        <v>215</v>
+        <v>233</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="B191" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D191" s="8">
-        <v>531</v>
+        <v>550</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="B192" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D192" s="8">
-        <v>304</v>
+        <v>367</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="B193" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D193" s="8">
-        <v>497</v>
+        <v>612</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="B194" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D194" s="8">
-        <v>686</v>
+        <v>858</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="B195" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D195" s="8">
         <v>668</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="B196" s="5" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="B197" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>6</v>
       </c>
@@ -3888,117 +3888,117 @@
         <v>368</v>
       </c>
       <c r="D198" s="8">
         <v>2130</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D199" s="8">
         <v>2130</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D200" s="8">
-        <v>1800</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D201" s="8">
         <v>2220</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D202" s="8">
         <v>2530</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D203" s="8">
         <v>2530</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="B204" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D204" s="8">
-        <v>2520</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="B205" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D205" s="8">
-        <v>4980</v>
+        <v>4970</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="B206" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D206" s="8">
-        <v>4100</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="B207" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D207" s="8">
         <v>2110</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="B208" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D208" s="8">
         <v>482</v>
       </c>
     </row>
     <row r="209" spans="1:4">
@@ -4069,51 +4069,51 @@
         <v>399</v>
       </c>
       <c r="D215" s="8">
         <v>908</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="B216" s="6" t="s">
         <v>400</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D216" s="8">
         <v>696</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="B217" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D217" s="8">
-        <v>248</v>
+        <v>301</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="B218" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D218" s="8">
         <v>702</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="B219" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D219" s="8">
         <v>569</v>
       </c>
     </row>
     <row r="220" spans="1:4">
@@ -4124,51 +4124,51 @@
         <v>409</v>
       </c>
       <c r="D220" s="8">
         <v>733</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="B221" s="6" t="s">
         <v>410</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D221" s="8">
         <v>466</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="B222" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D222" s="8">
-        <v>234</v>
+        <v>283</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="B223" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D223" s="8">
         <v>322</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="B226" s="5" t="s">
         <v>416</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>