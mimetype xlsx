--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Садовый и туристический инструмент Plantic</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -212,56 +212,50 @@
   <si>
     <t xml:space="preserve">Секатор плоскостной регулируемый 200мм, D-реза до 20мм, P308, тефлоновое покрытие лезвий, Plantic </t>
   </si>
   <si>
     <t>35308-01</t>
   </si>
   <si>
     <t>Лопата штыковая Terra Pro 1130мм, стальной черенок, Plantic</t>
   </si>
   <si>
     <t>11003-01</t>
   </si>
   <si>
     <t>Лопата штыковая облегченная Light 1070мм, деревянный черенок, Plantic</t>
   </si>
   <si>
     <t>11101-01</t>
   </si>
   <si>
     <t>Топор-колун Light XL24 2720гр 805мм, Plantic</t>
   </si>
   <si>
     <t>27464-01</t>
   </si>
   <si>
-    <t>Грабли универсальные Light,1520мм, 12 зуба, деревянный черенок, Plantic</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Вилы садовые Xtract 1215мм, металлический черенок, Plantic </t>
   </si>
   <si>
     <t>21202-01</t>
   </si>
   <si>
     <t xml:space="preserve">Секатор контактный 210мм, D-реза до 20мм, P205, Plantic </t>
   </si>
   <si>
     <t>25205-01</t>
   </si>
   <si>
     <t xml:space="preserve">Дождеватель осциллирующий Light, сектор полива до 150 м2, 15 форсунок, 6 bar, Plantic </t>
   </si>
   <si>
     <t>39361-01</t>
   </si>
   <si>
     <t>Лопата штыковая Terra Pro 1122мм, стальной черенок, Plantic</t>
   </si>
   <si>
     <t>11001-01</t>
   </si>
   <si>
     <t xml:space="preserve">Лопата штыковая Дача 1170мм, деревянный черенок, Plantic </t>
@@ -390,56 +384,50 @@
     <t>25208-01</t>
   </si>
   <si>
     <t>Сучкорез плоскостной 665мм, D-реза до 32мм, P301, Plantic</t>
   </si>
   <si>
     <t>35301-01</t>
   </si>
   <si>
     <t>Пила садовая, механизм выдвижного лезвия 100мм PowerCut, Plantic</t>
   </si>
   <si>
     <t>27200-01</t>
   </si>
   <si>
     <t xml:space="preserve">Дождеватель круговой Light, сектор полива до 400 м2, 16 форсунок, 5 bar, Plantic </t>
   </si>
   <si>
     <t xml:space="preserve">39386-01 </t>
   </si>
   <si>
     <t xml:space="preserve">Грабли веерные регулируемые Pro,1730мм, 22 зуба, деревянный черенок, Plantic </t>
   </si>
   <si>
     <t xml:space="preserve">33380-01 </t>
-  </si>
-[...4 lines deleted...]
-    <t>27560-01</t>
   </si>
   <si>
     <t>Ножницы для травы P203, Plantic</t>
   </si>
   <si>
     <t>25203-01</t>
   </si>
   <si>
     <t>Ножницы для живой изгороди Light L73 640мм, Plantic</t>
   </si>
   <si>
     <t>25273-01</t>
   </si>
   <si>
     <t xml:space="preserve">Пистолет-распылитель Light 5 режимов полива, Plantic </t>
   </si>
   <si>
     <t xml:space="preserve">39382-01 </t>
   </si>
   <si>
     <t>Лопата для автомобиля Auto черная 650мм, Plantic</t>
   </si>
   <si>
     <t xml:space="preserve">18001-01 </t>
   </si>
@@ -584,51 +572,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c76e3db9f101f255fb4a262c9b35b21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979325815673ac8c76e3bff2e64af4a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -924,54 +912,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D77"/>
+  <dimension ref="A1:D75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B77" sqref="B77"/>
+      <selection activeCell="B75" sqref="B75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1197,62 +1185,62 @@
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>1789</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>4832</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>2000</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>2764</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>2037</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>1813</v>
       </c>
     </row>
     <row r="33" spans="1:4">
@@ -1285,463 +1273,441 @@
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>2013</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>2180</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>1893</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>6270</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>1582</v>
+        <v>4832</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
-        <v>4832</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>1606</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>1670</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>2764</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>2037</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>1700</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>2844</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>1119</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>1606</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>2652</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>1997</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>1654</v>
+        <v>4832</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>4832</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>1694</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>2181</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>1789</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
-        <v>2181</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>1238</v>
+        <v>847</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
-        <v>847</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>1526</v>
+        <v>4504</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
-        <v>4504</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>2037</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
-        <v>1238</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>1007</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
-        <v>1574</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
-        <v>3659</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
-        <v>2109</v>
+        <v>3938</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
-        <v>3938</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
-        <v>1821</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>903</v>
+        <v>3634</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
-        <v>2349</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
-        <v>3634</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
-        <v>2900</v>
-[...3 lines deleted...]
-      <c r="B73" s="6" t="s">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="B75" s="5" t="s">
         <v>132</v>
-      </c>
-[...20 lines deleted...]
-        <v>136</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>