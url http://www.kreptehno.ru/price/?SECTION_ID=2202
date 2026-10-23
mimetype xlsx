--- v1 (2026-06-24)
+++ v2 (2026-10-23)
@@ -260,50 +260,56 @@
   <si>
     <t>Лопата сварная FINLAND 1557, 85см, автомобильная Центроинструмент</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>Лопата штыковая FINLAND 145 см, удлиненный черенок Центроинструмент</t>
   </si>
   <si>
     <t>1508-Ч</t>
   </si>
   <si>
     <t>Лопата штыковая &amp;quot;КУЗБАСС&amp;quot; 120см 190х300мм, цельнометаллическая, остроконечная ЦИ</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t xml:space="preserve">Лопата совковая FINLAND с глубокими ребрами жесткости, ЦИ </t>
   </si>
   <si>
     <t>1456-Ч</t>
   </si>
   <si>
+    <t xml:space="preserve">Лопата совковая &amp;quot;КУЗБАСС&amp;quot; 120см, цельнометаллическая, ЦИ </t>
+  </si>
+  <si>
+    <t>1448</t>
+  </si>
+  <si>
     <t xml:space="preserve">Лопата штыковая FINLAND 120 см, остроконечная, с ребрами жесткости, ЦИ </t>
   </si>
   <si>
     <t>1464-Ч</t>
   </si>
   <si>
     <t>Лопата штыковая &amp;quot;КУЗБАСС&amp;quot; 120см 230х300мм, цельнометаллическая, с зубьями, ЦИ</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>Лопата совковая Крымская, автомобильная, цельнометаллическая, ЦИ</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>Лопата штыковая FINLAND 130 см, D-образная рукоятка, Центроинструмент</t>
   </si>
   <si>
     <t>2040-Ч</t>
   </si>
   <si>
     <t>Лопата штыковая-облегченная 132см (нерж сталь, алюм. черенок), 1,05кг Центроинструмент</t>
@@ -444,56 +450,50 @@
     <t>0703</t>
   </si>
   <si>
     <t>Пила садовая в ножнах. с каленым зубом, лезвие 330мм, Центроинструмент 0219</t>
   </si>
   <si>
     <t>0219</t>
   </si>
   <si>
     <t>Нож прививочный с прямым лезвием из нерж.стали и язычком для отгиба коры, Finland , Центроинструмент</t>
   </si>
   <si>
     <t>1454*</t>
   </si>
   <si>
     <t xml:space="preserve">Секатор контактный с храповым механизмом 200мм, D-реза до 24мм, FINLAND </t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t xml:space="preserve">Секатор плоскостной кованый 210мм, D-реза до 18мм, изогнутые ручки, ЦИ </t>
   </si>
   <si>
     <t>1246</t>
-  </si>
-[...4 lines deleted...]
-    <t>76417*</t>
   </si>
   <si>
     <t>Секатор плоскостной 200мм, D-реза до 16мм TITANIUM, ЦИ</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>Секатор плоскостной 210мм, D-реза до 30мм, ЦИ</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>Секатор плоскостной 190мм, D-реза до 20мм, ЦИ</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>Секатор плоскостной 200мм, D-реза до 18мм КАРБОН, FINLAND</t>
   </si>
   <si>
     <t>1719</t>
   </si>
@@ -632,51 +632,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f482e5c038cafa766ad2253e30d561.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b402ed769549707ba8a7bfc4002511.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1069,95 +1069,95 @@
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>6440</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>209</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>716</v>
+        <v>736</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>492</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>604</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>813</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>580</v>
+        <v>598</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>448</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>585</v>
       </c>
     </row>
     <row r="20" spans="1:4">
@@ -1206,51 +1206,51 @@
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D26" s="8">
-        <v>823</v>
+        <v>848</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="8">
         <v>778</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="8">
         <v>980</v>
       </c>
     </row>
     <row r="29" spans="1:4">
@@ -1305,62 +1305,62 @@
         <v>50</v>
       </c>
       <c r="D33" s="8">
         <v>5570</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="8">
         <v>1312</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="8">
-        <v>2233</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D36" s="8">
-        <v>833</v>
+        <v>740</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D37" s="8">
         <v>2000</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="8">
         <v>725</v>
       </c>
     </row>
     <row r="39" spans="1:4">
@@ -1464,413 +1464,413 @@
         <v>77</v>
       </c>
       <c r="D48" s="8">
         <v>1830</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D49" s="8">
         <v>1488</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D50" s="8">
-        <v>1453</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D51" s="8">
-        <v>2270</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D52" s="8">
-        <v>1296</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D53" s="8">
-        <v>2610</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D54" s="8">
-        <v>2010</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D55" s="8">
-        <v>2644</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D56" s="8">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="B57" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D57" s="8">
         <v>2160</v>
       </c>
     </row>
-    <row r="57" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="58" spans="1:4">
-      <c r="B58" s="0" t="s">
+      <c r="B58" s="5" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="B59" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="0" t="s">
+      <c r="C59" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D58" s="0" t="s">
+      <c r="D59" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>1742</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D60" s="8">
-        <v>1375</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D61" s="8">
-        <v>1992</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D62" s="8">
-        <v>2050</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D63" s="8">
-        <v>4443</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D64" s="8">
-        <v>2450</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D65" s="8">
-        <v>1899</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D66" s="8">
-        <v>1185</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D67" s="8">
-        <v>1237</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D68" s="8">
-        <v>841</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D69" s="8">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="B70" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D70" s="8">
         <v>1899</v>
       </c>
     </row>
-    <row r="70" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="71" spans="1:4">
-      <c r="B71" s="0" t="s">
+      <c r="B71" s="5" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="B72" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C71" s="0" t="s">
+      <c r="C72" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D71" s="0" t="s">
+      <c r="D72" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>1876</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D73" s="8">
-        <v>1315</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D74" s="8">
-        <v>1500</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D75" s="8">
-        <v>5022</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D76" s="8">
-        <v>4048</v>
+        <v>5022</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D77" s="8">
-        <v>1287</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D78" s="8">
-        <v>1643</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D79" s="8">
-        <v>1667</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D80" s="8">
-        <v>1182</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D81" s="8">
-        <v>673</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D82" s="8">
-        <v>1968</v>
+        <v>673</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D83" s="8">
-        <v>588</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D84" s="8">
-        <v>1509</v>
+        <v>588</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D85" s="8">
         <v>1433</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D86" s="8">
         <v>1593</v>
       </c>
     </row>
     <row r="87" spans="1:4">