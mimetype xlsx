--- v2 (2026-10-23)
+++ v3 (2026-10-23)
@@ -632,51 +632,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b402ed769549707ba8a7bfc4002511.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c699e598b35642e7d48fcd06d268c621.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>