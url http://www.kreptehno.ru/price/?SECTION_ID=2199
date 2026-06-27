--- v0 (2026-04-17)
+++ v1 (2026-06-27)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Лопаты, черенки, лейки, садовый инструмент</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -155,51 +155,51 @@
   <si>
     <t>3340835</t>
   </si>
   <si>
     <t>Совок для золы 150*180*600 мм большой</t>
   </si>
   <si>
     <t>141520</t>
   </si>
   <si>
     <t>Грабли б/ч 12 зубьев, рельсовая сталь</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>Грабли б/ч 16 зубьев, рельсовая сталь</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>Грабли б/ч 14 зубьев, рельсовая сталь</t>
   </si>
   <si>
-    <t>4017</t>
+    <t>4017/66-1-034</t>
   </si>
   <si>
     <t xml:space="preserve">Культиватор &amp;quot;Торнадо&amp;quot; </t>
   </si>
   <si>
     <t>141519</t>
   </si>
   <si>
     <t xml:space="preserve">Культиватор &amp;quot;Торнадико&amp;quot; мини </t>
   </si>
   <si>
     <t>141518</t>
   </si>
   <si>
     <t>Грабли веерные, прутковые 15 зубьев раздвижные оцинк. с металлическим черенком</t>
   </si>
   <si>
     <t>3340836</t>
   </si>
   <si>
     <t>Грабли садово-огородные БРД (малые)</t>
   </si>
   <si>
     <t>0532</t>
   </si>
@@ -305,99 +305,123 @@
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>Совок посадочный металлический с пластиковой ручкой</t>
   </si>
   <si>
     <t>141523</t>
   </si>
   <si>
     <t>Лопата совковая б/ч малыш, квадратная, рельсовая сталь</t>
   </si>
   <si>
     <t>10625</t>
   </si>
   <si>
     <t>Секатор плоскостной 230мм, D-реза до 25мм, крупный зуб</t>
   </si>
   <si>
     <t>0840</t>
   </si>
   <si>
     <t>Грабли веерные Гардения 23 зуба пластиковые, 500мм, б/ч</t>
   </si>
   <si>
-    <t>0740</t>
+    <t>0740/66-1-123</t>
   </si>
   <si>
     <t>Секатор плоскостной 230мм, D-реза до 25мм, малые зубцы</t>
   </si>
   <si>
     <t>0742</t>
   </si>
   <si>
     <t>Грабли ручные с пластиковой ручкой</t>
   </si>
   <si>
     <t>0540</t>
   </si>
   <si>
     <t>Корнеудалитель с пластиковой ручкой</t>
   </si>
   <si>
     <t>0741</t>
   </si>
   <si>
     <t>Грабли ручные 7 зубьев Агроном Премиум</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>Мотыга Садко 230*95мм</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>Тяпка Витязь 200*65мм</t>
   </si>
   <si>
     <t>134682</t>
   </si>
   <si>
     <t>Лопата штыковая автомобильная с металлическим черенком 100см</t>
   </si>
   <si>
     <t>15833</t>
   </si>
   <si>
     <t>Грабли ручные, 5 зубьев, 295мм, пластиковая ручка, FIT</t>
   </si>
   <si>
     <t>77061</t>
+  </si>
+  <si>
+    <t>Черенок Ф38/1200мм для лопат первый сорт</t>
+  </si>
+  <si>
+    <t>8739</t>
+  </si>
+  <si>
+    <t>Лопата совковая б/ч, закаленная сталь 350*230мм, D40мм, (толщина 1,5 мм), ГРЯДКОВО</t>
+  </si>
+  <si>
+    <t>10626</t>
+  </si>
+  <si>
+    <t>Лопата штыковая б/ч, закаленная сталь 375*225мм, D40мм, (толщина 1,5 мм), ГРЯДКОВО</t>
+  </si>
+  <si>
+    <t>10627</t>
+  </si>
+  <si>
+    <t>Лопата штыковая б/ч, закаленная сталь, с ребрами жесткости 375*225мм, D40мм, (толщина 1,5 мм), ГРЯДКОВО</t>
+  </si>
+  <si>
+    <t>10628</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -512,51 +536,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf55f0f2825e0ed96bf682f3cbbe5c21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3930aab80f6eb28fb5a4145de0a8b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -852,54 +876,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D65"/>
+  <dimension ref="A1:D69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B65" sqref="B65"/>
+      <selection activeCell="B69" sqref="B69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -927,73 +951,73 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>141</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>233</v>
+        <v>208</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>293</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>329</v>
       </c>
     </row>
     <row r="16" spans="1:4">
@@ -1004,106 +1028,106 @@
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>210</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>131</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>242</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>382</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>209</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>233</v>
+        <v>218</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>892</v>
       </c>
     </row>
     <row r="26" spans="1:4">
@@ -1125,84 +1149,84 @@
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>252</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>319</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>286</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>1353</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>1076</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>374</v>
+        <v>323</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>477</v>
       </c>
     </row>
     <row r="35" spans="1:4">
@@ -1235,62 +1259,62 @@
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>188</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>294</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>83</v>
+        <v>91</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
-        <v>295</v>
+        <v>255</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>555</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>495</v>
       </c>
     </row>
     <row r="43" spans="1:4">
@@ -1367,95 +1391,95 @@
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>512</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>131</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>287</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>295</v>
+        <v>272</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>281</v>
+        <v>272</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>148</v>
       </c>
     </row>
     <row r="58" spans="1:4">
@@ -1491,53 +1515,97 @@
         <v>311</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>694</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>362</v>
       </c>
     </row>
+    <row r="63" spans="1:4">
+      <c r="B63" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="D63" s="8">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="B64" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D64" s="8">
+        <v>400</v>
+      </c>
+    </row>
     <row r="65" spans="1:4">
-      <c r="B65" s="5" t="s">
-        <v>112</v>
+      <c r="B65" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="D65" s="8">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="B66" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D66" s="8">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="B69" s="5" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>