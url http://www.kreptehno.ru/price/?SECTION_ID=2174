--- v0 (2026-04-14)
+++ v1 (2026-06-27)
@@ -1094,51 +1094,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78be42b62f826c878e62f370f9e96a61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b3f312448bdfaf763b8747ff83cb41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1569,199 +1569,199 @@
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="8">
-        <v>508</v>
+        <v>535</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="8">
-        <v>1180</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="8">
         <v>1035</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="8">
-        <v>777</v>
+        <v>802</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="8">
-        <v>1560</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="8">
-        <v>2445</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="8">
         <v>5525</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="8">
         <v>4250</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="8">
-        <v>6848</v>
+        <v>7410</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D28" s="8">
-        <v>1936</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D29" s="8">
-        <v>2950</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D30" s="8">
-        <v>2417</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D31" s="8">
-        <v>6270</v>
+        <v>6580</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D32" s="8">
         <v>1520</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D33" s="8">
         <v>7514</v>
       </c>
     </row>
     <row r="34" spans="1:4">
@@ -1772,62 +1772,62 @@
         <v>49</v>
       </c>
       <c r="D34" s="8">
         <v>2717</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D35" s="8">
         <v>3062</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D36" s="8">
-        <v>3417</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D37" s="8">
-        <v>9903</v>
+        <v>10710</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D38" s="8">
         <v>4960</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D39" s="8">
         <v>4057</v>
       </c>
     </row>
     <row r="40" spans="1:4">
@@ -1871,106 +1871,106 @@
         <v>67</v>
       </c>
       <c r="D43" s="8">
         <v>5744</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D44" s="8">
         <v>931</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D45" s="8">
-        <v>704</v>
+        <v>760</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D46" s="8">
         <v>2910</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D47" s="8">
-        <v>3440</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D48" s="8">
-        <v>1850</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D49" s="8">
-        <v>2220</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D50" s="8">
-        <v>2390</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D51" s="8">
         <v>5181</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D52" s="8">
         <v>5221</v>
       </c>
     </row>
     <row r="53" spans="1:4">
@@ -1981,139 +1981,139 @@
         <v>87</v>
       </c>
       <c r="D53" s="8">
         <v>4726</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D54" s="8">
         <v>5701</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D55" s="8">
-        <v>4010</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D56" s="8">
         <v>6120</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D57" s="8">
         <v>14251</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D58" s="8">
-        <v>4245</v>
+        <v>4590</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D59" s="8">
         <v>1570</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D60" s="8">
-        <v>2547</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D61" s="8">
-        <v>3554</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D62" s="8">
-        <v>4090</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D63" s="8">
-        <v>2655</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D64" s="8">
         <v>3210</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D65" s="8">
         <v>3713</v>
       </c>
     </row>
     <row r="66" spans="1:4">
@@ -2190,73 +2190,73 @@
         <v>125</v>
       </c>
       <c r="D72" s="8">
         <v>2922</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D73" s="8">
         <v>5110</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D74" s="8">
-        <v>2067</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="8">
         <v>3011</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D76" s="8">
-        <v>6508</v>
+        <v>6340</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D77" s="8">
         <v>4332</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D78" s="8">
         <v>3370</v>
       </c>
     </row>
     <row r="79" spans="1:4">
@@ -2267,51 +2267,51 @@
         <v>139</v>
       </c>
       <c r="D79" s="8">
         <v>2280</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D80" s="8">
         <v>2898</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D81" s="8">
-        <v>3643</v>
+        <v>3940</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D82" s="8">
         <v>4871</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D83" s="8">
         <v>5220</v>
       </c>
     </row>
     <row r="84" spans="1:4">
@@ -3046,51 +3046,51 @@
         <v>6</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="B153" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D153" s="8">
         <v>2156</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="B154" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D154" s="8">
-        <v>2595</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D155" s="8">
         <v>3983</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D156" s="8">
         <v>1520</v>
       </c>
     </row>
     <row r="157" spans="1:4">