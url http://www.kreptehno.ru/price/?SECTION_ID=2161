--- v0 (2026-04-15)
+++ v1 (2026-06-23)
@@ -218,51 +218,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158d4a2dde4c5e69826a57337ca987d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc8e83830315298ad91c908e8f2ede1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -644,62 +644,62 @@
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>523</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>336</v>
+        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>342</v>
+        <v>360</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>