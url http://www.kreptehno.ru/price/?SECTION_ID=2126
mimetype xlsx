--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -572,51 +572,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28035021b66e2187d360f2e1b7bd2c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c593f1b4ada379516f2cd3254749951.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1146,51 +1146,51 @@
         <v>32</v>
       </c>
       <c r="D24" s="8">
         <v>353</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D25" s="8">
         <v>168</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D26" s="8">
-        <v>117</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="8">
         <v>1027</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="8">
         <v>133</v>
       </c>
     </row>
     <row r="29" spans="1:4">
@@ -1223,249 +1223,249 @@
         <v>46</v>
       </c>
       <c r="D31" s="8">
         <v>163</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D32" s="8">
         <v>181</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="8">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="8">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="8">
-        <v>115</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D36" s="8">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D37" s="8">
         <v>284</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="8">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D39" s="8">
         <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D40" s="8">
-        <v>108</v>
+        <v>103</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D41" s="8">
-        <v>367</v>
+        <v>360</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D42" s="8">
-        <v>175</v>
+        <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D43" s="8">
         <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D44" s="8">
         <v>214</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D45" s="8">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D46" s="8">
         <v>253</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D47" s="8">
-        <v>180</v>
+        <v>188</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D48" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D49" s="8">
         <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D50" s="8">
         <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D51" s="8">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D52" s="8">
         <v>1027</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D53" s="8">
         <v>268</v>
       </c>
     </row>
     <row r="54" spans="1:4">
@@ -1487,62 +1487,62 @@
         <v>94</v>
       </c>
       <c r="D55" s="8">
         <v>192</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D56" s="8">
         <v>367</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D57" s="8">
-        <v>203</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D58" s="8">
-        <v>338</v>
+        <v>322</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D59" s="8">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D60" s="8">
         <v>173</v>
       </c>
     </row>
     <row r="61" spans="1:4">
@@ -1569,106 +1569,106 @@
         <v>6</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D64" s="8">
         <v>306</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D65" s="8">
-        <v>804</v>
+        <v>827</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="8">
-        <v>1255</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D67" s="8">
         <v>952</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D68" s="8">
         <v>97</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D69" s="8">
         <v>310</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D70" s="8">
-        <v>237</v>
+        <v>122</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D71" s="8">
         <v>327</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D72" s="8">
         <v>1292</v>
       </c>
     </row>
     <row r="73" spans="1:4">