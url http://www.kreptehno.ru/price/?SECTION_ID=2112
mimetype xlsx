--- v1 (2026-06-25)
+++ v2 (2026-10-23)
@@ -434,51 +434,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db2869cef74f4219262f4b2ec874181.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e365c9f8acbcb05c34c70a471dc29351.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,51 +970,51 @@
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>4489</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>10600</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>7381</v>
+        <v>7240</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>4911</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>7197</v>
       </c>
     </row>
     <row r="25" spans="1:4">
@@ -1080,62 +1080,62 @@
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>3189</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>947</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>1412</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>8397</v>
+        <v>8850</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>1343</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>3035</v>
       </c>
     </row>
     <row r="36" spans="1:4">
@@ -1212,106 +1212,106 @@
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>24019</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>3343</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>4720</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>16255</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>5080</v>
+        <v>5020</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>6530</v>
+        <v>5980</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>10880</v>
+        <v>9710</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>5080</v>
+        <v>4960</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="5" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>