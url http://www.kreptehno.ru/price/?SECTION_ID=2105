--- v0 (2026-04-17)
+++ v1 (2026-06-25)
@@ -1082,51 +1082,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9138bfae153ab93bed0cd8248ce911.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c763f1019a6189c0d0a0c4d673f293c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1497,73 +1497,73 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>148</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>507</v>
+        <v>505</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>159</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>172</v>
       </c>
     </row>
     <row r="16" spans="1:4">
@@ -1585,51 +1585,51 @@
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>446</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>2800</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>7020</v>
+        <v>7017</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>766</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>1530</v>
       </c>
     </row>
     <row r="22" spans="1:4">
@@ -1651,51 +1651,51 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>1111</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>197</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>363</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>369</v>
       </c>
     </row>
     <row r="28" spans="1:4">
@@ -1739,51 +1739,51 @@
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>302</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>4430</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>697</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>976</v>
       </c>
     </row>
     <row r="36" spans="1:4">
@@ -1794,51 +1794,51 @@
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>611</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>533</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>2645</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>252</v>
       </c>
     </row>
     <row r="41" spans="1:4">
@@ -1871,51 +1871,51 @@
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>349</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>580</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>797</v>
+        <v>794</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>103</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>103</v>
       </c>
     </row>
     <row r="48" spans="1:4">
@@ -1970,51 +1970,51 @@
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>1090</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>1349</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>445</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>445</v>
       </c>
     </row>
     <row r="57" spans="1:4">
@@ -2113,51 +2113,51 @@
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>3980</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>445</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
-        <v>1263</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>877</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
         <v>1065</v>
       </c>
     </row>
     <row r="70" spans="1:4">
@@ -2388,51 +2388,51 @@
         <v>167</v>
       </c>
       <c r="D90" s="8">
         <v>2789</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="8">
         <v>2136</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
-        <v>880</v>
+        <v>877</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D93" s="8">
         <v>640</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D94" s="8">
         <v>613</v>
       </c>
     </row>
     <row r="95" spans="1:4">
@@ -2674,172 +2674,172 @@
         <v>219</v>
       </c>
       <c r="D116" s="8">
         <v>417</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D117" s="8">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D118" s="8">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D119" s="8">
         <v>403</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D120" s="8">
-        <v>550</v>
+        <v>548</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D121" s="8">
         <v>1008</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D122" s="8">
         <v>435</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D123" s="8">
         <v>260</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D124" s="8">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D125" s="8">
         <v>523</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D126" s="8">
         <v>404</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D127" s="8">
-        <v>1282</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D128" s="8">
         <v>905</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D129" s="8">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D130" s="8">
         <v>1785</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D131" s="8">
         <v>804</v>
       </c>
     </row>
     <row r="132" spans="1:4">
@@ -2850,304 +2850,304 @@
         <v>251</v>
       </c>
       <c r="D132" s="8">
         <v>2963</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D133" s="8">
         <v>2194</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D134" s="8">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D135" s="8">
         <v>2299</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D136" s="8">
         <v>1435</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D137" s="8">
         <v>1783</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D138" s="8">
-        <v>436</v>
+        <v>462</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D139" s="8">
-        <v>759</v>
+        <v>700</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D140" s="8">
-        <v>1783</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D141" s="8">
         <v>2299</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D142" s="8">
-        <v>3103</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D143" s="8">
-        <v>3903</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D144" s="8">
-        <v>3103</v>
+        <v>2859</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D145" s="8">
-        <v>3903</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D146" s="8">
-        <v>2575</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D147" s="8">
-        <v>2575</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D148" s="8">
-        <v>759</v>
+        <v>700</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D149" s="8">
-        <v>1263</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D150" s="8">
-        <v>1263</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D151" s="8">
-        <v>792</v>
+        <v>730</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D152" s="8">
-        <v>991</v>
+        <v>914</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="B153" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D153" s="8">
-        <v>764</v>
+        <v>762</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="B154" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D154" s="8">
         <v>1043</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6" t="s">
         <v>296</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D155" s="8">
         <v>627</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D156" s="8">
         <v>1065</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D157" s="8">
-        <v>1641</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="5" t="s">
         <v>302</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>