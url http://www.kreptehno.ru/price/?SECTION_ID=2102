--- v1 (2026-06-24)
+++ v2 (2026-10-23)
@@ -62,51 +62,51 @@
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Скребок для уборки снега с крыши 400*150, ПЛАСТИК, без телескопического черенка</t>
   </si>
   <si>
     <t>11634</t>
   </si>
   <si>
     <t>Ледоруб-топор с деревянной ручкой КАМЫШ 145*130*4*1400мм</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>Лопата снеговая &amp;quot;САХАРА&amp;quot; с деревянным черенком 49см*38см</t>
   </si>
   <si>
     <t>0364Ч</t>
   </si>
   <si>
-    <t xml:space="preserve">Лопата снеговая алюминиевая РЫДЛЕВКА с черенком 37см*33см </t>
+    <t xml:space="preserve">Лопата снеговая стальная РЫДЛЕВКА с черенком 37см*33см </t>
   </si>
   <si>
     <t>2263Ч</t>
   </si>
   <si>
     <t>Лопата снеговая &amp;quot;FINLAND&amp;quot; с деревянным черенком 49см*41см</t>
   </si>
   <si>
     <t xml:space="preserve">1023Ч </t>
   </si>
   <si>
     <t>Лопата снеговая &amp;quot;FINLAND&amp;quot; с деревянным черенком 41см*41см</t>
   </si>
   <si>
     <t>1243Ч</t>
   </si>
   <si>
     <t>Лопата снеговая автомобильная 29см*32см, с телескопическим алюминиевым черенком 80см/96см</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>Лопата снеговая &amp;quot;ФЕЛИЧИТА&amp;quot; с деревянным черенком синяя 41см*39см</t>
   </si>
@@ -128,57 +128,57 @@
   <si>
     <t>Скрепер для снега металлический, каркасный большой 80см*54см</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t xml:space="preserve">Ледоруб-топор с стальной ручкой D-25мм, длина 1375мм, лезвие 150мм, толщина 5мм, ЦИ </t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>Скрепер для снега &amp;quot;FINLAND&amp;quot; 70см*54см, металлическая ручка</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>Скребок для уборки снега с крыши 630*150*6300мм, С ТКАНЬЮ, сборно-составная ручка</t>
   </si>
   <si>
     <t>11646</t>
   </si>
   <si>
-    <t>Скребок для уборки снега с крыши 630*150*6300мм, АЛЮМИНИЕВАЯ насадка</t>
+    <t>Скребок для уборки снега с крыши 630*150*6300мм, АЛЮМИНИЕВАЯ  телескопическая ручка</t>
   </si>
   <si>
     <t>10645</t>
   </si>
   <si>
-    <t>Скребок для уборки снега с крыши 400*150*6400мм, ПЛАСТИКОВАЯ насадка</t>
+    <t>Скребок для уборки снега с крыши 400*150*6400мм, ПЛАСТИКОВАЯ телескопическая ручка</t>
   </si>
   <si>
     <t>10646</t>
   </si>
   <si>
     <t>Скребок для уборки снега с крыши 630*150, АЛЮМИНИЙ, без телескопического черенка</t>
   </si>
   <si>
     <t>11635</t>
   </si>
   <si>
     <t xml:space="preserve">Лопата снеговая алюминиевая &amp;quot;FINLAND&amp;quot; 43см*35см </t>
   </si>
   <si>
     <t>1841Ч</t>
   </si>
   <si>
     <t>Скрепер для снега на колесах &amp;quot;FINLAND&amp;quot; 83см*68см, алюминиевая ручка</t>
   </si>
   <si>
     <t>1714Ч</t>
   </si>
   <si>
     <t>Лопата снеговая &amp;quot;FINLAND&amp;quot; с деревянным черенком 50см*39см, ковш с высокими бортами 8см</t>
   </si>
@@ -470,51 +470,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44d6fbbf682401165e736bf62670dd1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf8c51fc662d69061224b07d21b38d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>