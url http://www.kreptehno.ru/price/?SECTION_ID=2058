--- v0 (2026-04-17)
+++ v1 (2026-06-27)
@@ -932,51 +932,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b25719e532ed53fa4b94bb5559bf81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a938c61a2ca9aa08897e0fc962118c41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1968,51 +1968,51 @@
         <v>116</v>
       </c>
       <c r="D66" s="8">
         <v>677</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="8">
         <v>12138</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D68" s="8">
-        <v>4740</v>
+        <v>4314</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>123</v>
       </c>
@@ -2149,51 +2149,51 @@
         <v>147</v>
       </c>
       <c r="D83" s="8">
         <v>505</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D84" s="8">
         <v>1217</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D85" s="8">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D86" s="8">
         <v>548</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D87" s="8">
         <v>923</v>
       </c>
     </row>
     <row r="88" spans="1:4">
@@ -2380,51 +2380,51 @@
         <v>189</v>
       </c>
       <c r="D104" s="8">
         <v>1098</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D105" s="8">
         <v>1133</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D106" s="8">
-        <v>437</v>
+        <v>428</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D107" s="8">
         <v>327</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D108" s="8">
         <v>409</v>
       </c>
     </row>
     <row r="109" spans="1:4">
@@ -2479,128 +2479,128 @@
         <v>207</v>
       </c>
       <c r="D113" s="8">
         <v>327</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D114" s="8">
         <v>524</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D115" s="8">
-        <v>655</v>
+        <v>674</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D116" s="8">
         <v>556</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D117" s="8">
         <v>523</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D118" s="8">
         <v>1002</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D119" s="8">
-        <v>293</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="8">
-        <v>822</v>
+        <v>806</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="8">
-        <v>373</v>
+        <v>366</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="8">
-        <v>373</v>
+        <v>348</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="8">
         <v>2168</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D124" s="8">
         <v>2168</v>
       </c>
     </row>
     <row r="125" spans="1:4">