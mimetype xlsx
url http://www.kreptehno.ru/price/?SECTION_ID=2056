--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -287,51 +287,51 @@
   <si>
     <t>CS-12.11.15/644-061</t>
   </si>
   <si>
     <t>Головка торцевая 21мм шестигранная 1/2&amp;quot; удлиненная (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-12.11.21/644-115</t>
   </si>
   <si>
     <t>Головка торцевая 13мм шестигранная 1/4&amp;quot; удлиненная, (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-14.11.13/643-972/52081</t>
   </si>
   <si>
     <t>Головка торцевая 14мм шестигранная 1/4&amp;quot; удлиненная, (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-14.11.14/643-989/55422</t>
   </si>
   <si>
     <t>Головка торцевая 16мм шестигранная 1/2&amp;quot;, (СтанкоИмпорт)</t>
   </si>
   <si>
-    <t>CS-12.10.16</t>
+    <t>CS-12.10.16/643-095</t>
   </si>
   <si>
     <t>Головка торцевая 32мм шестигранная 1/2&amp;quot; удлиненная (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-12.11.32-6/644-160</t>
   </si>
   <si>
     <t>Головка торцевая 10мм шестигранная 1/4&amp;quot; удлиненная, (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-14.11.10/643-941/52078</t>
   </si>
   <si>
     <t xml:space="preserve">Головка торцевая 15мм шестигранная 1/2&amp;quot;, (HANS) </t>
   </si>
   <si>
     <t>4400М15</t>
   </si>
   <si>
     <t xml:space="preserve">Головка торцевая 13мм шестигранная 1/4&amp;quot;, (HANS) </t>
   </si>
   <si>
     <t>2400M13</t>
   </si>
@@ -590,51 +590,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c425f9c04941908a31e40e6299898ac1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead68e380e99f121ed5dbcbda1f3d361.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1104,95 +1104,95 @@
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>256</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>164</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>87</v>
+        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>115</v>
+        <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>224</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:4">
@@ -1269,73 +1269,73 @@
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>274</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>288</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>368</v>
+        <v>317</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>572</v>
+        <v>597</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>311</v>
+        <v>292</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>138</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>183</v>
       </c>
     </row>
     <row r="40" spans="1:4">
@@ -1368,73 +1368,73 @@
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>2204</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>1290</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>205</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>116</v>
+        <v>79</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>327</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>343</v>
       </c>
     </row>
     <row r="49" spans="1:4">
@@ -1445,51 +1445,51 @@
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>164</v>
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>511</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>91</v>
       </c>
     </row>
     <row r="54" spans="1:4">
@@ -1709,51 +1709,51 @@
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>244</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
         <v>98</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>596</v>
+        <v>604</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="5" t="s">
         <v>138</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>