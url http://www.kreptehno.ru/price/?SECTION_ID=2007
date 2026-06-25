--- v0 (2026-04-15)
+++ v1 (2026-06-25)
@@ -530,51 +530,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c827c3d0fdc39354edfcfe27bee89bb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09ca88407de7f0708a8cbcd99677bb1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -956,51 +956,51 @@
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>364</v>
+        <v>381</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:4">
@@ -1088,51 +1088,51 @@
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="27" spans="1:4">
@@ -1209,62 +1209,62 @@
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>1.8</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>5.6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>15.4</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>15.7</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>15.7</v>
       </c>
     </row>
     <row r="39" spans="1:4">
@@ -1308,62 +1308,62 @@
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>2580</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>5.5</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>5</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>1.3</v>
       </c>
     </row>
     <row r="48" spans="1:4">
@@ -1495,51 +1495,51 @@
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>194.4</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>1.9</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>3.3</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>5.7</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="64" spans="1:4">