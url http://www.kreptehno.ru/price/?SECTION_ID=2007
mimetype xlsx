--- v1 (2026-06-25)
+++ v2 (2026-06-26)
@@ -530,51 +530,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09ca88407de7f0708a8cbcd99677bb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f0f0732721eb5056bdcf55eb6787b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>