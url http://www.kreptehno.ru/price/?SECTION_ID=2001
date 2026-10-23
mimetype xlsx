--- v1 (2026-06-27)
+++ v2 (2026-10-23)
@@ -701,51 +701,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b63ede1e005feaca3d93112c5a1d651.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becea95944ad36295bb0695a254240b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1204,51 +1204,51 @@
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>1132</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>3162</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>2298</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>1301</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>1733</v>
       </c>
     </row>
     <row r="22" spans="1:4">
@@ -1270,51 +1270,51 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>2045</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>557</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>362</v>
+        <v>594</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>812</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:4">
@@ -1369,62 +1369,62 @@
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>1429</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>2353</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>291</v>
+        <v>137</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>1570</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>343</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>3765</v>
       </c>
     </row>
     <row r="38" spans="1:4">
@@ -1688,51 +1688,51 @@
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>1527</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>2714</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>1585</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>2433</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>3083</v>
       </c>
     </row>
     <row r="66" spans="1:4">
@@ -1754,51 +1754,51 @@
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>762</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>1479</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>4323</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>1173</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>627</v>
       </c>
     </row>
     <row r="72" spans="1:4">
@@ -1820,51 +1820,51 @@
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>320</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
         <v>1530</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>570</v>
+        <v>559</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>140</v>
       </c>
@@ -1902,51 +1902,51 @@
         <v>146</v>
       </c>
       <c r="D81" s="8">
         <v>2110</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D82" s="8">
         <v>195</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D83" s="8">
-        <v>2885</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D84" s="8">
         <v>5491</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>6</v>
       </c>