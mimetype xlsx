--- v0 (2026-04-14)
+++ v1 (2026-06-27)
@@ -83,51 +83,51 @@
   <si>
     <t>224543-0</t>
   </si>
   <si>
     <t>Смазка для редуктора перфоратора 30гр, МАКIТА</t>
   </si>
   <si>
     <t>P-08361</t>
   </si>
   <si>
     <t>Патрон быстрозажимной 10мм 1/4&amp;quot;х6мм с адаптером MAKITA</t>
   </si>
   <si>
     <t>P-04379</t>
   </si>
   <si>
     <t xml:space="preserve">Боковая ручка 36 для УШМ 180/230 мм MAKITA </t>
   </si>
   <si>
     <t>152539-0</t>
   </si>
   <si>
     <t xml:space="preserve">Кожух защитный диска УШМ 230мм (GA9020, GA9030, GA9040, 9069), MAKITA </t>
   </si>
   <si>
-    <t>154672-4</t>
+    <t>154672-4/122891-0</t>
   </si>
   <si>
     <t>Подошва мягкая 150мм для эксцентр.шлифмашин BO6030,6040 MAKITA</t>
   </si>
   <si>
     <t>A-87812</t>
   </si>
   <si>
     <t xml:space="preserve">Подошва 123 для эксцентр. шлифмашин ВО5010/5020, MAKITA </t>
   </si>
   <si>
     <t>743081-8</t>
   </si>
   <si>
     <t>Шина со звездочкой 1.3 мм, 3/8&amp;quot;, 14&amp;quot; 35 см для цепных пил UC3530, DCS330, TH3400, TH3410, TH3500, 4610 MAKITA</t>
   </si>
   <si>
     <t>165201-8/442035661</t>
   </si>
   <si>
     <t xml:space="preserve">Кейс для ушм d115-d125 MAKITA </t>
   </si>
   <si>
     <t>824736-5</t>
   </si>
@@ -701,51 +701,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863c4e05bf51f3ea5f49e4d0365da941.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b63ede1e005feaca3d93112c5a1d651.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1127,106 +1127,106 @@
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>257</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>946</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>165</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>2264</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>816</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>3162</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>2298</v>
       </c>
     </row>
     <row r="20" spans="1:4">
@@ -1303,51 +1303,51 @@
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>812</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>351</v>
+        <v>420</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>236</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>1733</v>
       </c>
     </row>
     <row r="31" spans="1:4">
@@ -1380,51 +1380,51 @@
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>2353</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>291</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>2255</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>343</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>3765</v>
       </c>
     </row>
     <row r="38" spans="1:4">
@@ -1523,51 +1523,51 @@
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>1070</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>1566</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>624</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>514</v>
       </c>
     </row>
     <row r="51" spans="1:4">
@@ -1869,51 +1869,51 @@
         <v>140</v>
       </c>
       <c r="D78" s="8">
         <v>2110</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D79" s="8">
         <v>9068</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D80" s="8">
-        <v>3471</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D81" s="8">
         <v>2110</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D82" s="8">
         <v>195</v>
       </c>
     </row>
     <row r="83" spans="1:4">
@@ -1940,73 +1940,73 @@
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D87" s="8">
-        <v>613</v>
+        <v>624</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D88" s="8">
         <v>408</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D89" s="8">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D90" s="8">
         <v>408</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D91" s="8">
         <v>408</v>
       </c>
     </row>
     <row r="92" spans="1:4">
@@ -2055,51 +2055,51 @@
         <v>170</v>
       </c>
       <c r="D96" s="8">
         <v>1666</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D97" s="8">
         <v>1432</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D98" s="8">
-        <v>1124</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="5" t="s">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>