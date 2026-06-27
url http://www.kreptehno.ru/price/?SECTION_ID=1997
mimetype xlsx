--- v0 (2026-04-14)
+++ v1 (2026-06-27)
@@ -1022,51 +1022,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fab5743a3574d1708b51203b47d6c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b69e71b8c21dff1c2d12a300f87ed91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1514,51 +1514,51 @@
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>343</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>193</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>368</v>
+        <v>412</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>892</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>2826</v>
       </c>
     </row>
     <row r="21" spans="1:4">
@@ -2042,84 +2042,84 @@
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>1331</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>374</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
-        <v>191</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
-        <v>892</v>
+        <v>909</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>360</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>206</v>
+        <v>223</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>1319</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>875</v>
       </c>
     </row>
     <row r="72" spans="1:4">
@@ -2262,51 +2262,51 @@
         <v>155</v>
       </c>
       <c r="D84" s="8">
         <v>2187</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D85" s="8">
         <v>181</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D86" s="8">
-        <v>515</v>
+        <v>549</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D87" s="8">
         <v>3043</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D88" s="8">
         <v>772</v>
       </c>
     </row>
     <row r="89" spans="1:4">
@@ -2416,51 +2416,51 @@
         <v>183</v>
       </c>
       <c r="D98" s="8">
         <v>859</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D99" s="8">
         <v>381</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D100" s="8">
-        <v>472</v>
+        <v>515</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D101" s="8">
         <v>799</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D102" s="8">
         <v>600</v>
       </c>
     </row>
     <row r="103" spans="1:4">
@@ -2493,51 +2493,51 @@
         <v>197</v>
       </c>
       <c r="D105" s="8">
         <v>682</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D106" s="8">
         <v>219</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D107" s="8">
-        <v>262</v>
+        <v>283</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D108" s="8">
         <v>232</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D109" s="8">
         <v>219</v>
       </c>
     </row>
     <row r="110" spans="1:4">
@@ -2691,51 +2691,51 @@
         <v>233</v>
       </c>
       <c r="D123" s="8">
         <v>612</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D124" s="8">
         <v>2377</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D125" s="8">
-        <v>240</v>
+        <v>249</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D126" s="8">
         <v>1234</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D127" s="8">
         <v>1426</v>
       </c>
     </row>
     <row r="128" spans="1:4">
@@ -2757,51 +2757,51 @@
         <v>245</v>
       </c>
       <c r="D129" s="8">
         <v>104</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D130" s="8">
         <v>180</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D131" s="8">
-        <v>333</v>
+        <v>326</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D132" s="8">
         <v>761</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D133" s="8">
         <v>704</v>
       </c>
     </row>
     <row r="134" spans="1:4">