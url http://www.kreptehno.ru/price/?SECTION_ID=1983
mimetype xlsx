--- v1 (2026-06-24)
+++ v2 (2026-10-24)
@@ -59,51 +59,51 @@
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Набор сверл по металлу №46, 6шт (D3.0-6.0мм) ВИ</t>
   </si>
   <si>
     <t>НС46/5509155</t>
   </si>
   <si>
     <t>Набор сверл по металлу №1, 12шт (D3.0-8.0мм) ВИ</t>
   </si>
   <si>
     <t>НС1/5503065</t>
   </si>
   <si>
     <t>Набор сверл по металлу №2 ,10шт (D3.0-5.0мм) ВИ</t>
   </si>
   <si>
-    <t>НС2</t>
+    <t>НС2/5509154</t>
   </si>
   <si>
     <t>Сверло по металлу 7,0*109/69 мм Р9 /Туламаш/</t>
   </si>
   <si>
     <t>7,0/41337</t>
   </si>
   <si>
     <t>Набор сверл по металлу №3, 13шт (D3.0-10.0мм) ВИ</t>
   </si>
   <si>
     <t>НС3/5503067</t>
   </si>
   <si>
     <t xml:space="preserve">Сверло по металлу 3,3*106/69 мм длин, кл. А1 Р9. н/тит /Туламаш/ </t>
   </si>
   <si>
     <t>3,3/55273д</t>
   </si>
   <si>
     <t>Сверло конический хвостовик 18*228/130 мм Р6М5, конус№2/Туламаш/</t>
   </si>
   <si>
     <t>18/59105</t>
   </si>
@@ -1286,51 +1286,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9da1a106a269eb6363cae4043cff81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1bd309d7c4d44e8f7955698c5e4611.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1723,51 +1723,51 @@
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>580</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>596</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>502</v>
+        <v>492</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>132</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>792</v>
       </c>
     </row>
     <row r="16" spans="1:4">
@@ -1822,51 +1822,51 @@
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>144</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>285</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>124</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>168</v>
       </c>
     </row>
     <row r="25" spans="1:4">
@@ -1998,51 +1998,51 @@
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>91</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>653</v>
       </c>
     </row>
     <row r="41" spans="1:4">
@@ -2229,51 +2229,51 @@
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>873</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>870</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>1610</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>37</v>
       </c>
     </row>
     <row r="62" spans="1:4">
@@ -2394,106 +2394,106 @@
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>1013</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>506</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>819</v>
+        <v>817</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>955</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>527</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
         <v>237</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
-        <v>19.1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>42</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>405</v>
       </c>
     </row>
     <row r="82" spans="1:4">
@@ -2647,95 +2647,95 @@
         <v>177</v>
       </c>
       <c r="D95" s="8">
         <v>407</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D96" s="8">
         <v>562</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D97" s="8">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D98" s="8">
         <v>646</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D99" s="8">
         <v>898</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D100" s="8">
         <v>471</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D101" s="8">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D102" s="8">
         <v>751</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D103" s="8">
         <v>801</v>
       </c>
     </row>
     <row r="104" spans="1:4">
@@ -2801,62 +2801,62 @@
         <v>205</v>
       </c>
       <c r="D109" s="8">
         <v>844</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D110" s="8">
         <v>782</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D111" s="8">
-        <v>1849</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D112" s="8">
-        <v>2465</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D113" s="8">
         <v>853</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D114" s="8">
         <v>1114</v>
       </c>
     </row>
     <row r="115" spans="1:4">
@@ -2878,51 +2878,51 @@
         <v>219</v>
       </c>
       <c r="D116" s="8">
         <v>594</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D117" s="8">
         <v>1647</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D118" s="8">
-        <v>1987</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D119" s="8">
         <v>726</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D120" s="8">
         <v>621</v>
       </c>
     </row>
     <row r="121" spans="1:4">
@@ -2933,51 +2933,51 @@
         <v>229</v>
       </c>
       <c r="D121" s="8">
         <v>564</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D122" s="8">
         <v>3090</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D123" s="8">
-        <v>1490</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D124" s="8">
         <v>732</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D125" s="8">
         <v>2401</v>
       </c>
     </row>
     <row r="126" spans="1:4">
@@ -3186,95 +3186,95 @@
         <v>275</v>
       </c>
       <c r="D144" s="8">
         <v>37</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D145" s="8">
         <v>2346</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D146" s="8">
-        <v>366</v>
+        <v>458</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D147" s="8">
         <v>409</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D148" s="8">
         <v>1321</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D149" s="8">
         <v>132</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D150" s="8">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D151" s="8">
         <v>37</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D152" s="8">
         <v>187</v>
       </c>
     </row>
     <row r="153" spans="1:4">
@@ -3659,51 +3659,51 @@
         <v>361</v>
       </c>
       <c r="D187" s="8">
         <v>37</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D188" s="8">
         <v>37</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D189" s="8">
-        <v>700</v>
+        <v>686</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D190" s="8">
         <v>433</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="B191" s="6" t="s">
         <v>368</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D191" s="8">
         <v>966</v>
       </c>
     </row>
     <row r="194" spans="1:4">