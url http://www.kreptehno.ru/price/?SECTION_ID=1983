--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1286,51 +1286,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc9e7b4ba6266e0e384e4ac5cc33781.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9da1a106a269eb6363cae4043cff81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1701,84 +1701,84 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>553</v>
+        <v>580</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>596</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>502</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>792</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:4">
@@ -1811,51 +1811,51 @@
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>144</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>323</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>124</v>
       </c>
     </row>
     <row r="24" spans="1:4">
@@ -2031,51 +2031,51 @@
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>653</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>1118</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>1455</v>
       </c>
     </row>
     <row r="44" spans="1:4">
@@ -2218,51 +2218,51 @@
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>254</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>873</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
-        <v>873</v>
+        <v>870</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>1610</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:4">
@@ -2438,51 +2438,51 @@
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>955</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>527</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>19.1</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>42</v>
       </c>
     </row>
     <row r="81" spans="1:4">
@@ -2581,150 +2581,150 @@
         <v>165</v>
       </c>
       <c r="D89" s="8">
         <v>110</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D90" s="8">
         <v>110</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="8">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
         <v>542</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D93" s="8">
         <v>597</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D94" s="8">
         <v>195</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D95" s="8">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D96" s="8">
-        <v>564</v>
+        <v>562</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D97" s="8">
         <v>122</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D98" s="8">
         <v>646</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D99" s="8">
-        <v>901</v>
+        <v>898</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D100" s="8">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D101" s="8">
         <v>547</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D102" s="8">
         <v>751</v>
       </c>
     </row>
     <row r="103" spans="1:4">
@@ -2735,95 +2735,95 @@
         <v>193</v>
       </c>
       <c r="D103" s="8">
         <v>801</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D104" s="8">
         <v>53</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D105" s="8">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D106" s="8">
         <v>933</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D107" s="8">
         <v>1540</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D108" s="8">
-        <v>2249</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D109" s="8">
-        <v>847</v>
+        <v>844</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D110" s="8">
         <v>782</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D111" s="8">
         <v>1849</v>
       </c>
     </row>
     <row r="112" spans="1:4">
@@ -2944,73 +2944,73 @@
         <v>231</v>
       </c>
       <c r="D122" s="8">
         <v>3090</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D123" s="8">
         <v>1490</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D124" s="8">
-        <v>735</v>
+        <v>732</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D125" s="8">
         <v>2401</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D126" s="8">
-        <v>1588</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D127" s="8">
         <v>1647</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D128" s="8">
         <v>2692</v>
       </c>
     </row>
     <row r="129" spans="1:4">