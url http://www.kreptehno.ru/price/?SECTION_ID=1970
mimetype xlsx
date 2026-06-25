--- v0 (2026-04-14)
+++ v1 (2026-06-25)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1481">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1514">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Сверла/Сверло по бетону KEIL, Wkret-Met, Практика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -4034,305 +4034,323 @@
   <si>
     <t>307 500 113</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  7,7*117мм HSS-Е DIN338 кобальтовое, KEIL /Германия/</t>
   </si>
   <si>
     <t>307 000 770</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,3*65мм HSS-Е DIN338 кобальтовое, KEIL /Германия/</t>
   </si>
   <si>
     <t>307 000 330</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,7*101мм HSS-Е DIN338 кобальтовое, KEIL /Германия/</t>
   </si>
   <si>
     <t>307 000 670</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,2*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204051</t>
+    <t>30204051/501866</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 12,5*151мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204124</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  1,5*40мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204014</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,0*93мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204059</t>
+    <t>30204059/501927</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,5*101мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204064</t>
+    <t>30204064/501972</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,7*101мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204066</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,9*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204048</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,3*101мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204062</t>
+    <t>30204062/501958</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,2*65мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204031</t>
+    <t>30204031/501668</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,1*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204050</t>
+    <t>30204050/501859</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  1,0*34мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204009</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  8,5*117мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204084</t>
+    <t>30204084/30203092</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  9,0*125мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204089</t>
+    <t>30204089/502221</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,3*65мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204032</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 10,2*133мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204101</t>
   </si>
   <si>
     <t>Набор сверл по металлу 10шт.(1,0-10мм) HSS-Е DIN338 кобальтовые, пласт. коробка</t>
   </si>
   <si>
     <t>180201016</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,8*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204047</t>
+    <t>30204047/501828</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  8,0*117мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204079</t>
+    <t>30204079/502122</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  1,7*43мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204016</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,0*66мм для высверливания сварочных точек HSS-Е DIN1897 кобальтовое</t>
   </si>
   <si>
     <t>30204625</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 10,0*88мм для высверливания сварочных точек HSS-Е DIN1897 кобальтовое</t>
   </si>
   <si>
     <t>30204632/30204639**</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  8,0*80мм для высверливания сварочных точек HSS-Е DIN1897 кобальтовое</t>
   </si>
   <si>
     <t>30204628/30204638</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,0*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204049</t>
+    <t>30204049/501842</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,2*75мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204041</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,5*80мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204044</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 13,0*151мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204129</t>
+    <t>30204129/502344</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 12,0*151мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204119/30203127</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,0*61мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204029</t>
+    <t>30204029/501644</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 11,5*142мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204114</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  2,5*57мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204024</t>
+    <t>30204024/501590</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  7,0*109мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204069</t>
+    <t>30204069/502023</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 10,0*133мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204099</t>
+    <t>30204099/502283</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  2,0*49мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204019</t>
+    <t>30204019/501545</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 11,0*142мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204109</t>
+    <t>30204109/502313</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 10,5*133мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204104</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,0*75мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204039</t>
+    <t>30204039/501743</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,1*65мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204030</t>
+    <t>30204030/501651</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,8*93мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204057</t>
+    <t>30204057/501903</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  9,5*125мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204094</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,5*93мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204054</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,5*70мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204034</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  9,9*125мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204098</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  1,6*43мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204015</t>
   </si>
   <si>
+    <t>Сверло по металлу и нерж. стали  2,5*57мм HSS-Е DIN338 кобальтовое (блистер 2 шт)</t>
+  </si>
+  <si>
+    <t>30203032**</t>
+  </si>
+  <si>
+    <t>Сверло по металлу и нерж. стали  3,0*61мм HSS-Е DIN338 кобальтовое (блистер 2 шт)</t>
+  </si>
+  <si>
+    <t>30203037**</t>
+  </si>
+  <si>
+    <t>Сверло по металлу и нерж. стали  7,5*109мм HSS-Е DIN338 кобальтовое</t>
+  </si>
+  <si>
+    <t>30204074/502078</t>
+  </si>
+  <si>
     <t xml:space="preserve">Сверла/Сверло по натуральному камню, граниту </t>
   </si>
   <si>
     <t>Сверло по натуральному камню, граниту 8,0x75x120 mm  HARDTEC, KEIL</t>
   </si>
   <si>
     <t>168 000 080</t>
   </si>
   <si>
     <t xml:space="preserve">Сверла/Сверло по стеклу и кафелю </t>
   </si>
   <si>
     <t>Балеринка-Сверло кольцевое по кафелю 40-100мм, TOPEX</t>
   </si>
   <si>
     <t>16B451</t>
   </si>
   <si>
     <t xml:space="preserve">Сверло по стеклу и керамике  4,0*70  2 реж. лепестка, 6-гран. хвостовик, HARDCORE </t>
   </si>
   <si>
     <t>150004</t>
   </si>
   <si>
     <t xml:space="preserve">Сверло по стеклу и керамике  5,0*70  2 реж. лепестка, 6-гран. хвостовик, HARDCORE </t>
@@ -4458,50 +4476,131 @@
     <t>119 000 100</t>
   </si>
   <si>
     <t>Сверло универсальное 8,0*200*135 ударное ц/х, GOLDCRAFT KEIL</t>
   </si>
   <si>
     <t>219 000 080</t>
   </si>
   <si>
     <t>Сверло универсальное 6,0*150*110 ударное ц/х, GOLDCRAFT KEIL</t>
   </si>
   <si>
     <t>219 000 060</t>
   </si>
   <si>
     <t>Сверло универсальное 8,0*120*80 ударное ц/х, GOLDCRAFT KEIL</t>
   </si>
   <si>
     <t>119 000 080</t>
   </si>
   <si>
     <t>Сверло универсальное 5,0*150*110 ударное ц/х, GOLDCRAFT KEIL</t>
   </si>
   <si>
     <t>219 000 050</t>
+  </si>
+  <si>
+    <t>Сверла/Сверло по металлу шлифованное, центровочный наконечник, HSS Р6М5, FIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сверло по металлу  3,0*61мм HSS Р6М5 шлифованное, центровочный наконечник, FIT </t>
+  </si>
+  <si>
+    <t>33831</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сверло по металлу  3,2*65мм HSS Р6М5 шлифованное, центровочный наконечник, FIT </t>
+  </si>
+  <si>
+    <t>33832</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сверло по металлу  3,5*70мм HSS Р6М5 шлифованное, центровочный наконечник, FIT </t>
+  </si>
+  <si>
+    <t>33834</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сверло по металлу  4,0*75мм HSS Р6М5 шлифованное, центровочный наконечник, FIT </t>
+  </si>
+  <si>
+    <t>33835</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сверло по металлу  4,5*80мм HSS Р6М5 шлифованное, центровочный наконечник, FIT </t>
+  </si>
+  <si>
+    <t>33837</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сверло по металлу  5,0*86мм HSS Р6М5 шлифованное, центровочный наконечник, FIT </t>
+  </si>
+  <si>
+    <t>33839</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сверло по металлу  5,5*93мм HSS Р6М5 шлифованное, центровочный наконечник, FIT </t>
+  </si>
+  <si>
+    <t>33840</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сверло по металлу  6,0*93мм HSS Р6М5 шлифованное, центровочный наконечник, FIT </t>
+  </si>
+  <si>
+    <t>33841</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сверло по металлу  6,5*101мм HSS Р6М5 шлифованное, центровочный наконечник, FIT </t>
+  </si>
+  <si>
+    <t>33842</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сверло по металлу  7,0*109мм HSS Р6М5 шлифованное, центровочный наконечник, FIT </t>
+  </si>
+  <si>
+    <t>33843</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сверло по металлу  8,0*117мм HSS Р6М5 шлифованное, центровочный наконечник, FIT </t>
+  </si>
+  <si>
+    <t>33844</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сверло по металлу  10,0*133мм HSS Р6М5 шлифованное, центровочный наконечник, FIT </t>
+  </si>
+  <si>
+    <t>33846</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сверло по металлу  12,0*151мм HSS Р6М5 шлифованное, центровочный наконечник, FIT </t>
+  </si>
+  <si>
+    <t>33848</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -4616,51 +4715,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8d7a0c60a7eecc8c18a5ecdd533391.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19690ab894ee78bed49eb15d0aa55351.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4956,54 +5055,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D785"/>
+  <dimension ref="A1:D803"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B785" sqref="B785"/>
+      <selection activeCell="B803" sqref="B803"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -5130,84 +5229,84 @@
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>238</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>923</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>102</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>161</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>253</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>306</v>
       </c>
     </row>
     <row r="26" spans="1:4">
@@ -5229,84 +5328,84 @@
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>224</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>205</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>107</v>
       </c>
     </row>
     <row r="35" spans="1:4">
@@ -5673,51 +5772,51 @@
         <v>116</v>
       </c>
       <c r="D69" s="8">
         <v>89</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D70" s="8">
         <v>96</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D71" s="8">
-        <v>125</v>
+        <v>122</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D72" s="8">
         <v>91</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D73" s="8">
         <v>79</v>
       </c>
     </row>
     <row r="74" spans="1:4">
@@ -5728,62 +5827,62 @@
         <v>126</v>
       </c>
       <c r="D74" s="8">
         <v>105</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D75" s="8">
         <v>277</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D76" s="8">
-        <v>237</v>
+        <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D77" s="8">
-        <v>249</v>
+        <v>244</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D78" s="8">
         <v>77</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D79" s="8">
         <v>168</v>
       </c>
     </row>
     <row r="80" spans="1:4">
@@ -5805,177 +5904,177 @@
         <v>140</v>
       </c>
       <c r="D81" s="8">
         <v>210</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D82" s="8">
         <v>219</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D83" s="8">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D84" s="8">
         <v>145</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D85" s="8">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D86" s="8">
-        <v>177</v>
+        <v>173</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D87" s="8">
         <v>536</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D90" s="8">
         <v>61</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D91" s="8">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D92" s="8">
-        <v>78</v>
+        <v>86</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D93" s="8">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D94" s="8">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D95" s="8">
-        <v>215</v>
+        <v>224</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D96" s="8">
         <v>165</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D97" s="8">
         <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:4">
@@ -5991,106 +6090,106 @@
         <v>6</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D100" s="8">
         <v>302</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D101" s="8">
-        <v>219</v>
+        <v>215</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D102" s="8">
-        <v>375</v>
+        <v>368</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D103" s="8">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D104" s="8">
-        <v>330</v>
+        <v>323</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D105" s="8">
-        <v>382</v>
+        <v>374</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D106" s="8">
-        <v>1123</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D107" s="8">
         <v>1289</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D108" s="8">
         <v>691</v>
       </c>
     </row>
     <row r="109" spans="1:4">
@@ -6101,106 +6200,106 @@
         <v>190</v>
       </c>
       <c r="D109" s="8">
         <v>454</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D110" s="8">
         <v>536</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D111" s="8">
-        <v>1495</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D112" s="8">
         <v>814</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D113" s="8">
         <v>1011</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D114" s="8">
-        <v>117</v>
+        <v>108</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D115" s="8">
         <v>847</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D116" s="8">
-        <v>1156</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D117" s="8">
         <v>3370</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D118" s="8">
         <v>267</v>
       </c>
     </row>
     <row r="119" spans="1:4">
@@ -6277,128 +6376,128 @@
         <v>222</v>
       </c>
       <c r="D125" s="8">
         <v>2687</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D126" s="8">
         <v>364</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D127" s="8">
-        <v>474</v>
+        <v>465</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D128" s="8">
-        <v>1072</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D129" s="8">
-        <v>831</v>
+        <v>815</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D130" s="8">
-        <v>820</v>
+        <v>724</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D131" s="8">
         <v>582</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D132" s="8">
         <v>942</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D133" s="8">
         <v>608</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D134" s="8">
-        <v>284</v>
+        <v>279</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D135" s="8">
         <v>781</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D136" s="8">
         <v>613</v>
       </c>
     </row>
     <row r="137" spans="1:4">
@@ -6442,51 +6541,51 @@
         <v>252</v>
       </c>
       <c r="D140" s="8">
         <v>1017</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D141" s="8">
         <v>2621</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D142" s="8">
-        <v>212</v>
+        <v>208</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D143" s="8">
         <v>742</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D144" s="8">
         <v>2030</v>
       </c>
     </row>
     <row r="145" spans="1:4">
@@ -6497,51 +6596,51 @@
         <v>262</v>
       </c>
       <c r="D145" s="8">
         <v>227</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D146" s="8">
         <v>585</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D147" s="8">
-        <v>767</v>
+        <v>752</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D148" s="8">
         <v>1432</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D149" s="8">
         <v>406</v>
       </c>
     </row>
     <row r="150" spans="1:4">
@@ -6563,51 +6662,51 @@
         <v>274</v>
       </c>
       <c r="D151" s="8">
         <v>1068</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D152" s="8">
         <v>1931</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="B153" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D153" s="8">
-        <v>655</v>
+        <v>642</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="B154" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D154" s="8">
         <v>317</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D155" s="8">
         <v>424</v>
       </c>
     </row>
     <row r="156" spans="1:4">
@@ -6947,183 +7046,183 @@
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="5" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6" t="s">
         <v>343</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D189" s="8">
-        <v>549</v>
+        <v>660</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D190" s="8">
         <v>309</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="B191" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D191" s="8">
-        <v>305</v>
+        <v>322</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="B192" s="6" t="s">
         <v>349</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D192" s="8">
-        <v>177</v>
+        <v>216</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="B193" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D193" s="8">
         <v>180</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="B194" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D194" s="8">
         <v>270</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="B195" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D195" s="8">
-        <v>283</v>
+        <v>328</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="B196" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D196" s="8">
-        <v>337</v>
+        <v>386</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="B197" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D197" s="8">
         <v>3754</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="B198" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D198" s="8">
         <v>7752</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D199" s="8">
-        <v>186</v>
+        <v>222</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D200" s="8">
-        <v>143</v>
+        <v>181</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D201" s="8">
-        <v>170</v>
+        <v>211</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D202" s="8">
         <v>249</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D203" s="8">
         <v>1572</v>
       </c>
     </row>
     <row r="204" spans="1:4">
@@ -7178,51 +7277,51 @@
         <v>382</v>
       </c>
       <c r="D208" s="8">
         <v>875</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="B209" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D209" s="8">
         <v>928</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="B210" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D210" s="8">
-        <v>666</v>
+        <v>653</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="B211" s="5" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="B212" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="B213" s="6" t="s">
         <v>388</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>389</v>
       </c>
@@ -7468,73 +7567,73 @@
         <v>6</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="B237" s="6" t="s">
         <v>430</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D237" s="8">
         <v>818</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="B238" s="6" t="s">
         <v>432</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D238" s="8">
-        <v>6560</v>
+        <v>8440</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="B239" s="6" t="s">
         <v>434</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D239" s="8">
         <v>727</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="B240" s="6" t="s">
         <v>436</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D240" s="8">
-        <v>1610</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="B241" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D241" s="8">
         <v>3860</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="B242" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D242" s="8">
         <v>706</v>
       </c>
     </row>
     <row r="243" spans="1:4">
@@ -7952,424 +8051,424 @@
         <v>517</v>
       </c>
       <c r="D280" s="8">
         <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="B281" s="6" t="s">
         <v>518</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D281" s="8">
         <v>531</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="B282" s="6" t="s">
         <v>520</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D282" s="8">
-        <v>803</v>
+        <v>925</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="B283" s="6" t="s">
         <v>522</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D283" s="8">
-        <v>309</v>
+        <v>356</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6" t="s">
         <v>524</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D284" s="8">
-        <v>1181</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6" t="s">
         <v>526</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D285" s="8">
-        <v>137</v>
+        <v>158</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D286" s="8">
-        <v>154</v>
+        <v>178</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D287" s="8">
-        <v>194</v>
+        <v>224</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="B288" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D288" s="8">
-        <v>205</v>
+        <v>256</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D289" s="8">
-        <v>659</v>
+        <v>759</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="B290" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D290" s="8">
-        <v>527</v>
+        <v>608</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="B291" s="5" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="B292" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="B293" s="6" t="s">
         <v>539</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D293" s="8">
-        <v>3503</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="B294" s="6" t="s">
         <v>541</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D294" s="8">
-        <v>3605</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="B295" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D295" s="8">
-        <v>3778</v>
+        <v>3655</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="B296" s="6" t="s">
         <v>545</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D296" s="8">
-        <v>3980</v>
+        <v>3851</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="B297" s="6" t="s">
         <v>547</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D297" s="8">
-        <v>436</v>
+        <v>422</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="B298" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D298" s="8">
-        <v>3572</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="B299" s="6" t="s">
         <v>551</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D299" s="8">
-        <v>3736</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="B300" s="6" t="s">
         <v>553</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D300" s="8">
-        <v>3903</v>
+        <v>3777</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="B301" s="6" t="s">
         <v>555</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D301" s="8">
-        <v>4856</v>
+        <v>4698</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="B302" s="6" t="s">
         <v>557</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D302" s="8">
-        <v>334</v>
+        <v>324</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="B303" s="6" t="s">
         <v>559</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D303" s="8">
-        <v>3635</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="B304" s="6" t="s">
         <v>561</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D304" s="8">
-        <v>3755</v>
+        <v>3632</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="B305" s="6" t="s">
         <v>563</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D305" s="8">
-        <v>4203</v>
+        <v>4067</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="B306" s="6" t="s">
         <v>565</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D306" s="8">
-        <v>4505</v>
+        <v>4358</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="B307" s="6" t="s">
         <v>567</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D307" s="8">
-        <v>5053</v>
+        <v>4889</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="B308" s="6" t="s">
         <v>569</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D308" s="8">
-        <v>3442</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="B309" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D309" s="8">
-        <v>3589</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="B310" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D310" s="8">
-        <v>3836</v>
+        <v>3712</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="B311" s="6" t="s">
         <v>575</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D311" s="8">
-        <v>3858</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="B312" s="5" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="B313" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="B314" s="6" t="s">
         <v>578</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D314" s="8">
-        <v>553</v>
+        <v>580</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="B315" s="6" t="s">
         <v>580</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D315" s="8">
         <v>596</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="B316" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D316" s="8">
         <v>502</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="B317" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D317" s="8">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="B318" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D318" s="8">
         <v>792</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="B319" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D319" s="8">
         <v>93</v>
       </c>
     </row>
     <row r="320" spans="1:4">
@@ -8402,51 +8501,51 @@
         <v>595</v>
       </c>
       <c r="D322" s="8">
         <v>16</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="B323" s="6" t="s">
         <v>596</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>597</v>
       </c>
       <c r="D323" s="8">
         <v>144</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="B324" s="6" t="s">
         <v>598</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D324" s="8">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="B325" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D325" s="8">
         <v>323</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="B326" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D326" s="8">
         <v>124</v>
       </c>
     </row>
     <row r="327" spans="1:4">
@@ -8622,51 +8721,51 @@
         <v>635</v>
       </c>
       <c r="D342" s="8">
         <v>176</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="B343" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D343" s="8">
         <v>653</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="B344" s="6" t="s">
         <v>638</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D344" s="8">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="B345" s="6" t="s">
         <v>640</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D345" s="8">
         <v>1118</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="B346" s="6" t="s">
         <v>642</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D346" s="8">
         <v>1455</v>
       </c>
     </row>
     <row r="347" spans="1:4">
@@ -8809,51 +8908,51 @@
         <v>669</v>
       </c>
       <c r="D359" s="8">
         <v>254</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="B360" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D360" s="8">
         <v>873</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="B361" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D361" s="8">
-        <v>873</v>
+        <v>870</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="B362" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D362" s="8">
         <v>1610</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="B363" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D363" s="8">
         <v>59</v>
       </c>
     </row>
     <row r="364" spans="1:4">
@@ -9029,51 +9128,51 @@
         <v>709</v>
       </c>
       <c r="D379" s="8">
         <v>955</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="B380" s="6" t="s">
         <v>710</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D380" s="8">
         <v>527</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="B381" s="6" t="s">
         <v>712</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D381" s="8">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="B382" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D382" s="8">
         <v>19.1</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="B383" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D383" s="8">
         <v>42</v>
       </c>
     </row>
     <row r="384" spans="1:4">
@@ -9172,150 +9271,150 @@
         <v>735</v>
       </c>
       <c r="D392" s="8">
         <v>110</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="B393" s="6" t="s">
         <v>736</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D393" s="8">
         <v>110</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="B394" s="6" t="s">
         <v>738</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D394" s="8">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="B395" s="6" t="s">
         <v>740</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>741</v>
       </c>
       <c r="D395" s="8">
         <v>542</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="B396" s="6" t="s">
         <v>742</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D396" s="8">
         <v>597</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="B397" s="6" t="s">
         <v>744</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D397" s="8">
         <v>195</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="B398" s="6" t="s">
         <v>746</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D398" s="8">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="B399" s="6" t="s">
         <v>748</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D399" s="8">
-        <v>564</v>
+        <v>562</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="B400" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D400" s="8">
         <v>122</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="B401" s="6" t="s">
         <v>752</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D401" s="8">
         <v>646</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="B402" s="6" t="s">
         <v>754</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D402" s="8">
-        <v>901</v>
+        <v>898</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="B403" s="6" t="s">
         <v>756</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>757</v>
       </c>
       <c r="D403" s="8">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="B404" s="6" t="s">
         <v>758</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D404" s="8">
         <v>547</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="B405" s="6" t="s">
         <v>760</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D405" s="8">
         <v>751</v>
       </c>
     </row>
     <row r="406" spans="1:4">
@@ -9326,95 +9425,95 @@
         <v>763</v>
       </c>
       <c r="D406" s="8">
         <v>801</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="B407" s="6" t="s">
         <v>764</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D407" s="8">
         <v>53</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="B408" s="6" t="s">
         <v>766</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D408" s="8">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="B409" s="6" t="s">
         <v>768</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D409" s="8">
         <v>933</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="B410" s="6" t="s">
         <v>770</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D410" s="8">
         <v>1540</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="B411" s="6" t="s">
         <v>772</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D411" s="8">
-        <v>2249</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="B412" s="6" t="s">
         <v>774</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D412" s="8">
-        <v>847</v>
+        <v>844</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="B413" s="6" t="s">
         <v>776</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D413" s="8">
         <v>782</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="B414" s="6" t="s">
         <v>778</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D414" s="8">
         <v>1849</v>
       </c>
     </row>
     <row r="415" spans="1:4">
@@ -9535,73 +9634,73 @@
         <v>801</v>
       </c>
       <c r="D425" s="8">
         <v>3090</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="B426" s="6" t="s">
         <v>802</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D426" s="8">
         <v>1490</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="B427" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D427" s="8">
-        <v>735</v>
+        <v>732</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="B428" s="6" t="s">
         <v>806</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>807</v>
       </c>
       <c r="D428" s="8">
         <v>2401</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="B429" s="6" t="s">
         <v>808</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>809</v>
       </c>
       <c r="D429" s="8">
-        <v>1588</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="B430" s="6" t="s">
         <v>810</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D430" s="8">
         <v>1647</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="B431" s="6" t="s">
         <v>812</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>813</v>
       </c>
       <c r="D431" s="8">
         <v>2692</v>
       </c>
     </row>
     <row r="432" spans="1:4">
@@ -10299,716 +10398,716 @@
     </row>
     <row r="495" spans="1:4">
       <c r="B495" s="5" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="B496" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D496" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="B497" s="6" t="s">
         <v>941</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>942</v>
       </c>
       <c r="D497" s="8">
-        <v>247</v>
+        <v>262</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="B498" s="6" t="s">
         <v>943</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>944</v>
       </c>
       <c r="D498" s="8">
-        <v>443</v>
+        <v>490</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="B499" s="6" t="s">
         <v>945</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>946</v>
       </c>
       <c r="D499" s="8">
-        <v>247</v>
+        <v>262</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="B500" s="6" t="s">
         <v>947</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D500" s="8">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="B501" s="6" t="s">
         <v>949</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>950</v>
       </c>
       <c r="D501" s="8">
-        <v>1075</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="B502" s="6" t="s">
         <v>951</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D502" s="8">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="B503" s="6" t="s">
         <v>953</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>954</v>
       </c>
       <c r="D503" s="8">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="B504" s="6" t="s">
         <v>955</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>956</v>
       </c>
       <c r="D504" s="8">
-        <v>322</v>
+        <v>342</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="B505" s="6" t="s">
         <v>957</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D505" s="8">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="B506" s="6" t="s">
         <v>959</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>960</v>
       </c>
       <c r="D506" s="8">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="B507" s="6" t="s">
         <v>961</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D507" s="8">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="B508" s="6" t="s">
         <v>963</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D508" s="8">
-        <v>411</v>
+        <v>436</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="B509" s="6" t="s">
         <v>965</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>966</v>
       </c>
       <c r="D509" s="8">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="B510" s="6" t="s">
         <v>967</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>968</v>
       </c>
       <c r="D510" s="8">
-        <v>1021</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="B511" s="6" t="s">
         <v>969</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D511" s="8">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="B512" s="6" t="s">
         <v>971</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>972</v>
       </c>
       <c r="D512" s="8">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="B513" s="6" t="s">
         <v>973</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>974</v>
       </c>
       <c r="D513" s="8">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="B514" s="6" t="s">
         <v>975</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>976</v>
       </c>
       <c r="D514" s="8">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="B515" s="6" t="s">
         <v>977</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D515" s="8">
-        <v>424</v>
+        <v>509</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="B516" s="6" t="s">
         <v>979</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>980</v>
       </c>
       <c r="D516" s="8">
-        <v>535</v>
+        <v>592</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="B517" s="6" t="s">
         <v>981</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D517" s="8">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="B518" s="6" t="s">
         <v>983</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D518" s="8">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="B519" s="6" t="s">
         <v>985</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>986</v>
       </c>
       <c r="D519" s="8">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="B520" s="6" t="s">
         <v>987</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>988</v>
       </c>
       <c r="D520" s="8">
-        <v>201</v>
+        <v>213</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="B521" s="6" t="s">
         <v>989</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D521" s="8">
-        <v>244</v>
+        <v>259</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="B522" s="6" t="s">
         <v>991</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>992</v>
       </c>
       <c r="D522" s="8">
-        <v>712</v>
+        <v>821</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="B523" s="6" t="s">
         <v>993</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D523" s="8">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="B524" s="6" t="s">
         <v>995</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D524" s="8">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="B525" s="6" t="s">
         <v>997</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D525" s="8">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="B526" s="6" t="s">
         <v>999</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D526" s="8">
-        <v>679</v>
+        <v>782</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="B527" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D527" s="8">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="B528" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D528" s="8">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="B529" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D529" s="8">
-        <v>578</v>
+        <v>640</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="B530" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D530" s="8">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="B531" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D531" s="8">
-        <v>335</v>
+        <v>355</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="B532" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D532" s="8">
-        <v>863</v>
+        <v>994</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="B533" s="6" t="s">
         <v>1013</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="D533" s="8">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="B534" s="6" t="s">
         <v>1015</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D534" s="8">
-        <v>443</v>
+        <v>490</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="B535" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D535" s="8">
-        <v>1197</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="B536" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="D536" s="8">
-        <v>201</v>
+        <v>213</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="B537" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D537" s="8">
-        <v>201</v>
+        <v>213</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="B538" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D538" s="8">
-        <v>712</v>
+        <v>821</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="B539" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D539" s="8">
-        <v>201</v>
+        <v>213</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="B540" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D540" s="8">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="B541" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D541" s="8">
-        <v>322</v>
+        <v>342</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="B542" s="6" t="s">
         <v>1031</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1032</v>
       </c>
       <c r="D542" s="8">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="B543" s="6" t="s">
         <v>1033</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1034</v>
       </c>
       <c r="D543" s="8">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="B544" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D544" s="8">
-        <v>247</v>
+        <v>262</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="B545" s="6" t="s">
         <v>1037</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="D545" s="8">
-        <v>322</v>
+        <v>342</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="B546" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D546" s="8">
-        <v>201</v>
+        <v>213</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="B547" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D547" s="8">
-        <v>231</v>
+        <v>245</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="B548" s="6" t="s">
         <v>1043</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1044</v>
       </c>
       <c r="D548" s="8">
-        <v>247</v>
+        <v>262</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="B549" s="6" t="s">
         <v>1045</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D549" s="8">
-        <v>544</v>
+        <v>602</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="B550" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="D550" s="8">
-        <v>92</v>
+        <v>101</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="B551" s="6" t="s">
         <v>1049</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="D551" s="8">
-        <v>907</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="B552" s="6" t="s">
         <v>1051</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D552" s="8">
-        <v>353</v>
+        <v>375</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="B553" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="D553" s="8">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="B554" s="5" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="B555" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D555" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="B556" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D556" s="8">
         <v>1920</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="B557" s="6" t="s">
         <v>1058</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1059</v>
       </c>
       <c r="D557" s="8">
         <v>235</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="B558" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D558" s="8">
-        <v>242</v>
+        <v>347</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="B559" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D559" s="8">
         <v>67</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="B560" s="6" t="s">
         <v>1064</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1065</v>
       </c>
       <c r="D560" s="8">
         <v>258</v>
       </c>
     </row>
     <row r="561" spans="1:4">
@@ -11112,73 +11211,73 @@
         <v>1082</v>
       </c>
       <c r="D570" s="8">
         <v>484</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="B571" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D571" s="8">
         <v>350</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="B572" s="6" t="s">
         <v>1085</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1086</v>
       </c>
       <c r="D572" s="8">
-        <v>890</v>
+        <v>873</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="B573" s="6" t="s">
         <v>1087</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="D573" s="8">
         <v>5264</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="B574" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D574" s="8">
-        <v>1423</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="B575" s="6" t="s">
         <v>1091</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1092</v>
       </c>
       <c r="D575" s="8">
         <v>8718</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="B576" s="6" t="s">
         <v>1093</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1094</v>
       </c>
       <c r="D576" s="8">
         <v>2713</v>
       </c>
     </row>
     <row r="577" spans="1:4">
@@ -11518,62 +11617,62 @@
         <v>1152</v>
       </c>
       <c r="D608" s="8">
         <v>197</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="B609" s="6" t="s">
         <v>1153</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>1154</v>
       </c>
       <c r="D609" s="8">
         <v>131</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="B610" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>1156</v>
       </c>
       <c r="D610" s="8">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="B611" s="6" t="s">
         <v>1157</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1158</v>
       </c>
       <c r="D611" s="8">
-        <v>132</v>
+        <v>126</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="B612" s="5" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="B613" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C613" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D613" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="B614" s="6" t="s">
         <v>1160</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1161</v>
       </c>
@@ -11748,73 +11847,73 @@
         <v>1190</v>
       </c>
       <c r="D630" s="8">
         <v>372</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="B631" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D631" s="8">
         <v>184</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="B632" s="6" t="s">
         <v>1193</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1194</v>
       </c>
       <c r="D632" s="8">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="B633" s="6" t="s">
         <v>1195</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="D633" s="8">
         <v>436</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="B634" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="D634" s="8">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="B635" s="6" t="s">
         <v>1199</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1200</v>
       </c>
       <c r="D635" s="8">
         <v>103</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="B636" s="6" t="s">
         <v>1201</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="D636" s="8">
         <v>130</v>
       </c>
     </row>
     <row r="637" spans="1:4">
@@ -11825,51 +11924,51 @@
         <v>1204</v>
       </c>
       <c r="D637" s="8">
         <v>198</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="B638" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1206</v>
       </c>
       <c r="D638" s="8">
         <v>296</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="B639" s="6" t="s">
         <v>1207</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1208</v>
       </c>
       <c r="D639" s="8">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="B640" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="D640" s="8">
         <v>3300</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="B641" s="6" t="s">
         <v>1211</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1212</v>
       </c>
       <c r="D641" s="8">
         <v>153</v>
       </c>
     </row>
     <row r="642" spans="1:4">
@@ -11891,51 +11990,51 @@
         <v>1216</v>
       </c>
       <c r="D643" s="8">
         <v>135</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="B644" s="6" t="s">
         <v>1217</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>1218</v>
       </c>
       <c r="D644" s="8">
         <v>1600</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="B645" s="6" t="s">
         <v>1219</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1220</v>
       </c>
       <c r="D645" s="8">
-        <v>66</v>
+        <v>130</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="B646" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D646" s="8">
         <v>1118</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="B647" s="6" t="s">
         <v>1223</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1224</v>
       </c>
       <c r="D647" s="8">
         <v>491</v>
       </c>
     </row>
     <row r="648" spans="1:4">
@@ -12078,62 +12177,62 @@
         <v>1250</v>
       </c>
       <c r="D660" s="8">
         <v>347</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="B661" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>1252</v>
       </c>
       <c r="D661" s="8">
         <v>214</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="B662" s="6" t="s">
         <v>1253</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>1254</v>
       </c>
       <c r="D662" s="8">
-        <v>1327</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="B663" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="C663" s="7" t="s">
         <v>1256</v>
       </c>
       <c r="D663" s="8">
-        <v>969</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="B664" s="5" t="s">
         <v>1257</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="B665" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D665" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="B666" s="6" t="s">
         <v>1258</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1259</v>
       </c>
@@ -12341,51 +12440,51 @@
         <v>1294</v>
       </c>
       <c r="D685" s="8">
         <v>665</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="B686" s="6" t="s">
         <v>1295</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>1296</v>
       </c>
       <c r="D686" s="8">
         <v>401</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="B687" s="6" t="s">
         <v>1297</v>
       </c>
       <c r="C687" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D687" s="8">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="B688" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D688" s="8">
         <v>216</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="B689" s="6" t="s">
         <v>1301</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="D689" s="8">
         <v>236</v>
       </c>
     </row>
     <row r="690" spans="1:4">
@@ -12561,863 +12660,1055 @@
         <v>1334</v>
       </c>
       <c r="D705" s="8">
         <v>147</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="B706" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D706" s="8">
         <v>349</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="B707" s="6" t="s">
         <v>1337</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>1338</v>
       </c>
       <c r="D707" s="8">
-        <v>238</v>
+        <v>253</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="B708" s="6" t="s">
         <v>1339</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>1340</v>
       </c>
       <c r="D708" s="8">
-        <v>1365</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="B709" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="D709" s="8">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="B710" s="6" t="s">
         <v>1343</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>1344</v>
       </c>
       <c r="D710" s="8">
-        <v>260</v>
+        <v>276</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="B711" s="6" t="s">
         <v>1345</v>
       </c>
       <c r="C711" s="7" t="s">
         <v>1346</v>
       </c>
       <c r="D711" s="8">
-        <v>261</v>
+        <v>300</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="B712" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C712" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D712" s="8">
-        <v>354</v>
+        <v>376</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="B713" s="6" t="s">
         <v>1349</v>
       </c>
       <c r="C713" s="7" t="s">
         <v>1350</v>
       </c>
       <c r="D713" s="8">
-        <v>192</v>
+        <v>221</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="B714" s="6" t="s">
         <v>1351</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>1352</v>
       </c>
       <c r="D714" s="8">
-        <v>283</v>
+        <v>300</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="B715" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C715" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D715" s="8">
-        <v>131</v>
+        <v>139</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="B716" s="6" t="s">
         <v>1355</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>1356</v>
       </c>
       <c r="D716" s="8">
-        <v>220</v>
+        <v>253</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="B717" s="6" t="s">
         <v>1357</v>
       </c>
       <c r="C717" s="7" t="s">
         <v>1358</v>
       </c>
       <c r="D717" s="8">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="B718" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C718" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D718" s="8">
-        <v>593</v>
+        <v>629</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="B719" s="6" t="s">
         <v>1361</v>
       </c>
       <c r="C719" s="7" t="s">
         <v>1362</v>
       </c>
       <c r="D719" s="8">
-        <v>611</v>
+        <v>648</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="B720" s="6" t="s">
         <v>1363</v>
       </c>
       <c r="C720" s="7" t="s">
         <v>1364</v>
       </c>
       <c r="D720" s="8">
-        <v>128</v>
+        <v>147</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="B721" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D721" s="8">
-        <v>895</v>
+        <v>949</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="B722" s="6" t="s">
         <v>1367</v>
       </c>
       <c r="C722" s="7" t="s">
         <v>1368</v>
       </c>
       <c r="D722" s="8">
-        <v>2570</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="B723" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>1370</v>
       </c>
       <c r="D723" s="8">
-        <v>208</v>
+        <v>221</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="B724" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C724" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D724" s="8">
-        <v>478</v>
+        <v>507</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="B725" s="6" t="s">
         <v>1373</v>
       </c>
       <c r="C725" s="7" t="s">
         <v>1374</v>
       </c>
       <c r="D725" s="8">
-        <v>56</v>
+        <v>64</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="B726" s="6" t="s">
         <v>1375</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>1376</v>
       </c>
       <c r="D726" s="8">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="B727" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D727" s="8">
         <v>698</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="B728" s="6" t="s">
         <v>1379</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>1380</v>
       </c>
       <c r="D728" s="8">
-        <v>578</v>
+        <v>625</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="B729" s="6" t="s">
         <v>1381</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>1382</v>
       </c>
       <c r="D729" s="8">
-        <v>214</v>
+        <v>227</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="B730" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D730" s="8">
-        <v>170</v>
+        <v>181</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="B731" s="6" t="s">
         <v>1385</v>
       </c>
       <c r="C731" s="7" t="s">
         <v>1386</v>
       </c>
       <c r="D731" s="8">
-        <v>197</v>
+        <v>209</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="B732" s="6" t="s">
         <v>1387</v>
       </c>
       <c r="C732" s="7" t="s">
         <v>1388</v>
       </c>
       <c r="D732" s="8">
-        <v>1527</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="B733" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D733" s="8">
-        <v>1187</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="B734" s="6" t="s">
         <v>1391</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>1392</v>
       </c>
       <c r="D734" s="8">
-        <v>119</v>
+        <v>137</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="B735" s="6" t="s">
         <v>1393</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>1394</v>
       </c>
       <c r="D735" s="8">
-        <v>1058</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="B736" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="C736" s="7" t="s">
         <v>1396</v>
       </c>
       <c r="D736" s="8">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="B737" s="6" t="s">
         <v>1397</v>
       </c>
       <c r="C737" s="7" t="s">
         <v>1398</v>
       </c>
       <c r="D737" s="8">
-        <v>354</v>
+        <v>376</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="B738" s="6" t="s">
         <v>1399</v>
       </c>
       <c r="C738" s="7" t="s">
         <v>1400</v>
       </c>
       <c r="D738" s="8">
-        <v>857</v>
+        <v>908</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="B739" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="C739" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D739" s="8">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="B740" s="6" t="s">
         <v>1403</v>
       </c>
       <c r="C740" s="7" t="s">
         <v>1404</v>
       </c>
       <c r="D740" s="8">
-        <v>937</v>
+        <v>993</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="B741" s="6" t="s">
         <v>1405</v>
       </c>
       <c r="C741" s="7" t="s">
         <v>1406</v>
       </c>
       <c r="D741" s="8">
-        <v>913</v>
+        <v>968</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="B742" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D742" s="8">
-        <v>162</v>
+        <v>172</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="B743" s="6" t="s">
         <v>1409</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>1410</v>
       </c>
       <c r="D743" s="8">
-        <v>131</v>
+        <v>139</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="B744" s="6" t="s">
         <v>1411</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>1412</v>
       </c>
       <c r="D744" s="8">
-        <v>247</v>
+        <v>262</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="B745" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D745" s="8">
-        <v>638</v>
+        <v>676</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="B746" s="6" t="s">
         <v>1415</v>
       </c>
       <c r="C746" s="7" t="s">
         <v>1416</v>
       </c>
       <c r="D746" s="8">
-        <v>221</v>
+        <v>254</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="B747" s="6" t="s">
         <v>1417</v>
       </c>
       <c r="C747" s="7" t="s">
         <v>1418</v>
       </c>
       <c r="D747" s="8">
-        <v>127</v>
+        <v>146</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="B748" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="C748" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="D748" s="8">
-        <v>811</v>
+        <v>860</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="B749" s="6" t="s">
         <v>1421</v>
       </c>
       <c r="C749" s="7" t="s">
         <v>1422</v>
       </c>
       <c r="D749" s="8">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="750" spans="1:4">
-      <c r="B750" s="5" t="s">
+      <c r="B750" s="6" t="s">
         <v>1423</v>
       </c>
+      <c r="C750" s="7" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D750" s="8">
+        <v>126</v>
+      </c>
     </row>
     <row r="751" spans="1:4">
-      <c r="B751" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B751" s="6" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C751" s="7" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D751" s="8">
+        <v>238</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="B752" s="6" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="C752" s="7" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="D752" s="8">
-        <v>465</v>
+        <v>0</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="B753" s="5" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="B754" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C754" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D754" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="B755" s="6" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
       <c r="C755" s="7" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="D755" s="8">
-        <v>1052</v>
+        <v>465</v>
       </c>
     </row>
     <row r="756" spans="1:4">
-      <c r="B756" s="6" t="s">
-[...6 lines deleted...]
-        <v>96</v>
+      <c r="B756" s="5" t="s">
+        <v>1432</v>
       </c>
     </row>
     <row r="757" spans="1:4">
-      <c r="B757" s="6" t="s">
-[...6 lines deleted...]
-        <v>102</v>
+      <c r="B757" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C757" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D757" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="B758" s="6" t="s">
         <v>1433</v>
       </c>
       <c r="C758" s="7" t="s">
         <v>1434</v>
       </c>
       <c r="D758" s="8">
-        <v>94</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="B759" s="6" t="s">
         <v>1435</v>
       </c>
       <c r="C759" s="7" t="s">
         <v>1436</v>
       </c>
       <c r="D759" s="8">
-        <v>105</v>
+        <v>96</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="B760" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="C760" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="D760" s="8">
-        <v>134</v>
+        <v>112</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="B761" s="6" t="s">
         <v>1439</v>
       </c>
       <c r="C761" s="7" t="s">
         <v>1440</v>
       </c>
       <c r="D761" s="8">
-        <v>142</v>
+        <v>103</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="B762" s="6" t="s">
         <v>1441</v>
       </c>
       <c r="C762" s="7" t="s">
         <v>1442</v>
       </c>
       <c r="D762" s="8">
-        <v>164</v>
+        <v>114</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="B763" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="C763" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D763" s="8">
-        <v>266</v>
+        <v>147</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="B764" s="6" t="s">
         <v>1445</v>
       </c>
       <c r="C764" s="7" t="s">
         <v>1446</v>
       </c>
       <c r="D764" s="8">
-        <v>193</v>
+        <v>157</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="B765" s="6" t="s">
         <v>1447</v>
       </c>
       <c r="C765" s="7" t="s">
         <v>1448</v>
       </c>
       <c r="D765" s="8">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="B766" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="C766" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D766" s="8">
-        <v>156</v>
+        <v>293</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="B767" s="6" t="s">
         <v>1451</v>
       </c>
       <c r="C767" s="7" t="s">
         <v>1452</v>
       </c>
       <c r="D767" s="8">
-        <v>327</v>
+        <v>193</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="B768" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="C768" s="7" t="s">
         <v>1454</v>
       </c>
       <c r="D768" s="8">
-        <v>231</v>
+        <v>184</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="B769" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="C769" s="7" t="s">
         <v>1456</v>
       </c>
       <c r="D769" s="8">
-        <v>736</v>
+        <v>156</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="B770" s="6" t="s">
         <v>1457</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>1458</v>
       </c>
       <c r="D770" s="8">
-        <v>277</v>
+        <v>327</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="B771" s="6" t="s">
         <v>1459</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>1460</v>
       </c>
       <c r="D771" s="8">
-        <v>287</v>
+        <v>231</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="B772" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D772" s="8">
-        <v>242</v>
+        <v>736</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="B773" s="6" t="s">
         <v>1463</v>
       </c>
       <c r="C773" s="7" t="s">
         <v>1464</v>
       </c>
       <c r="D773" s="8">
-        <v>94</v>
+        <v>277</v>
       </c>
     </row>
     <row r="774" spans="1:4">
-      <c r="B774" s="5" t="s">
+      <c r="B774" s="6" t="s">
         <v>1465</v>
       </c>
+      <c r="C774" s="7" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D774" s="8">
+        <v>287</v>
+      </c>
     </row>
     <row r="775" spans="1:4">
-      <c r="B775" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B775" s="6" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C775" s="7" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D775" s="8">
+        <v>266</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="B776" s="6" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="C776" s="7" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="D776" s="8">
-        <v>645</v>
+        <v>104</v>
       </c>
     </row>
     <row r="777" spans="1:4">
-      <c r="B777" s="6" t="s">
-[...6 lines deleted...]
-        <v>456</v>
+      <c r="B777" s="5" t="s">
+        <v>1471</v>
       </c>
     </row>
     <row r="778" spans="1:4">
-      <c r="B778" s="6" t="s">
-[...6 lines deleted...]
-        <v>607</v>
+      <c r="B778" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C778" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D778" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="B779" s="6" t="s">
         <v>1472</v>
       </c>
       <c r="C779" s="7" t="s">
         <v>1473</v>
       </c>
       <c r="D779" s="8">
-        <v>893</v>
+        <v>645</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="B780" s="6" t="s">
         <v>1474</v>
       </c>
       <c r="C780" s="7" t="s">
         <v>1475</v>
       </c>
       <c r="D780" s="8">
-        <v>1103</v>
+        <v>456</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="B781" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="C781" s="7" t="s">
         <v>1477</v>
       </c>
       <c r="D781" s="8">
-        <v>564</v>
+        <v>607</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="B782" s="6" t="s">
         <v>1478</v>
       </c>
       <c r="C782" s="7" t="s">
         <v>1479</v>
       </c>
       <c r="D782" s="8">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="B783" s="6" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C783" s="7" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D783" s="8">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4">
+      <c r="B784" s="6" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C784" s="7" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D784" s="8">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4">
+      <c r="B785" s="6" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C785" s="7" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D785" s="8">
         <v>531</v>
       </c>
     </row>
-    <row r="785" spans="1:4">
-[...1 lines deleted...]
-        <v>1480</v>
+    <row r="786" spans="1:4">
+      <c r="B786" s="5" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4">
+      <c r="B787" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C787" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D787" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4">
+      <c r="B788" s="6" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C788" s="7" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D788" s="8">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4">
+      <c r="B789" s="6" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C789" s="7" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D789" s="8">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4">
+      <c r="B790" s="6" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C790" s="7" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D790" s="8">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4">
+      <c r="B791" s="6" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C791" s="7" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D791" s="8">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4">
+      <c r="B792" s="6" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C792" s="7" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D792" s="8">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4">
+      <c r="B793" s="6" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C793" s="7" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D793" s="8">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4">
+      <c r="B794" s="6" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C794" s="7" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D794" s="8">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="B795" s="6" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C795" s="7" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D795" s="8">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4">
+      <c r="B796" s="6" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C796" s="7" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D796" s="8">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4">
+      <c r="B797" s="6" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C797" s="7" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D797" s="8">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4">
+      <c r="B798" s="6" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C798" s="7" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D798" s="8">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4">
+      <c r="B799" s="6" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C799" s="7" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D799" s="8">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4">
+      <c r="B800" s="6" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C800" s="7" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D800" s="8">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4">
+      <c r="B803" s="5" t="s">
+        <v>1513</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>