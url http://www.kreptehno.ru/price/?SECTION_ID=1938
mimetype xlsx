--- v0 (2026-04-15)
+++ v1 (2026-06-25)
@@ -1028,51 +1028,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b70b91603d5a298caad13fd88cf971.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741628956da42e481381c03e15f09e41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1465,183 +1465,183 @@
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>1279</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>1530</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>164</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>470</v>
+        <v>461</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>148</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>480</v>
+        <v>470</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>572</v>
+        <v>560</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>3021</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>3867</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>5708</v>
+        <v>6160</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>580</v>
+        <v>627</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>343</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>360</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>648</v>
+        <v>699</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>724</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>487</v>
       </c>
     </row>
     <row r="28" spans="1:4">
@@ -1685,1228 +1685,1228 @@
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>205</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>4147</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>218</v>
+        <v>262</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>301</v>
+        <v>362</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>186</v>
+        <v>223</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>351</v>
+        <v>421</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>2680</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>231</v>
+        <v>277</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>212</v>
+        <v>254</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
-        <v>252</v>
+        <v>302</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>284</v>
+        <v>340</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>456</v>
+        <v>537</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>984</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>3040</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>227</v>
+        <v>262</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>292</v>
+        <v>351</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>313</v>
+        <v>376</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>1226</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>1580</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>149</v>
+        <v>178</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>163</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>146</v>
+        <v>175</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>164</v>
+        <v>197</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>445</v>
+        <v>534</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>246</v>
+        <v>298</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
-        <v>267</v>
+        <v>320</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>396</v>
+        <v>475</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
-        <v>577</v>
+        <v>692</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>165</v>
+        <v>198</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
-        <v>292</v>
+        <v>350</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>293</v>
+        <v>354</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
-        <v>2190</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>421</v>
+        <v>524</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
-        <v>2090</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
-        <v>452</v>
+        <v>527</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
-        <v>2990</v>
+        <v>3586</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
-        <v>652</v>
+        <v>782</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
-        <v>990</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>525</v>
+        <v>648</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
-        <v>1409</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
-        <v>2390</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
-        <v>230</v>
+        <v>275</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>699</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>1540</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>1560</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
-        <v>476</v>
+        <v>502</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
-        <v>765</v>
+        <v>773</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
-        <v>2030</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
-        <v>420</v>
+        <v>504</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
-        <v>3530</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
-        <v>1560</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
-        <v>446</v>
+        <v>536</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
-        <v>731</v>
+        <v>829</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="8">
-        <v>2200</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D85" s="8">
-        <v>2690</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D86" s="8">
-        <v>492</v>
+        <v>590</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D87" s="8">
-        <v>3710</v>
+        <v>4444</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D88" s="8">
         <v>5489</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D89" s="8">
-        <v>384</v>
+        <v>468</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D90" s="8">
         <v>304</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="8">
-        <v>332</v>
+        <v>413</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
-        <v>679</v>
+        <v>815</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D93" s="8">
-        <v>718</v>
+        <v>862</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D94" s="8">
         <v>753</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D95" s="8">
-        <v>1460</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D96" s="8">
-        <v>2210</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D97" s="8">
-        <v>3850</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D98" s="8">
-        <v>1106</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D99" s="8">
-        <v>3120</v>
+        <v>3635</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D100" s="8">
-        <v>6336</v>
+        <v>6926</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D101" s="8">
-        <v>279</v>
+        <v>361</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D102" s="8">
-        <v>2085</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D103" s="8">
-        <v>2661</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D104" s="8">
-        <v>3241</v>
+        <v>3543</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D105" s="8">
-        <v>3640</v>
+        <v>3979</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D106" s="8">
-        <v>833</v>
+        <v>999</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D107" s="8">
-        <v>1670</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D108" s="8">
-        <v>4224</v>
+        <v>4617</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D109" s="8">
-        <v>2350</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D110" s="8">
-        <v>1105</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D111" s="8">
-        <v>4685</v>
+        <v>5121</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D112" s="8">
-        <v>965</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D113" s="8">
-        <v>1502</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D114" s="8">
-        <v>1431</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D115" s="8">
-        <v>917</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D116" s="8">
-        <v>1166</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D117" s="8">
-        <v>3560</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D118" s="8">
-        <v>3660</v>
+        <v>4385</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D119" s="8">
-        <v>1131</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D120" s="8">
-        <v>731</v>
+        <v>876</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D121" s="8">
-        <v>2760</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D122" s="8">
-        <v>2800</v>
+        <v>3730</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D123" s="8">
-        <v>823</v>
+        <v>987</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D124" s="8">
-        <v>297</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D125" s="8">
-        <v>1129</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D126" s="8">
-        <v>1670</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D127" s="8">
-        <v>1494</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D128" s="8">
-        <v>1191</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D129" s="8">
-        <v>3120</v>
+        <v>3741</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D130" s="8">
-        <v>1261</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D131" s="8">
-        <v>834</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D132" s="8">
-        <v>2370</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D133" s="8">
-        <v>2000</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D134" s="8">
-        <v>1494</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D135" s="8">
-        <v>1128</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D136" s="8">
-        <v>2020</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D137" s="8">
-        <v>1263</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D138" s="8">
-        <v>2930</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D139" s="8">
-        <v>4880</v>
+        <v>5335</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D140" s="8">
-        <v>1037</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D141" s="8">
         <v>298</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D142" s="8">
         <v>972</v>
       </c>
     </row>
     <row r="143" spans="1:4">
@@ -2950,51 +2950,51 @@
         <v>279</v>
       </c>
       <c r="D146" s="8">
         <v>1650</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D147" s="8">
         <v>2230</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D148" s="8">
-        <v>247</v>
+        <v>296</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="5" t="s">
         <v>284</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>