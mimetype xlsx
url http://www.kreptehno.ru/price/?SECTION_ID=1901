--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -44,129 +44,129 @@
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Лестницы KRAUSE</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
-    <t>Лестница универсальная 3-х секционная 12 перекладин, раб. высота 4,4-9,3м, длина 3,55-8,6м, TRIBILO KRAUSE</t>
+    <t>Лестница универсальная 3-х секционная 12 перекладин, раб. высота 4,4-9,3м, длина 3,55-8,6м, TRIBILO KRAUSE MONTO</t>
   </si>
   <si>
     <t>120953**</t>
   </si>
   <si>
-    <t>Лестница-трансформер 4*4, шарнирная универсальная MULTIMATIС KRAUSE</t>
+    <t>Лестница-трансформер 4*4, шарнирная универсальная MULTIMATIС KRAUSE MONTO</t>
   </si>
   <si>
     <t>120649</t>
   </si>
   <si>
-    <t>Лестница универсальная 3-х секционная 10 перекладин, раб. высота 3,85-7,65м, длина 3,0-6,9м, TRIBILO KRAUSE</t>
+    <t>Лестница универсальная 3-х секционная 10 перекладин, раб. высота 3,85-7,65м, длина 3,0-6,9м, TRIBILO KRAUSE MONTO</t>
   </si>
   <si>
     <t>129680**</t>
   </si>
   <si>
     <t>Лестница шарнирная телескопическая 4х5 перекладины, рабочая высота 6,05м STABILO KRAUSE</t>
   </si>
   <si>
     <t>133960**</t>
   </si>
   <si>
     <t>Лестница-платформа с 8-ю алюминевыми ступеньками KRAUSE</t>
   </si>
   <si>
     <t>820181**</t>
   </si>
   <si>
     <t>Лестница приставная 7 ступенек, рабочая высота 2,9м, STABILO KRAUSE</t>
   </si>
   <si>
     <t>124418**</t>
   </si>
   <si>
-    <t>Лестница универсальная 3-х секционная 14 перекладин, раб. высота 4,95-10,9м, длина 4,1-10,25м, TRIBILO KRAUSE</t>
+    <t>Лестница универсальная 3-х секционная 14 перекладин, раб. высота 4,95-10,9м, длина 4,1-10,25м, TRIBILO KRAUSE MONTO</t>
   </si>
   <si>
     <t>120960**</t>
   </si>
   <si>
     <t>Лестница шарнирная телескопическая 4х3 перекладины, раб. высота 4,4м STABILO KRAUSE</t>
   </si>
   <si>
     <t>123510**</t>
   </si>
   <si>
     <t>Лестница приставная 18 перекладин, рабочая высота 6,05м, STABILO KRAUSE</t>
   </si>
   <si>
     <t>133151</t>
   </si>
   <si>
-    <t>Лестница универсальная 3-х секционная 10 перекладин с дополнительной функцией, TRIBILO KRAUSE</t>
+    <t>Лестница универсальная 3-х секционная 10 перекладин с дополнительной функцией, TRIBILO KRAUSE MONTO</t>
   </si>
   <si>
     <t>129765**</t>
   </si>
   <si>
-    <t>Лестница-трансформер 4*3, шарнирная универсальная MULTIMATIС KRAUSE</t>
+    <t>Лестница-трансформер 4*3, шарнирная универсальная MULTIMATIС KRAUSE MONTO</t>
   </si>
   <si>
     <t>120632</t>
   </si>
   <si>
-    <t>Лестница универсальная 3-х секционная 9 перекладин, раб. высота 3,6-6,85м, длина 2,7-6,05м TRIBILO KRAUSE</t>
+    <t>Лестница универсальная 3-х секционная 9 перекладин, раб. высота 3,6-6,85м, длина 2,7-6,05м TRIBILO KRAUSE MONTO</t>
   </si>
   <si>
     <t>129673**</t>
   </si>
   <si>
-    <t>Лестница универсальная 3-х секционная 6 перекладин, раб. высота 2,8-4,45м, длина 1,85-3,55м TRIBILO KRAUSE</t>
+    <t>Лестница универсальная 3-х секционная 6 перекладин, раб. высота 2,8-4,45м, длина 1,85-3,55м TRIBILO KRAUSE MONTO</t>
   </si>
   <si>
     <t>129642**</t>
   </si>
   <si>
-    <t>Лестница универсальная 3-х секционная 8 перекладин с дополнительной функцией, TRIBILO KRAUSE</t>
+    <t>Лестница универсальная 3-х секционная 8 перекладин с дополнительной функцией, TRIBILO KRAUSE MONTO</t>
   </si>
   <si>
     <t>129741**</t>
   </si>
   <si>
     <t>Лестница-платформа с 8-ю алюминевыми ступеньками двухсторонняя, KRAUSE</t>
   </si>
   <si>
     <t>820280**</t>
   </si>
   <si>
     <t>Лестница-платформа с 7-ю алюминевыми ступеньками KRAUSE</t>
   </si>
   <si>
     <t>820174**</t>
   </si>
   <si>
     <t>Лестница универсальная 3-х секционная 12 перекладин, раб. высота 4,4-9,3м, длина 3,55-8,м, STABILO KRAUSE</t>
   </si>
   <si>
     <t>133700**</t>
   </si>
   <si>
     <t>Лестница приставная 8 ступенек, рабочая высота 3,15м, STABILO KRAUSE</t>
   </si>
@@ -314,51 +314,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa1021d8f6fff4b581486b523cacf91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa2458b1910774911f02ced52478aa1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>