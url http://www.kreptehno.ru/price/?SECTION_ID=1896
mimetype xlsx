--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -18,218 +18,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Стремянки, лестницы Алюмет</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 9 ступеней</t>
   </si>
   <si>
     <t>30-009/АМ709</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 6 ступеней</t>
   </si>
   <si>
     <t>30-006/АМ706</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 7 ступеней</t>
   </si>
   <si>
     <t>30-007/АМ707</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 3 ступени</t>
   </si>
   <si>
     <t>30-003/АМ703</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х10 (Н = 4,78 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х10 (Н=4,78 м)</t>
   </si>
   <si>
     <t>52-10</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 4 ступени</t>
   </si>
   <si>
     <t>30-004/АМ704</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 8 ступеней</t>
   </si>
   <si>
     <t>30-008/АМ708</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х6 (Н = 1,69 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х6 (Н=1,69 м)</t>
   </si>
   <si>
     <t>51-06</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х11 (Н = 3,09 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х11 (Н=3,09 м)</t>
   </si>
   <si>
     <t>51-11</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х7 (Н = 1,97 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х7 (Н=1,97 м)</t>
   </si>
   <si>
     <t>51-07</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х8 (Н = 2,25 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х8 (Н=2,25 м)</t>
   </si>
   <si>
     <t>51-08</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 5 ступеней</t>
   </si>
   <si>
     <t>30-005/АМ705</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х9 (Н = 2,53 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х9 (Н=2,53 м)</t>
   </si>
   <si>
     <t>51-09</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х10 (Н = 2,81 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х10 (Н=2,81 м)</t>
   </si>
   <si>
     <t>51-10</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х12 (Н = 3,37 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х12 (Н=3,37 м)</t>
   </si>
   <si>
     <t>51-12</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х6 (Н = 2,54 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х6 (Н=2,54 м)</t>
   </si>
   <si>
     <t>52-06</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х11 (Н = 5,34 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х11 (Н=5,34 м)</t>
   </si>
   <si>
     <t>52-11</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х12 (Н = 5,62 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х12 (Н=5,62 м)</t>
   </si>
   <si>
     <t>52-12</t>
   </si>
   <si>
     <t>Подставка 2 ступенчатая двусторонняя складная, раб. высота 2,49м</t>
   </si>
   <si>
     <t>72-02</t>
   </si>
   <si>
     <t>Подставка 3 ступенчатая двусторонняя складная, раб. высота 2,70м</t>
   </si>
   <si>
     <t>72-03</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х 8 (Н = 3,66 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х8 (Н=3,66 м)</t>
   </si>
   <si>
     <t>52-08</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х 9 (Н = 4,22 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х9 (Н=4,22 м)</t>
   </si>
   <si>
     <t>52-09</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х7 (Н = 3,10 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х7 (Н=3,10 м)</t>
   </si>
   <si>
     <t>52-07</t>
   </si>
   <si>
     <t>Подставка 4 ступенчатая двусторонняя складная, раб. высота 2,91м</t>
   </si>
   <si>
     <t>72-04</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х10 (Н=6,46 м) профиль 71,5х20мм</t>
+  </si>
+  <si>
+    <t>53-10</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х10 (Н=6,89 м) профессиональная, профиль 84х25мм</t>
+  </si>
+  <si>
+    <t>93-10</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х8 (Н=5,21 м) профессиональная, профиль 84х25мм</t>
+  </si>
+  <si>
+    <t>93-08</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х12 (Н=8,57 м) профессиональная, профиль 84х25мм</t>
+  </si>
+  <si>
+    <t>93-12</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х6 (Н=3,38 м) профиль 54х20мм</t>
+  </si>
+  <si>
+    <t>53-06</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х7 (Н=3,94 м) профиль 54х20мм</t>
+  </si>
+  <si>
+    <t>53-07</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х8 (Н=5,01 м) профиль 60х20мм</t>
+  </si>
+  <si>
+    <t>53-08</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х9 (Н=5,62 м) профиль 60х20мм</t>
+  </si>
+  <si>
+    <t>53-09</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х11 (Н=7,30 м) профиль 71,5х20мм</t>
+  </si>
+  <si>
+    <t>53-11</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х12 (Н=7,89 м) профиль 71,5х20мм</t>
+  </si>
+  <si>
+    <t>53-12</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х13 (Н=8,70 м) профиль 71,5х20мм</t>
+  </si>
+  <si>
+    <t>53-13</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х14 (Н=9,26 м) профиль 71,5х20мм</t>
+  </si>
+  <si>
+    <t>53-14</t>
+  </si>
+  <si>
+    <t>Стремянка алюминиевая Алюмет 10 ступеней</t>
+  </si>
+  <si>
+    <t>30-010/АМ710</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х14 (Н=10,25 м) профессиональная, профиль 84х25мм</t>
+  </si>
+  <si>
+    <t>93-14</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х16 (Н=11,93 м) профессиональная, профиль 100х25мм</t>
+  </si>
+  <si>
+    <t>93-16</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х18 (Н=13,61 м) профессиональная, профиль 100х25мм</t>
+  </si>
+  <si>
+    <t>93-18**</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х20 (Н=15,29 м) профессиональная, профиль 100х25мм</t>
+  </si>
+  <si>
+    <t>93-20**</t>
+  </si>
+  <si>
+    <t>Площадка для ног на все типы лестниц (Алюмет)</t>
+  </si>
+  <si>
+    <t>AK004</t>
+  </si>
+  <si>
+    <t>Лестница-Трансформер 4х3 &amp;quot;Алюмет&amp;quot; (H рабочая 4.42m )</t>
+  </si>
+  <si>
+    <t>TL4033</t>
+  </si>
+  <si>
+    <t>Лестница-Трансформер 4х4 &amp;quot;Алюмет&amp;quot; (H рабочая 5.54m )</t>
+  </si>
+  <si>
+    <t>TL4044</t>
+  </si>
+  <si>
+    <t>Лестница-Трансформер 4х5 &amp;quot;Алюмет&amp;quot; (H рабочая 6.66m )</t>
+  </si>
+  <si>
+    <t>TL4055</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -344,51 +470,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da20e8bf5fab273e81b83dfb8a6b581.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd413cdea3fd441951dcf26f885855331.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -684,54 +810,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D37"/>
+  <dimension ref="A1:D58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B37" sqref="B37"/>
+      <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1015,53 +1141,284 @@
         <v>11100</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>8520</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>4960</v>
       </c>
     </row>
+    <row r="35" spans="1:4">
+      <c r="B35" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D35" s="8">
+        <v>18150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="B36" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" s="8">
+        <v>26790</v>
+      </c>
+    </row>
     <row r="37" spans="1:4">
-      <c r="B37" s="5" t="s">
-        <v>56</v>
+      <c r="B37" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="8">
+        <v>18880</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="B38" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" s="8">
+        <v>31470</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="B39" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D39" s="8">
+        <v>10750</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="B40" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D40" s="8">
+        <v>12840</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="B41" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" s="8">
+        <v>14330</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="B42" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D42" s="8">
+        <v>16400</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="B43" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D43" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="B44" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D44" s="8">
+        <v>22840</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="B45" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D45" s="8">
+        <v>26140</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="B46" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D46" s="8">
+        <v>27890</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="B47" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="D47" s="8">
+        <v>10190</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="B48" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D48" s="8">
+        <v>36150</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="B49" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D49" s="8">
+        <v>47080</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="B50" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="D50" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="B51" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D51" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="B52" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D52" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="B53" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D53" s="8">
+        <v>12850</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="B54" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D54" s="8">
+        <v>14810</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="B55" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D55" s="8">
+        <v>17520</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="B58" s="5" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>