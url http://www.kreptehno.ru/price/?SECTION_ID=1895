--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -18,376 +18,460 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Лестницы, стремянки/Стремянки, лестницы Алюмет</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 9 ступеней</t>
   </si>
   <si>
     <t>30-009/АМ709</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 6 ступеней</t>
   </si>
   <si>
     <t>30-006/АМ706</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 7 ступеней</t>
   </si>
   <si>
     <t>30-007/АМ707</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 3 ступени</t>
   </si>
   <si>
     <t>30-003/АМ703</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х10 (Н = 4,78 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х10 (Н=4,78 м)</t>
   </si>
   <si>
     <t>52-10</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 4 ступени</t>
   </si>
   <si>
     <t>30-004/АМ704</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 8 ступеней</t>
   </si>
   <si>
     <t>30-008/АМ708</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х6 (Н = 1,69 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х6 (Н=1,69 м)</t>
   </si>
   <si>
     <t>51-06</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х11 (Н = 3,09 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х11 (Н=3,09 м)</t>
   </si>
   <si>
     <t>51-11</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х7 (Н = 1,97 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х7 (Н=1,97 м)</t>
   </si>
   <si>
     <t>51-07</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х8 (Н = 2,25 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х8 (Н=2,25 м)</t>
   </si>
   <si>
     <t>51-08</t>
   </si>
   <si>
     <t>Стремянка алюминиевая Алюмет 5 ступеней</t>
   </si>
   <si>
     <t>30-005/АМ705</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х9 (Н = 2,53 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х9 (Н=2,53 м)</t>
   </si>
   <si>
     <t>51-09</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х10 (Н = 2,81 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х10 (Н=2,81 м)</t>
   </si>
   <si>
     <t>51-10</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х12 (Н = 3,37 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 1 секционная 1х12 (Н=3,37 м)</t>
   </si>
   <si>
     <t>51-12</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х6 (Н = 2,54 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х6 (Н=2,54 м)</t>
   </si>
   <si>
     <t>52-06</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х11 (Н = 5,34 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х11 (Н=5,34 м)</t>
   </si>
   <si>
     <t>52-11</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х12 (Н = 5,62 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х12 (Н=5,62 м)</t>
   </si>
   <si>
     <t>52-12</t>
   </si>
   <si>
     <t>Подставка 2 ступенчатая двусторонняя складная, раб. высота 2,49м</t>
   </si>
   <si>
     <t>72-02</t>
   </si>
   <si>
     <t>Подставка 3 ступенчатая двусторонняя складная, раб. высота 2,70м</t>
   </si>
   <si>
     <t>72-03</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х 8 (Н = 3,66 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х8 (Н=3,66 м)</t>
   </si>
   <si>
     <t>52-08</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х 9 (Н = 4,22 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х9 (Н=4,22 м)</t>
   </si>
   <si>
     <t>52-09</t>
   </si>
   <si>
-    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х7 (Н = 3,10 м)</t>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 2-х секционная 2х7 (Н=3,10 м)</t>
   </si>
   <si>
     <t>52-07</t>
   </si>
   <si>
     <t>Подставка 4 ступенчатая двусторонняя складная, раб. высота 2,91м</t>
   </si>
   <si>
     <t>72-04</t>
   </si>
   <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х10 (Н=6,46 м) профиль 71,5х20мм</t>
+  </si>
+  <si>
+    <t>53-10</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х10 (Н=6,89 м) профессиональная, профиль 84х25мм</t>
+  </si>
+  <si>
+    <t>93-10</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х8 (Н=5,21 м) профессиональная, профиль 84х25мм</t>
+  </si>
+  <si>
+    <t>93-08</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х12 (Н=8,57 м) профессиональная, профиль 84х25мм</t>
+  </si>
+  <si>
+    <t>93-12</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х6 (Н=3,38 м) профиль 54х20мм</t>
+  </si>
+  <si>
+    <t>53-06</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х7 (Н=3,94 м) профиль 54х20мм</t>
+  </si>
+  <si>
+    <t>53-07</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х8 (Н=5,01 м) профиль 60х20мм</t>
+  </si>
+  <si>
+    <t>53-08</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х9 (Н=5,62 м) профиль 60х20мм</t>
+  </si>
+  <si>
+    <t>53-09</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х11 (Н=7,30 м) профиль 71,5х20мм</t>
+  </si>
+  <si>
+    <t>53-11</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х12 (Н=7,89 м) профиль 71,5х20мм</t>
+  </si>
+  <si>
+    <t>53-12</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х13 (Н=8,70 м) профиль 71,5х20мм</t>
+  </si>
+  <si>
+    <t>53-13</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х14 (Н=9,26 м) профиль 71,5х20мм</t>
+  </si>
+  <si>
+    <t>53-14</t>
+  </si>
+  <si>
+    <t>Стремянка алюминиевая Алюмет 10 ступеней</t>
+  </si>
+  <si>
+    <t>30-010/АМ710</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х14 (Н=10,25 м) профессиональная, профиль 84х25мм</t>
+  </si>
+  <si>
+    <t>93-14</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х16 (Н=11,93 м) профессиональная, профиль 100х25мм</t>
+  </si>
+  <si>
+    <t>93-16</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х18 (Н=13,61 м) профессиональная, профиль 100х25мм</t>
+  </si>
+  <si>
+    <t>93-18**</t>
+  </si>
+  <si>
+    <t>Лестница алюминиевая &amp;quot;Алюмет&amp;quot; 3-х секционная 3х20 (Н=15,29 м) профессиональная, профиль 100х25мм</t>
+  </si>
+  <si>
+    <t>93-20**</t>
+  </si>
+  <si>
+    <t>Площадка для ног на все типы лестниц (Алюмет)</t>
+  </si>
+  <si>
+    <t>AK004</t>
+  </si>
+  <si>
+    <t>Лестница-Трансформер 4х3 &amp;quot;Алюмет&amp;quot; (H рабочая 4.42m )</t>
+  </si>
+  <si>
+    <t>TL4033</t>
+  </si>
+  <si>
+    <t>Лестница-Трансформер 4х4 &amp;quot;Алюмет&amp;quot; (H рабочая 5.54m )</t>
+  </si>
+  <si>
+    <t>TL4044</t>
+  </si>
+  <si>
+    <t>Лестница-Трансформер 4х5 &amp;quot;Алюмет&amp;quot; (H рабочая 6.66m )</t>
+  </si>
+  <si>
+    <t>TL4055</t>
+  </si>
+  <si>
     <t>Лестницы, стремянки/Лестницы Эйфель</t>
   </si>
   <si>
     <t>Площадка рабочая для лестниц типа ТЛ,27х27</t>
   </si>
   <si>
     <t>21250047</t>
   </si>
   <si>
     <t>Стремянка Эйфель Титан-Профи 104 (H рабочая 2.92m)</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>Стремянка Эйфель Фаворит-Профи 106 (H рабочая 3.39m)</t>
   </si>
   <si>
     <t>21250056</t>
   </si>
   <si>
-    <t>Лестница алюминиевая 3х14  Эйфель Классик, L=10.73, индустриальная (профиль 82х23мм)</t>
-[...4 lines deleted...]
-  <si>
     <t>Лестница алюминиевая 3х 8  Эйфель Гранит, L=5.93м, бытовая серия (профиль 62х20мм)</t>
   </si>
   <si>
     <t>ТЛГ-3-8</t>
   </si>
   <si>
     <t>Лестница алюминиевая 3х12  Эйфель Классик, L=9.15, индустриальная (профиль 82х23мм)</t>
   </si>
   <si>
     <t>ТЛК-3-12</t>
   </si>
   <si>
-    <t>Лестница алюминиевая 3х14  Эйфель Ювелир плюс, L=10.73, индустриальная, профиль 82х23 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Лестница алюминиевая 3х10 Эйфель Классик, L=7.57, индустриальная (профиль 82х23мм)</t>
   </si>
   <si>
     <t>ТЛК-3-10</t>
   </si>
   <si>
-    <t>Лестница алюминиевая 3х 8  Эйфель Классик, L=5.99, индустриальная (профиль 82х23мм)</t>
-[...4 lines deleted...]
-  <si>
     <t>Лестница алюминиевая 3х 7  Эйфель Классик, L=5.2м, индустриальная (профиль 82х23мм)</t>
   </si>
   <si>
     <t>ТЛК-3-7</t>
   </si>
   <si>
     <t>Лестница алюминиевая 3х11  Эйфель Классик, L=8.36, индустриальная (профиль 82х23мм)</t>
   </si>
   <si>
     <t>ТЛК-3-11</t>
   </si>
   <si>
-    <t>Лестница алюминиевая 3х 9  Эйфель Классик, L=6.78, индустриальная (профиль 82х23мм)</t>
-[...16 lines deleted...]
-  <si>
     <t>Лестница алюминиевая 3х 7  Эйфель Гранит, L=5.14м, бытовая серия (профиль 62х20мм)</t>
   </si>
   <si>
     <t>ТЛГ-3-7</t>
   </si>
   <si>
     <t>Стремянка-лестница Эйфель Комфорт-Профи 212 (H рабочая 4.58m)</t>
   </si>
   <si>
     <t>21250049</t>
   </si>
   <si>
     <t>Стремянка-лестница Эйфель Комфорт-Профи 210 (H рабочая 4.05m)</t>
   </si>
   <si>
     <t>21240549</t>
   </si>
   <si>
-    <t>Лестница алюминиевая 3х 6  Эйфель Классик, L=4.41м, индустриальная (профиль 82х23мм)</t>
-[...4 lines deleted...]
-  <si>
     <t>Стремянка Эйфель Фаворит-Профи 105 (H рабочая 3.16m)</t>
   </si>
   <si>
     <t>21250055</t>
   </si>
   <si>
     <t>Лестница алюминиевая 3х 6  Эйфель Гранит, L=4.35м, бытовая серия (профиль 62х20мм)</t>
   </si>
   <si>
     <t>ТЛГ-3-6</t>
   </si>
   <si>
-    <t>Стремянка Эйфель Титан-Профи 107 (H рабочая 3.63m)</t>
-[...4 lines deleted...]
-  <si>
     <t>Лестницы, стремянки/Лестницы и стремянки KRAUSE , Германия/Лестницы KRAUSE - аксессуары</t>
   </si>
   <si>
     <t>Подножка-полка (нагрузка 150кг)</t>
   </si>
   <si>
     <t>122063</t>
   </si>
   <si>
     <t>Комплект кронштейнов для подвешивания лестницы (внутренний размер 270*150мм)</t>
   </si>
   <si>
     <t>122469</t>
   </si>
   <si>
     <t>Выравниватель уровня траверсы</t>
   </si>
   <si>
     <t>122285</t>
   </si>
   <si>
     <t>Распорки-ограничитель</t>
   </si>
   <si>
     <t>122018</t>
   </si>
   <si>
+    <t>Опорные насадки боковины (пара) 40х20 мм для подставок/стремянок MONTO KRAUSE</t>
+  </si>
+  <si>
+    <t>212528**</t>
+  </si>
+  <si>
     <t>Траверса для регулировки уклона от 64 х 25 мм до 97 х 25 мм, длина 1250мм, MONTO</t>
   </si>
   <si>
     <t>121417**</t>
   </si>
   <si>
     <t>Крюки для навески к трубе D=30мм(пара)</t>
   </si>
   <si>
     <t>122308</t>
   </si>
   <si>
     <t>Поручень для приставных лестниц 8-10 ступеней, KRAUSE</t>
   </si>
   <si>
     <t>817327</t>
   </si>
   <si>
     <t>Траверса для лестницы TRIBILO 3х12 перекладин</t>
   </si>
   <si>
     <t>3160443**</t>
   </si>
   <si>
     <t>Опорная насадка траверсы 64х25 мм MONTO KRAUSE</t>
@@ -467,284 +551,278 @@
   <si>
     <t>Лестница приставная 8 перекладин, рабочая высота 3,2м, длина 2,25м, CORDA KRAUSE</t>
   </si>
   <si>
     <t>010087</t>
   </si>
   <si>
     <t>Лестница универсальная 2-х секц. 11 ступеней, рабочая высота 4,05-6,20м, длина 3,1-5,3м, CORDA KRAUSE</t>
   </si>
   <si>
     <t>010223</t>
   </si>
   <si>
     <t>Лестница универсальная 3-х секционная 8 ступеней с дополнительной функцией, рабочая высота 3,2-5,4м, длина 2,25-4,5м CORDA KRAUSE</t>
   </si>
   <si>
     <t>013385</t>
   </si>
   <si>
     <t>Лестница приставная 9 перекладин, рабочая высота 3,45м, длина 2,5м, CORDA KRAUSE</t>
   </si>
   <si>
     <t>010094</t>
   </si>
   <si>
-    <t>Лестница универсальная  3-х секционная 6 ступеней, рабочая высота 2,70-4,85м, длина 1,7-3,90м CORDA KRAUSE</t>
-[...4 lines deleted...]
-  <si>
     <t>Лестница универсальная 3-х секционная 14 ступеней, рабочая высота 4,85-10,8м, длина 3,8-10,15м CORDA KRAUSE</t>
   </si>
   <si>
     <t>010452</t>
   </si>
   <si>
+    <t>Лестница раздвижная 2-х секц. 11 ступеней, рабочая высота 4,05-6,2м, длина 3,1-5,3м, CORDA KRAUSE</t>
+  </si>
+  <si>
+    <t>012111**</t>
+  </si>
+  <si>
+    <t>Лестница приставная 11 перекладин, рабочая высота 4,05м, длина 3,1м, CORDA KRAUSE</t>
+  </si>
+  <si>
+    <t>010117</t>
+  </si>
+  <si>
+    <t>Лестница универсальная 3-х секционная 9 ступеней с дополнительной функцией,  CORDA KRAUSE</t>
+  </si>
+  <si>
+    <t>013392</t>
+  </si>
+  <si>
+    <t>Лестница универсальная 3-х секционная с дополнительной функцией 11 ступеней CORDA KRAUSE</t>
+  </si>
+  <si>
+    <t>013422</t>
+  </si>
+  <si>
+    <t>Лестница универсальная 3-х секционная 7 ступеней с дополнительной функцией, CORDA KRAUSE</t>
+  </si>
+  <si>
+    <t>013378</t>
+  </si>
+  <si>
+    <t>Лестница универсальная 3-х секционная 6 ступеней с дополнительной функцией, CORDA KRAUSE</t>
+  </si>
+  <si>
+    <t>013361</t>
+  </si>
+  <si>
+    <t>Стремянка-трансформер шарнирная универсальная 4х3, раб.высота 4,4м, длина 3,5м,CORDA KRAUSE</t>
+  </si>
+  <si>
+    <t>085009</t>
+  </si>
+  <si>
+    <t>Лестницы, стремянки/Лестницы и стремянки KRAUSE , Германия/Лестницы KRAUSE</t>
+  </si>
+  <si>
+    <t>Лестница универсальная 3-х секционная 12 перекладин, раб. высота 4,4-9,3м, длина 3,55-8,6м, TRIBILO KRAUSE MONTO</t>
+  </si>
+  <si>
+    <t>120953**</t>
+  </si>
+  <si>
+    <t>Лестница-трансформер 4*4, шарнирная универсальная MULTIMATIС KRAUSE MONTO</t>
+  </si>
+  <si>
+    <t>120649</t>
+  </si>
+  <si>
+    <t>Лестница универсальная 3-х секционная 10 перекладин, раб. высота 3,85-7,65м, длина 3,0-6,9м, TRIBILO KRAUSE MONTO</t>
+  </si>
+  <si>
+    <t>129680**</t>
+  </si>
+  <si>
+    <t>Лестница шарнирная телескопическая 4х5 перекладины, рабочая высота 6,05м STABILO KRAUSE</t>
+  </si>
+  <si>
+    <t>133960**</t>
+  </si>
+  <si>
+    <t>Лестница-платформа с 8-ю алюминевыми ступеньками KRAUSE</t>
+  </si>
+  <si>
+    <t>820181**</t>
+  </si>
+  <si>
+    <t>Лестница приставная 7 ступенек, рабочая высота 2,9м, STABILO KRAUSE</t>
+  </si>
+  <si>
+    <t>124418**</t>
+  </si>
+  <si>
+    <t>Лестница универсальная 3-х секционная 14 перекладин, раб. высота 4,95-10,9м, длина 4,1-10,25м, TRIBILO KRAUSE MONTO</t>
+  </si>
+  <si>
+    <t>120960**</t>
+  </si>
+  <si>
+    <t>Лестница шарнирная телескопическая 4х3 перекладины, раб. высота 4,4м STABILO KRAUSE</t>
+  </si>
+  <si>
+    <t>123510**</t>
+  </si>
+  <si>
+    <t>Лестница приставная 18 перекладин, рабочая высота 6,05м, STABILO KRAUSE</t>
+  </si>
+  <si>
+    <t>133151</t>
+  </si>
+  <si>
+    <t>Лестница универсальная 3-х секционная 10 перекладин с дополнительной функцией, TRIBILO KRAUSE MONTO</t>
+  </si>
+  <si>
+    <t>129765**</t>
+  </si>
+  <si>
+    <t>Лестница-трансформер 4*3, шарнирная универсальная MULTIMATIС KRAUSE MONTO</t>
+  </si>
+  <si>
+    <t>120632</t>
+  </si>
+  <si>
+    <t>Лестница универсальная 3-х секционная 9 перекладин, раб. высота 3,6-6,85м, длина 2,7-6,05м TRIBILO KRAUSE MONTO</t>
+  </si>
+  <si>
+    <t>129673**</t>
+  </si>
+  <si>
+    <t>Лестница универсальная 3-х секционная 6 перекладин, раб. высота 2,8-4,45м, длина 1,85-3,55м TRIBILO KRAUSE MONTO</t>
+  </si>
+  <si>
+    <t>129642**</t>
+  </si>
+  <si>
+    <t>Лестница универсальная 3-х секционная 8 перекладин с дополнительной функцией, TRIBILO KRAUSE MONTO</t>
+  </si>
+  <si>
+    <t>129741**</t>
+  </si>
+  <si>
+    <t>Лестница-платформа с 8-ю алюминевыми ступеньками двухсторонняя, KRAUSE</t>
+  </si>
+  <si>
+    <t>820280**</t>
+  </si>
+  <si>
+    <t>Лестница-платформа с 7-ю алюминевыми ступеньками KRAUSE</t>
+  </si>
+  <si>
+    <t>820174**</t>
+  </si>
+  <si>
+    <t>Лестница универсальная 3-х секционная 12 перекладин, раб. высота 4,4-9,3м, длина 3,55-8,м, STABILO KRAUSE</t>
+  </si>
+  <si>
+    <t>133700**</t>
+  </si>
+  <si>
+    <t>Лестница приставная 8 ступенек, рабочая высота 3,15м, STABILO KRAUSE</t>
+  </si>
+  <si>
+    <t>124425**</t>
+  </si>
+  <si>
+    <t>Лестница универсальная 3-х секционная 14 перекладин, раб. высота 4,95-10,9м, длина 4,1-10,25м, STABILO KRAUSE</t>
+  </si>
+  <si>
+    <t>133724**</t>
+  </si>
+  <si>
+    <t>Лестницы, стремянки/Лестницы и стремянки KRAUSE , Германия/Передвижные вышки и подмости KRAUSE</t>
+  </si>
+  <si>
+    <t>Подмости передвижные, базовая конструкция CLIMTEC KRAUSE MONTO</t>
+  </si>
+  <si>
+    <t>710116</t>
+  </si>
+  <si>
+    <t>Подмости передвижные, 1-я надстройка  CLIMTEC KRAUSE MONTO</t>
+  </si>
+  <si>
+    <t>710130</t>
+  </si>
+  <si>
+    <t>Балластный грузик 10 кг к передвижным подмостям (200*200мм), KRAUSE</t>
+  </si>
+  <si>
+    <t>704306**</t>
+  </si>
+  <si>
+    <t>Ролики 4 шт.к передвижным подмостям CLIMTEC KRAUSE</t>
+  </si>
+  <si>
+    <t>714169</t>
+  </si>
+  <si>
+    <t>Подмости передвижные, 2-я надстройка  CLIMTEC KRAUSE MONTO</t>
+  </si>
+  <si>
+    <t>710154</t>
+  </si>
+  <si>
+    <t>Угловая подпора для подмостей  CLIMTEC KRAUSE</t>
+  </si>
+  <si>
+    <t>714039</t>
+  </si>
+  <si>
+    <t>Ролики регулируемые по высоте 150мм (4 шт) KRAUSE</t>
+  </si>
+  <si>
+    <t>914309</t>
+  </si>
+  <si>
+    <t>Подмости складывающиеся, раб. высота 2,8м KRAUSE CORDA</t>
+  </si>
+  <si>
+    <t>916198</t>
+  </si>
+  <si>
+    <t>Поручень для лестницы-платформы 7-8 ступ. KRAUSE</t>
+  </si>
+  <si>
+    <t>820440</t>
+  </si>
+  <si>
     <t>Подмости монтажные, рабочая высота 3м, высота площадки 1м, нагрузка 150 кг, CORDA KRAUSE</t>
   </si>
   <si>
     <t>916174**</t>
   </si>
   <si>
-    <t>Лестница раздвижная 2-х секц. 11 ступеней, рабочая высота 4,05-6,2м, длина 3,1-5,3м, CORDA KRAUSE</t>
-[...214 lines deleted...]
-  <si>
     <t>Лестницы, стремянки/Лестницы и стремянки KRAUSE , Германия/Подставки двусторонние ROLLY, TREPPY KRAUSE</t>
   </si>
   <si>
     <t>Подставка 2 ступенчатая двусторонняя складная, раб. высота 2,45 м TREPPY KRAUSE</t>
   </si>
   <si>
     <t>130013</t>
   </si>
   <si>
     <t>Подставка 3 ступенчатая двусторонняя, рабочая высота 2,65 м/колесики/ ROLLY KRAUSE</t>
   </si>
   <si>
     <t>130068</t>
   </si>
   <si>
     <t>Подставка 3 ступенчатая двусторонняя складная, рабочая высота 2,65 м/ступени 125мм/ TREPPO KRAUSE</t>
   </si>
   <si>
     <t>126030</t>
   </si>
   <si>
     <t>Подставка 3 ступенчатая, складная, рабочая высота 2,75 м, обрезиненные ступени TOPPY XL KRAUSE</t>
   </si>
   <si>
     <t>130877</t>
@@ -752,60 +830,51 @@
   <si>
     <t>Подставка 2 ступенчатая, складная, стальная, рабочая высота 2,45м TOPPY KRAUSE</t>
   </si>
   <si>
     <t>130723</t>
   </si>
   <si>
     <t>Подставка 3 ступенчатая, складная, стальная, рабочая высота 2,70 м, TOPPY KRAUSE</t>
   </si>
   <si>
     <t>130754</t>
   </si>
   <si>
     <t>Подставка 2 ступенчатая, складная, рабочая высота 2,50 м, обрезиненные ступени TOPPY XL KRAUSE</t>
   </si>
   <si>
     <t>130860**</t>
   </si>
   <si>
     <t>Подставка монтажная 3 ступенчатая, рабочая высота 2,60 м STABILO KRAUSE</t>
   </si>
   <si>
     <t>805034**</t>
   </si>
   <si>
-    <t>Лестницы, стремянки/Лестницы и стремянки KRAUSE , Германия/Стремянки KRAUSE - аксессуары</t>
-[...8 lines deleted...]
-    <t>Лестницы, стремянки/Лестницы и стремянки KRAUSE , Германия/Стремянки SAFETY KRAUSE</t>
+    <t>Лестницы, стремянки/Лестницы и стремянки KRAUSE , Германия/Стремянки SAFETY, SOLIDY, SELENA KRAUSE</t>
   </si>
   <si>
     <t>Стремянка 4 ступенчатая с полочкой,рабочая высота 2,85 м SAFETY KRAUSE /Германия/</t>
   </si>
   <si>
     <t>128942</t>
   </si>
   <si>
     <t>Стремянка 6 ступенчатая с полочкой, рабочая высота 3,25 м SAFETY KRAUSE/Германия</t>
   </si>
   <si>
     <t>128966</t>
   </si>
   <si>
     <t>Стремянка 3 ступенчатая с полочкой, рабочая высота,2,65 м SOLIDY KRAUSE /Германия/</t>
   </si>
   <si>
     <t>126214</t>
   </si>
   <si>
     <t>Стремянка 7 ступенчатая с полочкой, рабочая высота 3,5 м SAFETY KRAUSE/Германия</t>
   </si>
   <si>
     <t>128973</t>
   </si>
@@ -1106,51 +1175,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f3b7b56c3249472ed1447e434f38b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895397eba5cf7024c4d1f5c3691131241.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1446,54 +1515,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D182"/>
+  <dimension ref="A1:D192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B182" sqref="B182"/>
+      <selection activeCell="B192" sqref="B192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1778,1575 +1847,1691 @@
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>8520</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>4960</v>
       </c>
     </row>
     <row r="35" spans="1:4">
-      <c r="B35" s="5" t="s">
+      <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
+      <c r="C35" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D35" s="8">
+        <v>18150</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
-      <c r="B36" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B36" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" s="8">
+        <v>26790</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>1540</v>
+        <v>18880</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>6260</v>
+        <v>31470</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>9580</v>
+        <v>10750</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D40" s="8">
-        <v>31500</v>
+        <v>12840</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>14780</v>
+        <v>14330</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>29660</v>
+        <v>16400</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>32810</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>23240</v>
+        <v>22840</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>17430</v>
+        <v>26140</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>17690</v>
+        <v>27890</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>25080</v>
+        <v>10190</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>21520</v>
+        <v>36150</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>16170</v>
+        <v>47080</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>17570</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>13380</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>21880</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>17830</v>
+        <v>12850</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>14160</v>
+        <v>14810</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>5940</v>
+        <v>17520</v>
       </c>
     </row>
     <row r="56" spans="1:4">
-      <c r="B56" s="6" t="s">
-[...6 lines deleted...]
-        <v>11970</v>
+      <c r="B56" s="5" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="57" spans="1:4">
-      <c r="B57" s="6" t="s">
-[...6 lines deleted...]
-        <v>8790</v>
+      <c r="B57" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:4">
-      <c r="B58" s="5" t="s">
+      <c r="B58" s="6" t="s">
         <v>99</v>
       </c>
+      <c r="C58" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D58" s="8">
+        <v>1540</v>
+      </c>
     </row>
     <row r="59" spans="1:4">
-      <c r="B59" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B59" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D59" s="8">
+        <v>6260</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D60" s="8">
-        <v>9010</v>
+        <v>9580</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D61" s="8">
-        <v>10070</v>
+        <v>14780</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D62" s="8">
-        <v>8370</v>
+        <v>29660</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D63" s="8">
-        <v>12070</v>
+        <v>23240</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D64" s="8">
-        <v>4110</v>
+        <v>17690</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D65" s="8">
-        <v>2440</v>
+        <v>25080</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D66" s="8">
-        <v>8370</v>
+        <v>13380</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D67" s="8">
-        <v>1466</v>
+        <v>21880</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D68" s="8">
-        <v>294</v>
+        <v>17830</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D69" s="8">
-        <v>310</v>
+        <v>5940</v>
       </c>
     </row>
     <row r="70" spans="1:4">
-      <c r="B70" s="5" t="s">
-        <v>120</v>
+      <c r="B70" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D70" s="8">
+        <v>11970</v>
       </c>
     </row>
     <row r="71" spans="1:4">
-      <c r="B71" s="0" t="s">
+      <c r="B71" s="5" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="B72" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C71" s="0" t="s">
+      <c r="C72" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D71" s="0" t="s">
+      <c r="D72" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>5040</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D73" s="8">
-        <v>20210</v>
+        <v>9010</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D74" s="8">
-        <v>21440</v>
+        <v>10070</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D75" s="8">
-        <v>9490</v>
+        <v>8370</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D76" s="8">
-        <v>3650</v>
+        <v>12070</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D77" s="8">
-        <v>10350</v>
+        <v>378</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D78" s="8">
-        <v>29070</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D79" s="8">
-        <v>13580</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D80" s="8">
-        <v>19650</v>
+        <v>8370</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D81" s="8">
-        <v>6380</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D82" s="8">
-        <v>4120</v>
+        <v>294</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D83" s="8">
-        <v>13630</v>
+        <v>310</v>
       </c>
     </row>
     <row r="84" spans="1:4">
-      <c r="B84" s="6" t="s">
-[...6 lines deleted...]
-        <v>15110</v>
+      <c r="B84" s="5" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="85" spans="1:4">
-      <c r="B85" s="6" t="s">
-[...6 lines deleted...]
-        <v>4440</v>
+      <c r="B85" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D86" s="8">
-        <v>9380</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D87" s="8">
-        <v>37250</v>
+        <v>20210</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D88" s="8">
-        <v>23070</v>
+        <v>21440</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D89" s="8">
-        <v>12680</v>
+        <v>9490</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D90" s="8">
-        <v>5520</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D91" s="8">
-        <v>17220</v>
+        <v>10350</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D92" s="8">
-        <v>21290</v>
+        <v>29070</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D93" s="8">
-        <v>13610</v>
+        <v>13580</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D94" s="8">
-        <v>11550</v>
+        <v>19650</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D95" s="8">
-        <v>17700</v>
+        <v>6380</v>
       </c>
     </row>
     <row r="96" spans="1:4">
-      <c r="B96" s="5" t="s">
+      <c r="B96" s="6" t="s">
         <v>169</v>
       </c>
+      <c r="C96" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="D96" s="8">
+        <v>4120</v>
+      </c>
     </row>
     <row r="97" spans="1:4">
-      <c r="B97" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B97" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="D97" s="8">
+        <v>13630</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D98" s="8">
-        <v>33610</v>
+        <v>15110</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D99" s="8">
-        <v>22420</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D100" s="8">
-        <v>17890</v>
+        <v>37250</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D101" s="8">
-        <v>52310</v>
+        <v>12680</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D102" s="8">
-        <v>125400</v>
+        <v>5520</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D103" s="8">
-        <v>16130</v>
+        <v>17220</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D104" s="8">
-        <v>32710</v>
+        <v>21290</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D105" s="8">
-        <v>23380</v>
+        <v>13610</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D106" s="8">
-        <v>35560</v>
+        <v>11550</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D107" s="8">
-        <v>22190</v>
+        <v>17700</v>
       </c>
     </row>
     <row r="108" spans="1:4">
-      <c r="B108" s="6" t="s">
-[...6 lines deleted...]
-        <v>19960</v>
+      <c r="B108" s="5" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="109" spans="1:4">
-      <c r="B109" s="6" t="s">
-[...6 lines deleted...]
-        <v>22490</v>
+      <c r="B109" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D110" s="8">
-        <v>15270</v>
+        <v>33610</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D111" s="8">
-        <v>20740</v>
+        <v>22420</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D112" s="8">
-        <v>132910</v>
+        <v>17890</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D113" s="8">
-        <v>108430</v>
+        <v>52310</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D114" s="8">
-        <v>56830</v>
+        <v>125400</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D115" s="8">
-        <v>10080</v>
+        <v>16130</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D116" s="8">
-        <v>54450</v>
+        <v>32710</v>
       </c>
     </row>
     <row r="117" spans="1:4">
-      <c r="B117" s="5" t="s">
+      <c r="B117" s="6" t="s">
         <v>208</v>
       </c>
+      <c r="C117" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="D117" s="8">
+        <v>23380</v>
+      </c>
     </row>
     <row r="118" spans="1:4">
-      <c r="B118" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B118" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D118" s="8">
+        <v>35560</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D119" s="8">
-        <v>75230</v>
+        <v>22190</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D120" s="8">
-        <v>68330</v>
+        <v>19960</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D121" s="8">
-        <v>3510</v>
+        <v>22490</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D122" s="8">
-        <v>17220</v>
+        <v>15270</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D123" s="8">
-        <v>85200</v>
+        <v>20740</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D124" s="8">
-        <v>20330</v>
+        <v>132910</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D125" s="8">
-        <v>23950</v>
+        <v>108430</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D126" s="8">
-        <v>35890</v>
+        <v>56830</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D127" s="8">
-        <v>5410</v>
+        <v>10080</v>
       </c>
     </row>
     <row r="128" spans="1:4">
-      <c r="B128" s="5" t="s">
-        <v>227</v>
+      <c r="B128" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="D128" s="8">
+        <v>54450</v>
       </c>
     </row>
     <row r="129" spans="1:4">
-      <c r="B129" s="0" t="s">
+      <c r="B129" s="5" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="B130" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C129" s="0" t="s">
+      <c r="C130" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D129" s="0" t="s">
+      <c r="D130" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>8850</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D131" s="8">
-        <v>13770</v>
+        <v>75230</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D132" s="8">
-        <v>20650</v>
+        <v>68330</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D133" s="8">
-        <v>11620</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D134" s="8">
-        <v>6450</v>
+        <v>17220</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D135" s="8">
-        <v>8290</v>
+        <v>85200</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D136" s="8">
-        <v>5890</v>
+        <v>20330</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D137" s="8">
-        <v>18640</v>
+        <v>23950</v>
       </c>
     </row>
     <row r="138" spans="1:4">
-      <c r="B138" s="5" t="s">
-        <v>244</v>
+      <c r="B138" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="D138" s="8">
+        <v>35890</v>
       </c>
     </row>
     <row r="139" spans="1:4">
-      <c r="B139" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B139" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D139" s="8">
+        <v>5410</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="D140" s="8">
-        <v>378</v>
+        <v>23070</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="5" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="D143" s="8">
-        <v>14560</v>
+        <v>8850</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="D144" s="8">
-        <v>19730</v>
+        <v>13770</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D145" s="8">
-        <v>8670</v>
+        <v>20650</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="D146" s="8">
-        <v>23750</v>
+        <v>11620</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="D147" s="8">
-        <v>12050</v>
+        <v>6450</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="D148" s="8">
-        <v>16740</v>
+        <v>8290</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="D149" s="8">
-        <v>10330</v>
+        <v>5890</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="D150" s="8">
-        <v>14040</v>
+        <v>18640</v>
       </c>
     </row>
     <row r="151" spans="1:4">
-      <c r="B151" s="6" t="s">
-[...6 lines deleted...]
-        <v>19490</v>
+      <c r="B151" s="5" t="s">
+        <v>270</v>
       </c>
     </row>
     <row r="152" spans="1:4">
-      <c r="B152" s="6" t="s">
-[...6 lines deleted...]
-        <v>10710</v>
+      <c r="B152" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D152" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="B153" s="6" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D153" s="8">
-        <v>16350</v>
+        <v>14560</v>
       </c>
     </row>
     <row r="154" spans="1:4">
-      <c r="B154" s="5" t="s">
-        <v>270</v>
+      <c r="B154" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="C154" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="D154" s="8">
+        <v>19730</v>
       </c>
     </row>
     <row r="155" spans="1:4">
-      <c r="B155" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B155" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D155" s="8">
+        <v>8670</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="D156" s="8">
-        <v>15760</v>
+        <v>23750</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="D157" s="8">
-        <v>24340</v>
+        <v>12050</v>
       </c>
     </row>
     <row r="158" spans="1:4">
-      <c r="B158" s="5" t="s">
-        <v>275</v>
+      <c r="B158" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="D158" s="8">
+        <v>16740</v>
       </c>
     </row>
     <row r="159" spans="1:4">
-      <c r="B159" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B159" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="D159" s="8">
+        <v>10330</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="D160" s="8">
-        <v>27680</v>
+        <v>14040</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="D161" s="8">
-        <v>24390</v>
+        <v>19490</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="D162" s="8">
-        <v>18980</v>
+        <v>10710</v>
       </c>
     </row>
     <row r="163" spans="1:4">
-      <c r="B163" s="5" t="s">
-        <v>282</v>
+      <c r="B163" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="D163" s="8">
+        <v>16350</v>
       </c>
     </row>
     <row r="164" spans="1:4">
-      <c r="B164" s="0" t="s">
+      <c r="B164" s="5" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="B165" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C164" s="0" t="s">
+      <c r="C165" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D164" s="0" t="s">
+      <c r="D165" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>26130</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="D166" s="8">
-        <v>38630</v>
+        <v>15760</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="D167" s="8">
-        <v>34520</v>
+        <v>24340</v>
       </c>
     </row>
     <row r="168" spans="1:4">
-      <c r="B168" s="6" t="s">
-[...6 lines deleted...]
-        <v>29440</v>
+      <c r="B168" s="5" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="169" spans="1:4">
-      <c r="B169" s="6" t="s">
-[...6 lines deleted...]
-        <v>24690</v>
+      <c r="B169" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D169" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="D170" s="8">
-        <v>43200</v>
+        <v>27680</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="D171" s="8">
-        <v>53550</v>
+        <v>24390</v>
       </c>
     </row>
     <row r="172" spans="1:4">
-      <c r="B172" s="5" t="s">
-        <v>297</v>
+      <c r="B172" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="D172" s="8">
+        <v>18980</v>
       </c>
     </row>
     <row r="173" spans="1:4">
-      <c r="B173" s="0" t="s">
+      <c r="B173" s="5" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="B174" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C173" s="0" t="s">
+      <c r="C174" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D173" s="0" t="s">
+      <c r="D174" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>17430</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="B175" s="6" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="D175" s="8">
-        <v>14210</v>
+        <v>26130</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="D176" s="8">
-        <v>21200</v>
+        <v>38630</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="D177" s="8">
-        <v>11050</v>
+        <v>34520</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="D178" s="8">
-        <v>30300</v>
+        <v>29440</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="D179" s="8">
-        <v>26060</v>
+        <v>24690</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="B180" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="D180" s="8">
+        <v>43200</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="B181" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="D181" s="8">
+        <v>53550</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="5" t="s">
-        <v>310</v>
+        <v>320</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="B183" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="B184" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="C184" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="D184" s="8">
+        <v>17430</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="B185" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="D185" s="8">
+        <v>14210</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="B186" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="C186" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="D186" s="8">
+        <v>21200</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="B187" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="C187" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="D187" s="8">
+        <v>11050</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="B188" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="C188" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D188" s="8">
+        <v>30300</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="B189" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="C189" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="D189" s="8">
+        <v>26060</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="B192" s="5" t="s">
+        <v>333</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>