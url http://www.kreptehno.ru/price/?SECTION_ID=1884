--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -806,51 +806,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a5359834326df5de55919d18fcdbd1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad0354d0fb4a0e0b9a48e35304f83e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1496,51 +1496,51 @@
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>7.5</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>0.8</v>
       </c>
     </row>
     <row r="39" spans="1:4">
@@ -1815,51 +1815,51 @@
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>10.1</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>15.4</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
-        <v>17.8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>10.8</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>48</v>
       </c>
     </row>
     <row r="68" spans="1:4">
@@ -1991,51 +1991,51 @@
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>1.1</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>1.9</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
-        <v>4.2</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>0.6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:4">