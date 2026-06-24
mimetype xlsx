--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -614,51 +614,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4520e1eba6d82179f8c14d812645fa1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a68f2ed119df3667d18759483674a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1227,51 +1227,51 @@
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>815</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>1006</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>1492</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>763</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>763</v>
       </c>
     </row>
     <row r="32" spans="1:4">
@@ -1293,51 +1293,51 @@
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>680</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>680</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>680</v>
+        <v>763</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>763</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>680</v>
       </c>
     </row>
     <row r="38" spans="1:4">
@@ -1425,51 +1425,51 @@
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>815</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>815</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>2619</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>2619</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>2706</v>
       </c>
     </row>
     <row r="50" spans="1:4">
@@ -1502,51 +1502,51 @@
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>2570</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>2619</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>2706</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>680</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>1492</v>
       </c>
     </row>
     <row r="57" spans="1:4">
@@ -1590,51 +1590,51 @@
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>1492</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>1492</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
-        <v>1492</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>1492</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>1492</v>
       </c>
     </row>
     <row r="65" spans="1:4">