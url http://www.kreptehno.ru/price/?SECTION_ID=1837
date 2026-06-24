--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -572,51 +572,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df26c4f03746f6cb7e503d0e5785d31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4086cfb6c7c98352d7eca541f9a661.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1174,51 +1174,51 @@
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>806</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>2140</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>1386</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>680</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>873</v>
       </c>
     </row>
     <row r="31" spans="1:4">
@@ -1537,95 +1537,95 @@
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>1175</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>2260</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>1367</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>1580</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>1661</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>728</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
-        <v>609</v>
+        <v>339</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>745</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>3090</v>
       </c>
     </row>
     <row r="68" spans="1:4">
@@ -1658,51 +1658,51 @@
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>1760</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>916</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
-        <v>687</v>
+        <v>772</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="5" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>