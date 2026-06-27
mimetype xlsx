--- v0 (2026-04-17)
+++ v1 (2026-06-27)
@@ -596,51 +596,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accfa79047e626acd1b650f58f8a7f41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1488262307a7cdab790796e9a705211.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1022,73 +1022,73 @@
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>16.1</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>79</v>
+        <v>93.8</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>425</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>108</v>
       </c>
     </row>
     <row r="17" spans="1:4">
@@ -1154,51 +1154,51 @@
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
-        <v>89</v>
+        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>209</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>259</v>
       </c>
     </row>
     <row r="27" spans="1:4">
@@ -1275,51 +1275,51 @@
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>190</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>380</v>
       </c>
     </row>
     <row r="38" spans="1:4">
@@ -1407,73 +1407,73 @@
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>67.4</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>765</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>133</v>
+        <v>185</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>295</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>360</v>
       </c>
     </row>
     <row r="52" spans="1:4">
@@ -1572,51 +1572,51 @@
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>196</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>1219</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
-        <v>173.2</v>
+        <v>145</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>268</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>83</v>
       </c>
     </row>
     <row r="65" spans="1:4">
@@ -1649,51 +1649,51 @@
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>1222</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>487</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>309</v>
+        <v>231</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>701</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>102</v>
       </c>
     </row>
     <row r="72" spans="1:4">