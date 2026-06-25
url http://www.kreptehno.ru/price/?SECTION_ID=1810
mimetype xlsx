--- v0 (2026-04-15)
+++ v1 (2026-06-25)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t xml:space="preserve">Саморезы нержавеющие  </t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -773,63 +773,87 @@
   <si>
     <t>4850-7982А2</t>
   </si>
   <si>
     <t>Саморез с потайной головкой 4,8*60 острый, крест/шл DIN7982, А2</t>
   </si>
   <si>
     <t>4860-7982А2</t>
   </si>
   <si>
     <t>Саморез с полукруглой головкой 3,9*16 острый, крест/шл DIN7981, А2</t>
   </si>
   <si>
     <t>3916-7981А2</t>
   </si>
   <si>
     <t>Саморез с потайной головкой 3,9*16 острый, крест/шл DIN7982, А2</t>
   </si>
   <si>
     <t>3916-7982А2</t>
   </si>
   <si>
     <t>Саморез с полукруглой головкой 3,9*32 острый, крест/шл DIN7981, А2</t>
   </si>
   <si>
-    <t>3932-7981А2**</t>
+    <t>3932-7981А2</t>
   </si>
   <si>
     <t>Саморез с потайной головкой 5,5*32 острый, крест/шл DIN7982, А2</t>
   </si>
   <si>
     <t>5532-7982А2</t>
   </si>
   <si>
     <t>Саморез с полукруглой головкой 5,5*32 острый, крест/шл DIN7981, А2</t>
   </si>
   <si>
     <t>5532-7981А2</t>
+  </si>
+  <si>
+    <t>Саморез с потайной головкой 3,9*32 острый, крест/шл DIN7982, А2</t>
+  </si>
+  <si>
+    <t>3932-7982А2</t>
+  </si>
+  <si>
+    <t>Саморез с потайной головкой 3,9*38 острый, крест/шл DIN7982, А2</t>
+  </si>
+  <si>
+    <t>3938-7982А2</t>
+  </si>
+  <si>
+    <t>Саморез с потайной головкой 3,9*25 острый, крест/шл DIN7982, А2</t>
+  </si>
+  <si>
+    <t>3925-7982А2</t>
+  </si>
+  <si>
+    <t>Саморез с потайной головкой 5,5*80 острый, крест/шл DIN7982, А2</t>
+  </si>
+  <si>
+    <t>5580-7982А2</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -944,51 +968,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a5c7760327d53441b62da5b0813a01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f9ca9b4d7dc79b52ae6889421458b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1284,54 +1308,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D137"/>
+  <dimension ref="A1:D141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B137" sqref="B137"/>
+      <selection activeCell="B141" sqref="B141"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1414,95 +1438,95 @@
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>5.2</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>5.4</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>7.9</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>5.7</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>10.6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>3.3</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="23" spans="1:4">
@@ -1579,106 +1603,106 @@
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>4.5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>2.6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>11.4</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>3.8</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>4.3</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>13.4</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>9.5</v>
       </c>
     </row>
     <row r="39" spans="1:4">
@@ -1711,150 +1735,150 @@
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>3.3</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>3.5</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>4.2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>17.8</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>15.1</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>3.3</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>7.7</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>6.9</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>7.2</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>5.9</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>16.3</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:4">
@@ -2239,139 +2263,139 @@
         <v>165</v>
       </c>
       <c r="D89" s="8">
         <v>11.5</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D90" s="8">
         <v>1.9</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="8">
-        <v>4.5</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
         <v>1.6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D93" s="8">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D94" s="8">
         <v>13.2</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D95" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D96" s="8">
         <v>4.4</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D97" s="8">
-        <v>4.2</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D98" s="8">
         <v>8.6</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D99" s="8">
-        <v>6.2</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D100" s="8">
         <v>5.1</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D101" s="8">
         <v>14.5</v>
       </c>
     </row>
     <row r="102" spans="1:4">
@@ -2569,51 +2593,51 @@
         <v>225</v>
       </c>
       <c r="D119" s="8">
         <v>15.7</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D120" s="8">
         <v>11.4</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D121" s="8">
-        <v>9.2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D122" s="8">
         <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D123" s="8">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:4">
@@ -2646,51 +2670,51 @@
         <v>239</v>
       </c>
       <c r="D126" s="8">
         <v>14.7</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D127" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D128" s="8">
-        <v>7.7</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D129" s="8">
         <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D130" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="131" spans="1:4">
@@ -2715,53 +2739,97 @@
         <v>4</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D133" s="8">
         <v>6.8</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D134" s="8">
         <v>8.4</v>
       </c>
     </row>
+    <row r="135" spans="1:4">
+      <c r="B135" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D135" s="8">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="B136" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D136" s="8">
+        <v>2.3</v>
+      </c>
+    </row>
     <row r="137" spans="1:4">
-      <c r="B137" s="5" t="s">
-        <v>256</v>
+      <c r="B137" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="D137" s="8">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="B138" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="D138" s="8">
+        <v>11.2</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="B141" s="5" t="s">
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>