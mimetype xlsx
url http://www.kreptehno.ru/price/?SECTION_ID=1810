--- v1 (2026-06-25)
+++ v2 (2026-06-25)
@@ -968,51 +968,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f9ca9b4d7dc79b52ae6889421458b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e13c3d94a1a31bbfaaba8c29ea48e21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>