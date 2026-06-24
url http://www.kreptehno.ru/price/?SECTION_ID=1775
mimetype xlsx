--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -362,51 +362,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b01abdd6faedb467b7a097236117d31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac00177a58174627bdf9ba4d43cb02b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -832,51 +832,51 @@
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>5.1</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>8.5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>26</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>7.4</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>4.9</v>
       </c>
     </row>
     <row r="19" spans="1:4">
@@ -997,84 +997,84 @@
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>172</v>
+        <v>167</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>17.6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>11.6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>16.8</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>0.8</v>
       </c>
     </row>
     <row r="37" spans="1:4">